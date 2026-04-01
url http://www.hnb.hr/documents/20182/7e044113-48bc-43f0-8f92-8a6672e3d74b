--- v2 (2026-01-05)
+++ v3 (2026-04-01)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C50A2A1-C8A6-40A8-A8E7-36ADD0888562}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE3E6E64-97D7-4915-A993-20BD16142711}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="TABLE" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_10" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_11" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_12" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_13" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_14" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_15" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_16" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_17" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_18" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_19" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_2" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_20" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_21" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_22" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_23" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_24" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_25" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_26" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_27" localSheetId="0">HRV!#REF!</definedName>
@@ -85,51 +85,51 @@
     <definedName name="TABLE_52" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_6" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_7" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_8" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_9" localSheetId="0">HRV!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="59">
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>siječanj</t>
   </si>
   <si>
     <t>travanj</t>
   </si>
   <si>
     <t>srpanj</t>
   </si>
   <si>
     <t>listopad</t>
   </si>
   <si>
     <t>svibanj</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>I9</t>
   </si>
   <si>
     <t>2019.</t>
   </si>
   <si>
     <t>2020.</t>
   </si>
   <si>
     <t>2021.</t>
   </si>
   <si>
     <t>2022.</t>
   </si>
   <si>
     <t>2023.</t>
   </si>
   <si>
     <t xml:space="preserve">Tablica J5: Indeksi pouzdanja, očekivanja i raspoloženja potrošača </t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>2025.</t>
+  </si>
+  <si>
+    <t>2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="#\ ###\ ##0.0;\-\ #\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
@@ -935,54 +938,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:L281"/>
+  <dimension ref="B2:L284"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A262" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K288" sqref="K288"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A255" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G285" sqref="G285"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.6640625" style="1" customWidth="1"/>
     <col min="4" max="6" width="14.6640625" style="1" customWidth="1"/>
     <col min="7" max="12" width="11.1640625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.1640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="27" t="s">
         <v>55</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
@@ -10088,84 +10091,185 @@
         <v>-10</v>
       </c>
       <c r="F279" s="33">
         <v>-19.899999999999999</v>
       </c>
       <c r="G279" s="39">
         <v>-3.3646517773714146</v>
       </c>
       <c r="H279" s="39">
         <v>3.9069963236267511</v>
       </c>
       <c r="I279" s="39">
         <v>-35.791991639776995</v>
       </c>
       <c r="J279" s="39">
         <v>-23.808787075036072</v>
       </c>
       <c r="K279" s="39">
         <v>-20.475567552904788</v>
       </c>
       <c r="L279" s="39">
         <v>-15.782585283041298</v>
       </c>
     </row>
     <row r="280" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B280" s="42"/>
-      <c r="C280" s="42" t="s">
+      <c r="B280" s="21"/>
+      <c r="C280" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="D280" s="43">
+      <c r="D280" s="34">
         <v>-7.7</v>
       </c>
-      <c r="E280" s="43">
+      <c r="E280" s="34">
         <v>-8.8000000000000007</v>
       </c>
-      <c r="F280" s="43">
+      <c r="F280" s="34">
         <v>-19</v>
       </c>
-      <c r="G280" s="44">
+      <c r="G280" s="40">
         <v>-1.3079979917274704</v>
       </c>
-      <c r="H280" s="44">
+      <c r="H280" s="40">
         <v>3.9204005952290668</v>
       </c>
-      <c r="I280" s="44">
+      <c r="I280" s="40">
         <v>-34.717544911608705</v>
       </c>
-      <c r="J280" s="44">
+      <c r="J280" s="40">
         <v>-21.588280748057052</v>
       </c>
-      <c r="K280" s="44">
+      <c r="K280" s="40">
         <v>-20.903320808468603</v>
       </c>
-      <c r="L280" s="44">
+      <c r="L280" s="40">
         <v>-11.965102582298137</v>
       </c>
     </row>
     <row r="281" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B281" s="35" t="s">
+      <c r="B281" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C281" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="D281" s="33">
+        <v>-8.4</v>
+      </c>
+      <c r="E281" s="33">
+        <v>-8.1</v>
+      </c>
+      <c r="F281" s="33">
+        <v>-18.3</v>
+      </c>
+      <c r="G281" s="39">
+        <v>-2.2581452979055463</v>
+      </c>
+      <c r="H281" s="39">
+        <v>4.2954263982247287</v>
+      </c>
+      <c r="I281" s="39">
+        <v>-30.733957182390157</v>
+      </c>
+      <c r="J281" s="39">
+        <v>-20.530946469260449</v>
+      </c>
+      <c r="K281" s="39">
+        <v>-21.979370551034012</v>
+      </c>
+      <c r="L281" s="39">
+        <v>-15.119731362449215</v>
+      </c>
+    </row>
+    <row r="282" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B282" s="17"/>
+      <c r="C282" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="D282" s="33">
+        <v>-8.1999999999999993</v>
+      </c>
+      <c r="E282" s="33">
+        <v>-8.1999999999999993</v>
+      </c>
+      <c r="F282" s="33">
+        <v>-18.100000000000001</v>
+      </c>
+      <c r="G282" s="39">
+        <v>-2.7752494863461292</v>
+      </c>
+      <c r="H282" s="39">
+        <v>4.2835148423710949</v>
+      </c>
+      <c r="I282" s="39">
+        <v>-32.938195708605967</v>
+      </c>
+      <c r="J282" s="39">
+        <v>-20.682185625494274</v>
+      </c>
+      <c r="K282" s="39">
+        <v>-18.57535197584966</v>
+      </c>
+      <c r="L282" s="39">
+        <v>-13.547897932028498</v>
+      </c>
+    </row>
+    <row r="283" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B283" s="42"/>
+      <c r="C283" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="D283" s="43">
+        <v>-11.7</v>
+      </c>
+      <c r="E283" s="43">
+        <v>-14.8</v>
+      </c>
+      <c r="F283" s="43">
+        <v>-17.7</v>
+      </c>
+      <c r="G283" s="44">
+        <v>-1.709379080389994</v>
+      </c>
+      <c r="H283" s="44">
+        <v>1.5665139110170265</v>
+      </c>
+      <c r="I283" s="44">
+        <v>-35.496364569583598</v>
+      </c>
+      <c r="J283" s="44">
+        <v>-31.23576660042411</v>
+      </c>
+      <c r="K283" s="44">
+        <v>-16.018589143841854</v>
+      </c>
+      <c r="L283" s="44">
+        <v>-15.279051633114868</v>
+      </c>
+    </row>
+    <row r="284" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B284" s="35" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:L6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>