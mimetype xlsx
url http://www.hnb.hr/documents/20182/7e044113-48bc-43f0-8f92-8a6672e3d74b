--- v3 (2026-04-01)
+++ v4 (2026-06-23)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE3E6E64-97D7-4915-A993-20BD16142711}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26D6B796-FEF0-4FB9-AFC8-C9B7F4100484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="TABLE" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_10" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_11" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_12" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_13" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_14" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_15" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_16" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_17" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_18" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_19" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_2" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_20" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_21" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_22" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_23" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_24" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_25" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_26" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_27" localSheetId="0">HRV!#REF!</definedName>
@@ -85,51 +85,51 @@
     <definedName name="TABLE_52" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_6" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_7" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_8" localSheetId="0">HRV!#REF!</definedName>
     <definedName name="TABLE_9" localSheetId="0">HRV!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="59">
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Mjesec</t>
   </si>
   <si>
     <t>siječanj</t>
   </si>
   <si>
     <t>travanj</t>
   </si>
   <si>
     <t>srpanj</t>
   </si>
   <si>
     <t>listopad</t>
   </si>
   <si>
     <t>svibanj</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
@@ -938,143 +938,143 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:L284"/>
+  <dimension ref="B2:L286"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A255" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G285" sqref="G285"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A270" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K288" sqref="K288"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="9.1640625" style="1"/>
+    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
+    <col min="4" max="6" width="14.7109375" style="1" customWidth="1"/>
+    <col min="7" max="12" width="11.140625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="27" t="s">
         <v>55</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
     <row r="3" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="28" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
-    <row r="4" spans="2:12" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:12" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
     </row>
-    <row r="5" spans="2:12" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:12" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
     </row>
     <row r="6" spans="2:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="49" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="49" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="47" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="47"/>
       <c r="F6" s="47"/>
       <c r="G6" s="48" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="48"/>
       <c r="L6" s="48"/>
     </row>
-    <row r="7" spans="2:12" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:12" ht="39.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="50"/>
       <c r="C7" s="50"/>
       <c r="D7" s="29" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="45" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="45" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="45" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="45" t="s">
         <v>19</v>
@@ -10192,84 +10192,150 @@
         <v>-8.1999999999999993</v>
       </c>
       <c r="F282" s="33">
         <v>-18.100000000000001</v>
       </c>
       <c r="G282" s="39">
         <v>-2.7752494863461292</v>
       </c>
       <c r="H282" s="39">
         <v>4.2835148423710949</v>
       </c>
       <c r="I282" s="39">
         <v>-32.938195708605967</v>
       </c>
       <c r="J282" s="39">
         <v>-20.682185625494274</v>
       </c>
       <c r="K282" s="39">
         <v>-18.57535197584966</v>
       </c>
       <c r="L282" s="39">
         <v>-13.547897932028498</v>
       </c>
     </row>
     <row r="283" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B283" s="42"/>
-      <c r="C283" s="42" t="s">
+      <c r="B283" s="17"/>
+      <c r="C283" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="D283" s="43">
+      <c r="D283" s="33">
         <v>-11.7</v>
       </c>
-      <c r="E283" s="43">
+      <c r="E283" s="33">
         <v>-14.8</v>
       </c>
-      <c r="F283" s="43">
+      <c r="F283" s="33">
         <v>-17.7</v>
       </c>
-      <c r="G283" s="44">
+      <c r="G283" s="39">
         <v>-1.709379080389994</v>
       </c>
-      <c r="H283" s="44">
+      <c r="H283" s="39">
         <v>1.5665139110170265</v>
       </c>
-      <c r="I283" s="44">
+      <c r="I283" s="39">
         <v>-35.496364569583598</v>
       </c>
-      <c r="J283" s="44">
+      <c r="J283" s="39">
         <v>-31.23576660042411</v>
       </c>
-      <c r="K283" s="44">
+      <c r="K283" s="39">
         <v>-16.018589143841854</v>
       </c>
-      <c r="L283" s="44">
+      <c r="L283" s="39">
         <v>-15.279051633114868</v>
       </c>
     </row>
     <row r="284" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B284" s="35" t="s">
+      <c r="B284" s="17"/>
+      <c r="C284" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="D284" s="33">
+        <v>-17.5</v>
+      </c>
+      <c r="E284" s="33">
+        <v>-22.2</v>
+      </c>
+      <c r="F284" s="33">
+        <v>-27</v>
+      </c>
+      <c r="G284" s="39">
+        <v>-8.4612980896866112</v>
+      </c>
+      <c r="H284" s="39">
+        <v>-4.8798660114319627</v>
+      </c>
+      <c r="I284" s="39">
+        <v>-48.091266957054238</v>
+      </c>
+      <c r="J284" s="39">
+        <v>-39.426783746306079</v>
+      </c>
+      <c r="K284" s="39">
+        <v>-24.555117528910703</v>
+      </c>
+      <c r="L284" s="39">
+        <v>-17.364487264063012</v>
+      </c>
+    </row>
+    <row r="285" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B285" s="42"/>
+      <c r="C285" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="43">
+        <v>-11.6</v>
+      </c>
+      <c r="E285" s="43">
+        <v>-14.1</v>
+      </c>
+      <c r="F285" s="43">
+        <v>-19.600000000000001</v>
+      </c>
+      <c r="G285" s="44">
+        <v>-3.32709013782166</v>
+      </c>
+      <c r="H285" s="44">
+        <v>2.548377652563933</v>
+      </c>
+      <c r="I285" s="44">
+        <v>-37.580211755059359</v>
+      </c>
+      <c r="J285" s="44">
+        <v>-30.686486890950498</v>
+      </c>
+      <c r="K285" s="44">
+        <v>-17.752492197575016</v>
+      </c>
+      <c r="L285" s="44">
+        <v>-15.046196817089394</v>
+      </c>
+    </row>
+    <row r="286" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B286" s="35" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:L6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>