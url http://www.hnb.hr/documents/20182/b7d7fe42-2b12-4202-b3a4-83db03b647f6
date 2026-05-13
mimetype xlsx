--- v1 (2026-01-26)
+++ v2 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2025\2025Q3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2025\2025Q4\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="48">
@@ -253,51 +253,51 @@
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">  preliminarni podaci</t>
     </r>
   </si>
   <si>
     <t>2021.</t>
   </si>
   <si>
     <t xml:space="preserve">2022. </t>
   </si>
   <si>
     <t xml:space="preserve">2023. </t>
   </si>
   <si>
     <t xml:space="preserve">2024. </t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">1., 2. i 3. tr. 2025. </t>
+      <t xml:space="preserve">2025. </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -1838,102 +1838,102 @@
       <c r="E38" s="8">
         <v>2.9499999999999999E-3</v>
       </c>
       <c r="F38" s="8">
         <v>1922.8237543999994</v>
       </c>
       <c r="G38" s="8">
         <v>54.598933794407856</v>
       </c>
       <c r="H38" s="8">
         <v>-98.048487709517659</v>
       </c>
       <c r="I38" s="8">
         <v>750.66745803143624</v>
       </c>
       <c r="J38" s="7">
         <v>4182.2633785163289</v>
       </c>
       <c r="L38" s="3"/>
     </row>
     <row r="39" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="13" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>-635.02415999999778</v>
+        <v>-708.20306999999809</v>
       </c>
       <c r="D39" s="8">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
-        <v>1522.5149126999977</v>
+        <v>2275.0730436999966</v>
       </c>
       <c r="G39" s="8">
-        <v>635.31569515289664</v>
+        <v>153.50211877341604</v>
       </c>
       <c r="H39" s="8">
-        <v>71.512386983327673</v>
+        <v>70.897396264141292</v>
       </c>
       <c r="I39" s="8">
-        <v>1522.3811384354294</v>
+        <v>838.75113059028831</v>
       </c>
       <c r="J39" s="7">
-        <v>3116.6999732716531</v>
+        <v>2630.0206193278441</v>
       </c>
       <c r="L39" s="3"/>
     </row>
     <row r="40" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="9">
-        <v>29761.933479600026</v>
+        <v>29688.754569600023</v>
       </c>
       <c r="D40" s="9">
         <v>9.9999999999999995E-8</v>
       </c>
       <c r="E40" s="9">
         <v>10.105964800000001</v>
       </c>
       <c r="F40" s="9">
-        <v>17366.610180600001</v>
+        <v>18119.168311599999</v>
       </c>
       <c r="G40" s="9">
-        <v>5302.7551844988566</v>
+        <v>4820.9416081193767</v>
       </c>
       <c r="H40" s="9">
-        <v>1230.9047482452611</v>
+        <v>1230.2897575260747</v>
       </c>
       <c r="I40" s="9">
-        <v>3782.1708934775202</v>
+        <v>3098.5408856323793</v>
       </c>
       <c r="J40" s="9">
-        <v>57454.480451321659</v>
+        <v>56967.801097377851</v>
       </c>
     </row>
     <row r="42" spans="2:12" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="20" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="20"/>
       <c r="D42" s="20"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
       <c r="H42" s="20"/>
       <c r="I42" s="20"/>
       <c r="J42" s="20"/>
       <c r="K42" s="15"/>
       <c r="L42" s="4"/>
     </row>
     <row r="43" spans="2:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="16" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="16"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>