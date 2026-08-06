--- v2 (2026-05-13)
+++ v3 (2026-08-06)
@@ -1,77 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2025\2025Q4\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2026\2026Q1\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{606CDAA2-AD54-4C98-8A7B-24A9AB3A19E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...6 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="49">
   <si>
     <t>U izravnog ulagača (obrnuto ulaganje)</t>
   </si>
   <si>
     <t>Između horizontalno povezanih poduzeća</t>
   </si>
   <si>
     <t>Zadržana dobit</t>
   </si>
   <si>
     <t>U poduzeće izravnog ulaganja</t>
   </si>
   <si>
     <t>UKUPNO</t>
   </si>
   <si>
     <t>Obveze</t>
   </si>
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t xml:space="preserve">DUŽNIČKI INSTRUMENTI </t>
   </si>
   <si>
@@ -253,68 +248,71 @@
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">  preliminarni podaci</t>
     </r>
   </si>
   <si>
     <t>2021.</t>
   </si>
   <si>
     <t xml:space="preserve">2022. </t>
   </si>
   <si>
     <t xml:space="preserve">2023. </t>
   </si>
   <si>
     <t xml:space="preserve">2024. </t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2025. </t>
+      <t>1. tr. 2026.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">2025. </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -422,51 +420,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -474,62 +472,65 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="10">
-    <cellStyle name="Međunaslov u tablici" xfId="3"/>
-    <cellStyle name="Napomene" xfId="4"/>
+    <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Tanka linija ispod" xfId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -580,85 +581,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -794,55 +829,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:L43"/>
+  <dimension ref="B2:L44"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.83203125" style="1" customWidth="1"/>
     <col min="3" max="5" width="20.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" style="1" customWidth="1"/>
     <col min="7" max="9" width="20.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.1640625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:12" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -1835,145 +1870,175 @@
       <c r="D38" s="8">
         <v>0</v>
       </c>
       <c r="E38" s="8">
         <v>2.9499999999999999E-3</v>
       </c>
       <c r="F38" s="8">
         <v>1922.8237543999994</v>
       </c>
       <c r="G38" s="8">
         <v>54.598933794407856</v>
       </c>
       <c r="H38" s="8">
         <v>-98.048487709517659</v>
       </c>
       <c r="I38" s="8">
         <v>750.66745803143624</v>
       </c>
       <c r="J38" s="7">
         <v>4182.2633785163289</v>
       </c>
       <c r="L38" s="3"/>
     </row>
     <row r="39" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C39" s="8">
         <v>-708.20306999999809</v>
       </c>
       <c r="D39" s="8">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
         <v>2275.0730436999966</v>
       </c>
       <c r="G39" s="8">
         <v>153.50211877341604</v>
       </c>
       <c r="H39" s="8">
         <v>70.897396264141292</v>
       </c>
       <c r="I39" s="8">
         <v>838.75113059028831</v>
       </c>
       <c r="J39" s="7">
         <v>2630.0206193278441</v>
       </c>
       <c r="L39" s="3"/>
     </row>
     <row r="40" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="14" t="s">
+      <c r="B40" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C40" s="8">
+        <v>-19.0007999999997</v>
+      </c>
+      <c r="D40" s="8">
+        <v>0</v>
+      </c>
+      <c r="E40" s="8">
+        <v>0</v>
+      </c>
+      <c r="F40" s="8">
+        <v>-196.8917978000004</v>
+      </c>
+      <c r="G40" s="8">
+        <v>791.91181860682354</v>
+      </c>
+      <c r="H40" s="8">
+        <v>-9.9562396832262419</v>
+      </c>
+      <c r="I40" s="8">
+        <v>61.64157372683708</v>
+      </c>
+      <c r="J40" s="7">
+        <v>627.70455485043431</v>
+      </c>
+      <c r="L40" s="3"/>
+    </row>
+    <row r="41" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="C40" s="9">
-[...2 lines deleted...]
-      <c r="D40" s="9">
+      <c r="C41" s="9">
+        <v>29669.753769600025</v>
+      </c>
+      <c r="D41" s="9">
         <v>9.9999999999999995E-8</v>
       </c>
-      <c r="E40" s="9">
+      <c r="E41" s="9">
         <v>10.105964800000001</v>
       </c>
-      <c r="F40" s="9">
-[...16 lines deleted...]
-      <c r="B42" s="20" t="s">
+      <c r="F41" s="9">
+        <v>17922.2765138</v>
+      </c>
+      <c r="G41" s="9">
+        <v>5612.8534267262003</v>
+      </c>
+      <c r="H41" s="9">
+        <v>1220.3335178428486</v>
+      </c>
+      <c r="I41" s="9">
+        <v>3160.1824593592164</v>
+      </c>
+      <c r="J41" s="9">
+        <v>57595.505652228283</v>
+      </c>
+    </row>
+    <row r="43" spans="2:12" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="C42" s="20"/>
-[...11 lines deleted...]
-      <c r="B43" s="16" t="s">
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="20"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="15"/>
+      <c r="L43" s="4"/>
+    </row>
+    <row r="44" spans="2:12" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="C43" s="16"/>
-[...7 lines deleted...]
-      <c r="K43" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="B44:K44"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="F5:F6"/>
-    <mergeCell ref="B42:J42"/>
+    <mergeCell ref="B43:J43"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>HRV</vt:lpstr>
     </vt:vector>