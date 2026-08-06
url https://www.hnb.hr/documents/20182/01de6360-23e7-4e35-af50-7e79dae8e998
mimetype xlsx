--- v5 (2026-06-15)
+++ v6 (2026-08-06)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2AE4F7C-F082-45C2-9E45-E1470C8908DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49A4D70B-9EEF-4257-8B26-E74216D57205}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="14430" windowHeight="15510" xr2:uid="{3E2A4F32-05D1-46F1-851C-50899F9E3353}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34DF67E5-0B9B-49F1-AD50-02ACB27FC6EA}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV_EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">HRV_EUR!$B$6:$HF$48</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
@@ -514,134 +514,134 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle name="Heading 1" xfId="1" xr:uid="{754E614F-D6F5-44B6-9099-3804C266F08B}"/>
-    <cellStyle name="Heading 2" xfId="2" xr:uid="{A5D011E4-9AF7-42F7-A8E9-351A4F254702}"/>
+    <cellStyle name="Heading 1" xfId="1" xr:uid="{90521F14-FC0B-426E-8EC6-14E02C0F9D3C}"/>
+    <cellStyle name="Heading 2" xfId="2" xr:uid="{DECFC1AA-CD75-42B7-832F-C149609761A3}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
-    <cellStyle name="Obično_(SK 14.04.05)pmf 112 I" xfId="3" xr:uid="{E1C6CA53-5DF6-4907-B442-BE26177D7172}"/>
-[...2 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="4" xr:uid="{09A8BB6C-66F4-470C-A07A-C87235B46461}"/>
+    <cellStyle name="Obično_(SK 14.04.05)pmf 112 I" xfId="3" xr:uid="{20532E67-5CA5-4613-8F4E-F7734C74F3B3}"/>
+    <cellStyle name="Ukupno" xfId="5" xr:uid="{05558928-8C05-483A-B903-47D41AA1528D}"/>
+    <cellStyle name="Zadnji redak" xfId="6" xr:uid="{445E797B-4DE4-43A8-8627-50AA68F4F7A8}"/>
+    <cellStyle name="Zaglavlje" xfId="4" xr:uid="{A6277D91-5FAF-4A99-AAFC-5A50C3BE3192}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -916,67 +916,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{863D9EA5-97DB-4846-9391-0598750EBA4B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{819AC1F9-AB20-4958-805F-B2EC88772F6D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:NA386"/>
+  <dimension ref="A1:NC386"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.1640625" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="55.6640625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="13.1640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:365" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:367" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
@@ -1130,51 +1130,51 @@
       <c r="FP2" s="5"/>
       <c r="FQ2" s="5"/>
       <c r="FR2" s="5"/>
       <c r="FS2" s="5"/>
       <c r="FT2" s="5"/>
       <c r="FU2" s="5"/>
       <c r="FV2" s="5"/>
       <c r="FW2" s="5"/>
       <c r="FX2" s="5"/>
       <c r="FY2" s="5"/>
       <c r="FZ2" s="5"/>
       <c r="GA2" s="5"/>
       <c r="GB2" s="5"/>
       <c r="GC2" s="5"/>
       <c r="GD2" s="5"/>
       <c r="GE2" s="5"/>
       <c r="GF2" s="5"/>
       <c r="GG2" s="5"/>
       <c r="GH2" s="5"/>
       <c r="GI2" s="5"/>
       <c r="GJ2" s="5"/>
       <c r="GK2" s="5"/>
       <c r="GL2" s="5"/>
       <c r="GM2" s="5"/>
     </row>
-    <row r="3" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
@@ -1189,51 +1189,51 @@
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5"/>
       <c r="BC3" s="5"/>
       <c r="BD3" s="5"/>
     </row>
-    <row r="4" spans="1:365" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:367" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
@@ -1246,65 +1246,67 @@
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5"/>
       <c r="BC4" s="5"/>
       <c r="BD4" s="5"/>
     </row>
-    <row r="5" spans="1:365" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:367" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="8"/>
       <c r="MN5" s="9"/>
       <c r="MO5" s="9"/>
       <c r="MP5" s="9"/>
       <c r="MQ5" s="9"/>
       <c r="MR5" s="9"/>
       <c r="MS5" s="9"/>
       <c r="MT5" s="9"/>
       <c r="MU5" s="9"/>
       <c r="MV5" s="9"/>
       <c r="MW5" s="9"/>
       <c r="MX5" s="9"/>
+      <c r="MZ5" s="9"/>
+      <c r="NA5" s="9"/>
     </row>
-    <row r="6" spans="1:365" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:367" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10"/>
       <c r="B6" s="11"/>
       <c r="C6" s="12">
         <v>35064</v>
       </c>
       <c r="D6" s="12">
         <v>35095</v>
       </c>
       <c r="E6" s="12">
         <v>35124</v>
       </c>
       <c r="F6" s="12">
         <v>35155</v>
       </c>
       <c r="G6" s="12">
         <v>35185</v>
       </c>
       <c r="H6" s="12">
         <v>35216</v>
       </c>
       <c r="I6" s="12">
         <v>35246</v>
       </c>
       <c r="J6" s="12">
         <v>35277</v>
@@ -2352,52 +2354,58 @@
       </c>
       <c r="MT6" s="12">
         <v>45869</v>
       </c>
       <c r="MU6" s="12">
         <v>45900</v>
       </c>
       <c r="MV6" s="12">
         <v>45930</v>
       </c>
       <c r="MW6" s="12">
         <v>45961</v>
       </c>
       <c r="MX6" s="12">
         <v>45991</v>
       </c>
       <c r="MY6" s="12">
         <v>46022</v>
       </c>
       <c r="MZ6" s="12">
         <v>46053</v>
       </c>
       <c r="NA6" s="12">
         <v>46081</v>
       </c>
+      <c r="NB6" s="12">
+        <v>46112</v>
+      </c>
+      <c r="NC6" s="12">
+        <v>46142</v>
+      </c>
     </row>
-    <row r="7" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14"/>
       <c r="B7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="14">
         <v>2332.2067839900001</v>
       </c>
       <c r="D7" s="14">
         <v>2272.73275233</v>
       </c>
       <c r="E7" s="14">
         <v>2252.8651237600002</v>
       </c>
       <c r="F7" s="14">
         <v>2201.5512585800002</v>
       </c>
       <c r="G7" s="14">
         <v>2177.8043657799999</v>
       </c>
       <c r="H7" s="14">
         <v>2124.77579492</v>
       </c>
       <c r="I7" s="14">
         <v>2112.9034915900002</v>
       </c>
@@ -3445,54 +3453,60 @@
       <c r="MS7" s="14">
         <v>35768.827563860003</v>
       </c>
       <c r="MT7" s="14">
         <v>36241.400791239997</v>
       </c>
       <c r="MU7" s="14">
         <v>36243.141008879997</v>
       </c>
       <c r="MV7" s="14">
         <v>36580.25451169</v>
       </c>
       <c r="MW7" s="14">
         <v>36643.028905400002</v>
       </c>
       <c r="MX7" s="14">
         <v>36939.650657320002</v>
       </c>
       <c r="MY7" s="14">
         <v>36994.245617209999</v>
       </c>
       <c r="MZ7" s="14">
         <v>37023.989777149996</v>
       </c>
       <c r="NA7" s="14">
-        <v>37353.13565004</v>
+        <v>37349.13565004</v>
+      </c>
+      <c r="NB7" s="14">
+        <v>37705.347015860003</v>
+      </c>
+      <c r="NC7" s="14">
+        <v>37750.073228250003</v>
       </c>
     </row>
-    <row r="8" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14"/>
       <c r="B8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="14">
         <v>2313.1054513200002</v>
       </c>
       <c r="D8" s="14">
         <v>2253.4795734899999</v>
       </c>
       <c r="E8" s="14">
         <v>2233.6659767699998</v>
       </c>
       <c r="F8" s="14">
         <v>2181.9297681100002</v>
       </c>
       <c r="G8" s="14">
         <v>2157.9187517400001</v>
       </c>
       <c r="H8" s="14">
         <v>2105.4082778900001</v>
       </c>
       <c r="I8" s="14">
         <v>2094.8049894999999</v>
       </c>
@@ -4540,54 +4554,60 @@
       <c r="MS8" s="14">
         <v>34872.655598589998</v>
       </c>
       <c r="MT8" s="14">
         <v>35344.87620436</v>
       </c>
       <c r="MU8" s="14">
         <v>35348.509987259997</v>
       </c>
       <c r="MV8" s="14">
         <v>35690.321988559997</v>
       </c>
       <c r="MW8" s="14">
         <v>35732.359625570003</v>
       </c>
       <c r="MX8" s="14">
         <v>36018.324855500003</v>
       </c>
       <c r="MY8" s="14">
         <v>36020.56778012</v>
       </c>
       <c r="MZ8" s="14">
         <v>36040.732460769999</v>
       </c>
       <c r="NA8" s="14">
-        <v>36373.49405827</v>
+        <v>36369.49405827</v>
+      </c>
+      <c r="NB8" s="14">
+        <v>36726.349254150002</v>
+      </c>
+      <c r="NC8" s="14">
+        <v>36777.226434579999</v>
       </c>
     </row>
-    <row r="9" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="14"/>
       <c r="B9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="14">
         <v>0</v>
       </c>
       <c r="D9" s="14">
         <v>0</v>
       </c>
       <c r="E9" s="14">
         <v>0</v>
       </c>
       <c r="F9" s="14">
         <v>0</v>
       </c>
       <c r="G9" s="14">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>0</v>
       </c>
       <c r="I9" s="14">
         <v>0</v>
       </c>
@@ -5637,52 +5657,58 @@
       </c>
       <c r="MT9" s="14">
         <v>72.726560300000003</v>
       </c>
       <c r="MU9" s="14">
         <v>71.840320379999994</v>
       </c>
       <c r="MV9" s="14">
         <v>67.380041059999996</v>
       </c>
       <c r="MW9" s="14">
         <v>67.460378520000006</v>
       </c>
       <c r="MX9" s="14">
         <v>68.582344129999996</v>
       </c>
       <c r="MY9" s="14">
         <v>69.466663530000005</v>
       </c>
       <c r="MZ9" s="14">
         <v>71.609444850000003</v>
       </c>
       <c r="NA9" s="14">
         <v>72.512053269999996</v>
       </c>
+      <c r="NB9" s="14">
+        <v>72.1770025</v>
+      </c>
+      <c r="NC9" s="14">
+        <v>76.114246660000006</v>
+      </c>
     </row>
-    <row r="10" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="14"/>
       <c r="B10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="14">
         <v>0</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14">
         <v>0</v>
       </c>
       <c r="F10" s="14">
         <v>0</v>
       </c>
       <c r="G10" s="14">
         <v>0</v>
       </c>
       <c r="H10" s="14">
         <v>0</v>
       </c>
       <c r="I10" s="14">
         <v>0</v>
       </c>
@@ -6732,52 +6758,58 @@
       </c>
       <c r="MT10" s="14">
         <v>4285.8069999999998</v>
       </c>
       <c r="MU10" s="14">
         <v>4285.7070000000003</v>
       </c>
       <c r="MV10" s="14">
         <v>4510.7094999999999</v>
       </c>
       <c r="MW10" s="14">
         <v>4515.5595000000003</v>
       </c>
       <c r="MX10" s="14">
         <v>4736.2834999999995</v>
       </c>
       <c r="MY10" s="14">
         <v>4868.3514999999998</v>
       </c>
       <c r="MZ10" s="14">
         <v>4888.3665000000001</v>
       </c>
       <c r="NA10" s="14">
         <v>4895.7254999999996</v>
       </c>
+      <c r="NB10" s="14">
+        <v>5078.0285000000003</v>
+      </c>
+      <c r="NC10" s="14">
+        <v>5078.0285000000003</v>
+      </c>
     </row>
-    <row r="11" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14"/>
       <c r="B11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="14">
         <v>2122.4680420700001</v>
       </c>
       <c r="D11" s="14">
         <v>2044.4239169699999</v>
       </c>
       <c r="E11" s="14">
         <v>2034.6657249899999</v>
       </c>
       <c r="F11" s="14">
         <v>1987.07596268</v>
       </c>
       <c r="G11" s="14">
         <v>1963.2284730199999</v>
       </c>
       <c r="H11" s="14">
         <v>1938.14564043</v>
       </c>
       <c r="I11" s="14">
         <v>1920.42115487</v>
       </c>
@@ -7825,54 +7857,60 @@
       <c r="MS11" s="14">
         <v>25540.58131256</v>
       </c>
       <c r="MT11" s="14">
         <v>25987.34081197</v>
       </c>
       <c r="MU11" s="14">
         <v>25985.738727970001</v>
       </c>
       <c r="MV11" s="14">
         <v>26035.016705630002</v>
       </c>
       <c r="MW11" s="14">
         <v>26043.998705630001</v>
       </c>
       <c r="MX11" s="14">
         <v>26068.66580563</v>
       </c>
       <c r="MY11" s="14">
         <v>26007.52171814</v>
       </c>
       <c r="MZ11" s="14">
         <v>26038.229718139999</v>
       </c>
       <c r="NA11" s="14">
-        <v>26345.410267890002</v>
+        <v>26341.410267890002</v>
+      </c>
+      <c r="NB11" s="14">
+        <v>26608.075267889999</v>
+      </c>
+      <c r="NC11" s="14">
+        <v>26622.59775289</v>
       </c>
     </row>
-    <row r="12" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="14"/>
       <c r="B12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="14">
         <v>0</v>
       </c>
       <c r="D12" s="14">
         <v>6.6361404200000003</v>
       </c>
       <c r="E12" s="14">
         <v>0</v>
       </c>
       <c r="F12" s="14">
         <v>26.544561680000001</v>
       </c>
       <c r="G12" s="14">
         <v>26.544561680000001</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
       <c r="I12" s="14">
         <v>0</v>
       </c>
@@ -8922,52 +8960,58 @@
       </c>
       <c r="MT12" s="14">
         <v>21.294852630000001</v>
       </c>
       <c r="MU12" s="14">
         <v>18.73444946</v>
       </c>
       <c r="MV12" s="14">
         <v>19.587379309999999</v>
       </c>
       <c r="MW12" s="14">
         <v>24.68546134</v>
       </c>
       <c r="MX12" s="14">
         <v>25.095856399999999</v>
       </c>
       <c r="MY12" s="14">
         <v>40.01432715</v>
       </c>
       <c r="MZ12" s="14">
         <v>26.924079160000002</v>
       </c>
       <c r="NA12" s="14">
         <v>27.178737779999999</v>
       </c>
+      <c r="NB12" s="14">
+        <v>19.63892285</v>
+      </c>
+      <c r="NC12" s="14">
+        <v>16.596298239999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14"/>
       <c r="B13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="14">
         <v>190.63740924999999</v>
       </c>
       <c r="D13" s="14">
         <v>202.41951609</v>
       </c>
       <c r="E13" s="14">
         <v>199.00025178000001</v>
       </c>
       <c r="F13" s="14">
         <v>168.30924375000001</v>
       </c>
       <c r="G13" s="14">
         <v>168.14571702999999</v>
       </c>
       <c r="H13" s="14">
         <v>167.26263746999999</v>
       </c>
       <c r="I13" s="14">
         <v>174.38383463</v>
       </c>
@@ -10017,52 +10061,58 @@
       </c>
       <c r="MT13" s="14">
         <v>4977.7069794700001</v>
       </c>
       <c r="MU13" s="14">
         <v>4986.4894894600002</v>
       </c>
       <c r="MV13" s="14">
         <v>5057.6283625699998</v>
       </c>
       <c r="MW13" s="14">
         <v>5080.6555800899996</v>
       </c>
       <c r="MX13" s="14">
         <v>5119.69734935</v>
       </c>
       <c r="MY13" s="14">
         <v>5035.2135713099997</v>
       </c>
       <c r="MZ13" s="14">
         <v>5015.6027186299998</v>
       </c>
       <c r="NA13" s="14">
         <v>5032.6674993400002</v>
       </c>
+      <c r="NB13" s="14">
+        <v>4948.4295609199999</v>
+      </c>
+      <c r="NC13" s="14">
+        <v>4983.8896367999996</v>
+      </c>
     </row>
-    <row r="14" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14"/>
       <c r="B14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="14">
         <v>0</v>
       </c>
       <c r="D14" s="14">
         <v>0</v>
       </c>
       <c r="E14" s="14">
         <v>0</v>
       </c>
       <c r="F14" s="14">
         <v>0</v>
       </c>
       <c r="G14" s="14">
         <v>0</v>
       </c>
       <c r="H14" s="14">
         <v>0</v>
       </c>
       <c r="I14" s="14">
         <v>0</v>
       </c>
@@ -11107,57 +11157,63 @@
       <c r="MR14" s="14">
         <v>74.26456202</v>
       </c>
       <c r="MS14" s="14">
         <v>72.088675699999996</v>
       </c>
       <c r="MT14" s="14">
         <v>70.000590290000005</v>
       </c>
       <c r="MU14" s="14">
         <v>68.89496733</v>
       </c>
       <c r="MV14" s="14">
         <v>66.467011450000001</v>
       </c>
       <c r="MW14" s="14">
         <v>64.111734909999996</v>
       </c>
       <c r="MX14" s="14">
         <v>61.608862989999999</v>
       </c>
       <c r="MY14" s="14">
         <v>58.710090630000003</v>
       </c>
       <c r="MZ14" s="14">
-        <v>58.147221600000002</v>
+        <v>55.834117599999999</v>
       </c>
       <c r="NA14" s="14">
-        <v>57.814976780000002</v>
+        <v>53.188768779999997</v>
+      </c>
+      <c r="NB14" s="14">
+        <v>51.217403410000003</v>
+      </c>
+      <c r="NC14" s="14">
+        <v>51.475386399999998</v>
       </c>
     </row>
-    <row r="15" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14"/>
       <c r="B15" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="14">
         <v>0</v>
       </c>
       <c r="D15" s="14">
         <v>0</v>
       </c>
       <c r="E15" s="14">
         <v>0</v>
       </c>
       <c r="F15" s="14">
         <v>0</v>
       </c>
       <c r="G15" s="14">
         <v>0</v>
       </c>
       <c r="H15" s="14">
         <v>0</v>
       </c>
       <c r="I15" s="14">
         <v>0</v>
       </c>
@@ -12207,52 +12263,58 @@
       </c>
       <c r="MT15" s="14">
         <v>0</v>
       </c>
       <c r="MU15" s="14">
         <v>0</v>
       </c>
       <c r="MV15" s="14">
         <v>0</v>
       </c>
       <c r="MW15" s="14">
         <v>0</v>
       </c>
       <c r="MX15" s="14">
         <v>0</v>
       </c>
       <c r="MY15" s="14">
         <v>0</v>
       </c>
       <c r="MZ15" s="14">
         <v>0</v>
       </c>
       <c r="NA15" s="14">
         <v>0</v>
       </c>
+      <c r="NB15" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC15" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14"/>
       <c r="B16" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="14">
         <v>0</v>
       </c>
       <c r="D16" s="14">
         <v>0</v>
       </c>
       <c r="E16" s="14">
         <v>0</v>
       </c>
       <c r="F16" s="14">
         <v>0</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>0</v>
       </c>
       <c r="I16" s="14">
         <v>0</v>
       </c>
@@ -13302,52 +13364,58 @@
       </c>
       <c r="MT16" s="14">
         <v>0</v>
       </c>
       <c r="MU16" s="14">
         <v>0</v>
       </c>
       <c r="MV16" s="14">
         <v>0</v>
       </c>
       <c r="MW16" s="14">
         <v>0</v>
       </c>
       <c r="MX16" s="14">
         <v>0</v>
       </c>
       <c r="MY16" s="14">
         <v>0</v>
       </c>
       <c r="MZ16" s="14">
         <v>0</v>
       </c>
       <c r="NA16" s="14">
         <v>0</v>
       </c>
+      <c r="NB16" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC16" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14"/>
       <c r="B17" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>0</v>
       </c>
       <c r="F17" s="14">
         <v>0</v>
       </c>
       <c r="G17" s="14">
         <v>0</v>
       </c>
       <c r="H17" s="14">
         <v>0</v>
       </c>
       <c r="I17" s="14">
         <v>0</v>
       </c>
@@ -14397,52 +14465,58 @@
       </c>
       <c r="MT17" s="14">
         <v>0</v>
       </c>
       <c r="MU17" s="14">
         <v>0</v>
       </c>
       <c r="MV17" s="14">
         <v>0</v>
       </c>
       <c r="MW17" s="14">
         <v>0</v>
       </c>
       <c r="MX17" s="14">
         <v>0</v>
       </c>
       <c r="MY17" s="14">
         <v>0</v>
       </c>
       <c r="MZ17" s="14">
         <v>0</v>
       </c>
       <c r="NA17" s="14">
         <v>0</v>
       </c>
+      <c r="NB17" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC17" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="14"/>
       <c r="B18" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="14">
         <v>0</v>
       </c>
       <c r="D18" s="14">
         <v>0</v>
       </c>
       <c r="E18" s="14">
         <v>0</v>
       </c>
       <c r="F18" s="14">
         <v>0</v>
       </c>
       <c r="G18" s="14">
         <v>0</v>
       </c>
       <c r="H18" s="14">
         <v>0</v>
       </c>
       <c r="I18" s="14">
         <v>0</v>
       </c>
@@ -15492,52 +15566,58 @@
       </c>
       <c r="MT18" s="14">
         <v>2.92056212</v>
       </c>
       <c r="MU18" s="14">
         <v>4.1280431599999998</v>
       </c>
       <c r="MV18" s="14">
         <v>4.01319128</v>
       </c>
       <c r="MW18" s="14">
         <v>3.9710187399999999</v>
       </c>
       <c r="MX18" s="14">
         <v>3.7812528200000002</v>
       </c>
       <c r="MY18" s="14">
         <v>3.1955856300000001</v>
       </c>
       <c r="MZ18" s="14">
         <v>2.6327166000000002</v>
       </c>
       <c r="NA18" s="14">
         <v>2.3004717800000001</v>
       </c>
+      <c r="NB18" s="14">
+        <v>2.6422104100000001</v>
+      </c>
+      <c r="NC18" s="14">
+        <v>2.9001934</v>
+      </c>
     </row>
-    <row r="19" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14"/>
       <c r="B19" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="14">
         <v>0</v>
       </c>
       <c r="D19" s="14">
         <v>0</v>
       </c>
       <c r="E19" s="14">
         <v>0</v>
       </c>
       <c r="F19" s="14">
         <v>0</v>
       </c>
       <c r="G19" s="14">
         <v>0</v>
       </c>
       <c r="H19" s="14">
         <v>0</v>
       </c>
       <c r="I19" s="14">
         <v>0</v>
       </c>
@@ -16582,57 +16662,63 @@
       <c r="MR19" s="14">
         <v>71.706236169999997</v>
       </c>
       <c r="MS19" s="14">
         <v>69.393132170000001</v>
       </c>
       <c r="MT19" s="14">
         <v>67.080028170000006</v>
       </c>
       <c r="MU19" s="14">
         <v>64.766924169999996</v>
       </c>
       <c r="MV19" s="14">
         <v>62.45382017</v>
       </c>
       <c r="MW19" s="14">
         <v>60.140716169999997</v>
       </c>
       <c r="MX19" s="14">
         <v>57.82761017</v>
       </c>
       <c r="MY19" s="14">
         <v>55.514505</v>
       </c>
       <c r="MZ19" s="14">
-        <v>55.514505</v>
+        <v>53.201400999999997</v>
       </c>
       <c r="NA19" s="14">
-        <v>55.514505</v>
+        <v>50.888297000000001</v>
+      </c>
+      <c r="NB19" s="14">
+        <v>48.575192999999999</v>
+      </c>
+      <c r="NC19" s="14">
+        <v>48.575192999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14"/>
       <c r="B20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="14">
         <v>19.101332670000001</v>
       </c>
       <c r="D20" s="14">
         <v>19.25317884</v>
       </c>
       <c r="E20" s="14">
         <v>19.199146989999999</v>
       </c>
       <c r="F20" s="14">
         <v>19.621490479999999</v>
       </c>
       <c r="G20" s="14">
         <v>19.88561404</v>
       </c>
       <c r="H20" s="14">
         <v>19.367517020000001</v>
       </c>
       <c r="I20" s="14">
         <v>18.09850209</v>
       </c>
@@ -17677,57 +17763,63 @@
       <c r="MR20" s="14">
         <v>1093.7736130000001</v>
       </c>
       <c r="MS20" s="14">
         <v>1111.1880098399999</v>
       </c>
       <c r="MT20" s="14">
         <v>1119.7908015400001</v>
       </c>
       <c r="MU20" s="14">
         <v>1127.7459865599999</v>
       </c>
       <c r="MV20" s="14">
         <v>1130.3158142299999</v>
       </c>
       <c r="MW20" s="14">
         <v>1165.9006351800001</v>
       </c>
       <c r="MX20" s="14">
         <v>1186.8470073200001</v>
       </c>
       <c r="MY20" s="14">
         <v>1263.88557135</v>
       </c>
       <c r="MZ20" s="14">
-        <v>1277.59963773</v>
+        <v>1277.3881131000001</v>
       </c>
       <c r="NA20" s="14">
-        <v>1279.8628902</v>
+        <v>1279.52361258</v>
+      </c>
+      <c r="NB20" s="14">
+        <v>1286.56731565</v>
+      </c>
+      <c r="NC20" s="14">
+        <v>1307.2266470300001</v>
       </c>
     </row>
-    <row r="21" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14"/>
       <c r="B21" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="14">
         <v>0</v>
       </c>
       <c r="D21" s="14">
         <v>0</v>
       </c>
       <c r="E21" s="14">
         <v>0</v>
       </c>
       <c r="F21" s="14">
         <v>0</v>
       </c>
       <c r="G21" s="14">
         <v>0</v>
       </c>
       <c r="H21" s="14">
         <v>0</v>
       </c>
       <c r="I21" s="14">
         <v>0</v>
       </c>
@@ -18777,52 +18869,58 @@
       </c>
       <c r="MT21" s="14">
         <v>0</v>
       </c>
       <c r="MU21" s="14">
         <v>0</v>
       </c>
       <c r="MV21" s="14">
         <v>0</v>
       </c>
       <c r="MW21" s="14">
         <v>0</v>
       </c>
       <c r="MX21" s="14">
         <v>0</v>
       </c>
       <c r="MY21" s="14">
         <v>0</v>
       </c>
       <c r="MZ21" s="14">
         <v>0</v>
       </c>
       <c r="NA21" s="14">
         <v>0</v>
       </c>
+      <c r="NB21" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC21" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="14">
         <v>0</v>
       </c>
       <c r="D22" s="14">
         <v>0</v>
       </c>
       <c r="E22" s="14">
         <v>0</v>
       </c>
       <c r="F22" s="14">
         <v>0</v>
       </c>
       <c r="G22" s="14">
         <v>0</v>
       </c>
       <c r="H22" s="14">
         <v>0</v>
       </c>
       <c r="I22" s="14">
         <v>0</v>
       </c>
@@ -19872,52 +19970,58 @@
       </c>
       <c r="MT22" s="14">
         <v>0</v>
       </c>
       <c r="MU22" s="14">
         <v>0</v>
       </c>
       <c r="MV22" s="14">
         <v>0</v>
       </c>
       <c r="MW22" s="14">
         <v>0</v>
       </c>
       <c r="MX22" s="14">
         <v>0</v>
       </c>
       <c r="MY22" s="14">
         <v>0</v>
       </c>
       <c r="MZ22" s="14">
         <v>0</v>
       </c>
       <c r="NA22" s="14">
         <v>0</v>
       </c>
+      <c r="NB22" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC22" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="14"/>
       <c r="B23" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="14">
         <v>0</v>
       </c>
       <c r="D23" s="14">
         <v>0</v>
       </c>
       <c r="E23" s="14">
         <v>0</v>
       </c>
       <c r="F23" s="14">
         <v>0</v>
       </c>
       <c r="G23" s="14">
         <v>0</v>
       </c>
       <c r="H23" s="14">
         <v>0</v>
       </c>
       <c r="I23" s="14">
         <v>0</v>
       </c>
@@ -20967,52 +21071,58 @@
       </c>
       <c r="MT23" s="14">
         <v>8.8924281599999997</v>
       </c>
       <c r="MU23" s="14">
         <v>8.8924281599999997</v>
       </c>
       <c r="MV23" s="14">
         <v>8.8924281599999997</v>
       </c>
       <c r="MW23" s="14">
         <v>8.8924281599999997</v>
       </c>
       <c r="MX23" s="14">
         <v>8.8924281599999997</v>
       </c>
       <c r="MY23" s="14">
         <v>8.8924281599999997</v>
       </c>
       <c r="MZ23" s="14">
         <v>8.8924281599999997</v>
       </c>
       <c r="NA23" s="14">
         <v>8.8924281599999997</v>
       </c>
+      <c r="NB23" s="14">
+        <v>8.8924281599999997</v>
+      </c>
+      <c r="NC23" s="14">
+        <v>8.8924281599999997</v>
+      </c>
     </row>
-    <row r="24" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="14"/>
       <c r="B24" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="14">
         <v>0</v>
       </c>
       <c r="D24" s="14">
         <v>0</v>
       </c>
       <c r="E24" s="14">
         <v>0</v>
       </c>
       <c r="F24" s="14">
         <v>0</v>
       </c>
       <c r="G24" s="14">
         <v>0</v>
       </c>
       <c r="H24" s="14">
         <v>0</v>
       </c>
       <c r="I24" s="14">
         <v>0</v>
       </c>
@@ -22062,52 +22172,58 @@
       </c>
       <c r="MT24" s="14">
         <v>79.924612490000001</v>
       </c>
       <c r="MU24" s="14">
         <v>77.200156989999996</v>
       </c>
       <c r="MV24" s="14">
         <v>83.161561730000003</v>
       </c>
       <c r="MW24" s="14">
         <v>97.846082519999996</v>
       </c>
       <c r="MX24" s="14">
         <v>98.641548970000002</v>
       </c>
       <c r="MY24" s="14">
         <v>109.73586249</v>
       </c>
       <c r="MZ24" s="14">
         <v>104.10384105</v>
       </c>
       <c r="NA24" s="14">
         <v>101.39164632000001</v>
       </c>
+      <c r="NB24" s="14">
+        <v>93.238625400000004</v>
+      </c>
+      <c r="NC24" s="14">
+        <v>83.290982130000003</v>
+      </c>
     </row>
-    <row r="25" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="14"/>
       <c r="B25" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="17">
         <v>19.101332670000001</v>
       </c>
       <c r="D25" s="17">
         <v>19.25317884</v>
       </c>
       <c r="E25" s="17">
         <v>19.199146989999999</v>
       </c>
       <c r="F25" s="17">
         <v>19.621490479999999</v>
       </c>
       <c r="G25" s="17">
         <v>19.88561404</v>
       </c>
       <c r="H25" s="17">
         <v>19.367517020000001</v>
       </c>
       <c r="I25" s="17">
         <v>18.09850209</v>
       </c>
@@ -23152,57 +23268,63 @@
       <c r="MR25" s="17">
         <v>1009.74338599</v>
       </c>
       <c r="MS25" s="17">
         <v>1020.61244425</v>
       </c>
       <c r="MT25" s="17">
         <v>1030.9737608800001</v>
       </c>
       <c r="MU25" s="17">
         <v>1041.65340141</v>
       </c>
       <c r="MV25" s="17">
         <v>1038.2618243300001</v>
       </c>
       <c r="MW25" s="17">
         <v>1059.16212449</v>
       </c>
       <c r="MX25" s="17">
         <v>1079.3130301900001</v>
       </c>
       <c r="MY25" s="17">
         <v>1145.25728069</v>
       </c>
       <c r="MZ25" s="17">
-        <v>1164.6033685100001</v>
+        <v>1164.3918438799999</v>
       </c>
       <c r="NA25" s="17">
-        <v>1169.5788157100001</v>
+        <v>1169.23953809</v>
+      </c>
+      <c r="NB25" s="17">
+        <v>1184.43626208</v>
+      </c>
+      <c r="NC25" s="17">
+        <v>1215.04323673</v>
       </c>
     </row>
-    <row r="26" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="14"/>
       <c r="B26" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C26" s="14">
         <v>1329.14847435</v>
       </c>
       <c r="D26" s="14">
         <v>1384.39606787</v>
       </c>
       <c r="E26" s="14">
         <v>1358.07620413</v>
       </c>
       <c r="F26" s="14">
         <v>1387.8507664700001</v>
       </c>
       <c r="G26" s="14">
         <v>1423.5757904699999</v>
       </c>
       <c r="H26" s="14">
         <v>1434.07762338</v>
       </c>
       <c r="I26" s="14">
         <v>1407.29621342</v>
       </c>
@@ -24252,52 +24374,58 @@
       </c>
       <c r="MT26" s="14">
         <v>14905.560006469999</v>
       </c>
       <c r="MU26" s="14">
         <v>14879.298421629999</v>
       </c>
       <c r="MV26" s="14">
         <v>15246.24277581</v>
       </c>
       <c r="MW26" s="14">
         <v>15203.67318367</v>
       </c>
       <c r="MX26" s="14">
         <v>14906.29636063</v>
       </c>
       <c r="MY26" s="14">
         <v>15376.53513529</v>
       </c>
       <c r="MZ26" s="14">
         <v>15424.679615049999</v>
       </c>
       <c r="NA26" s="14">
         <v>17117.66629601</v>
       </c>
+      <c r="NB26" s="14">
+        <v>17510.775524109999</v>
+      </c>
+      <c r="NC26" s="14">
+        <v>17317.86962659</v>
+      </c>
     </row>
-    <row r="27" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="14"/>
       <c r="B27" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="14">
         <v>1329.14847435</v>
       </c>
       <c r="D27" s="14">
         <v>1384.39606787</v>
       </c>
       <c r="E27" s="14">
         <v>1358.07620413</v>
       </c>
       <c r="F27" s="14">
         <v>1387.8507664700001</v>
       </c>
       <c r="G27" s="14">
         <v>1423.5757904699999</v>
       </c>
       <c r="H27" s="14">
         <v>1434.07762338</v>
       </c>
       <c r="I27" s="14">
         <v>1407.29621342</v>
       </c>
@@ -25347,52 +25475,58 @@
       </c>
       <c r="MT27" s="14">
         <v>14820.060006469999</v>
       </c>
       <c r="MU27" s="14">
         <v>14793.798421629999</v>
       </c>
       <c r="MV27" s="14">
         <v>15160.74277581</v>
       </c>
       <c r="MW27" s="14">
         <v>15118.17318367</v>
       </c>
       <c r="MX27" s="14">
         <v>14820.79636063</v>
       </c>
       <c r="MY27" s="14">
         <v>15291.03513529</v>
       </c>
       <c r="MZ27" s="14">
         <v>15339.179615049999</v>
       </c>
       <c r="NA27" s="14">
         <v>17032.16629601</v>
       </c>
+      <c r="NB27" s="14">
+        <v>17425.275524109999</v>
+      </c>
+      <c r="NC27" s="14">
+        <v>17232.36962659</v>
+      </c>
     </row>
-    <row r="28" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="14"/>
       <c r="B28" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="14">
         <v>0</v>
       </c>
       <c r="D28" s="14">
         <v>0</v>
       </c>
       <c r="E28" s="14">
         <v>0</v>
       </c>
       <c r="F28" s="14">
         <v>0</v>
       </c>
       <c r="G28" s="14">
         <v>0</v>
       </c>
       <c r="H28" s="14">
         <v>0</v>
       </c>
       <c r="I28" s="14">
         <v>0</v>
       </c>
@@ -26442,52 +26576,58 @@
       </c>
       <c r="MT28" s="14">
         <v>0</v>
       </c>
       <c r="MU28" s="14">
         <v>0</v>
       </c>
       <c r="MV28" s="14">
         <v>0</v>
       </c>
       <c r="MW28" s="14">
         <v>0</v>
       </c>
       <c r="MX28" s="14">
         <v>0</v>
       </c>
       <c r="MY28" s="14">
         <v>0</v>
       </c>
       <c r="MZ28" s="14">
         <v>0</v>
       </c>
       <c r="NA28" s="14">
         <v>0</v>
       </c>
+      <c r="NB28" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC28" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="B29" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="14">
         <v>0</v>
       </c>
       <c r="D29" s="14">
         <v>0</v>
       </c>
       <c r="E29" s="14">
         <v>0</v>
       </c>
       <c r="F29" s="14">
         <v>0</v>
       </c>
       <c r="G29" s="14">
         <v>0</v>
       </c>
       <c r="H29" s="14">
         <v>0</v>
       </c>
       <c r="I29" s="14">
         <v>0</v>
       </c>
@@ -27537,52 +27677,58 @@
       </c>
       <c r="MT29" s="14">
         <v>186.785</v>
       </c>
       <c r="MU29" s="14">
         <v>186.88499999999999</v>
       </c>
       <c r="MV29" s="14">
         <v>244.69550000000001</v>
       </c>
       <c r="MW29" s="14">
         <v>239.84549999999999</v>
       </c>
       <c r="MX29" s="14">
         <v>278.27550000000002</v>
       </c>
       <c r="MY29" s="14">
         <v>293.73250000000002</v>
       </c>
       <c r="MZ29" s="14">
         <v>273.71749999999997</v>
       </c>
       <c r="NA29" s="14">
         <v>264.85449999999997</v>
       </c>
+      <c r="NB29" s="14">
+        <v>206.3415</v>
+      </c>
+      <c r="NC29" s="14">
+        <v>206.3415</v>
+      </c>
     </row>
-    <row r="30" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="14"/>
       <c r="B30" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="14">
         <v>0</v>
       </c>
       <c r="D30" s="14">
         <v>0</v>
       </c>
       <c r="E30" s="14">
         <v>0</v>
       </c>
       <c r="F30" s="14">
         <v>0</v>
       </c>
       <c r="G30" s="14">
         <v>0</v>
       </c>
       <c r="H30" s="14">
         <v>0</v>
       </c>
       <c r="I30" s="14">
         <v>0</v>
       </c>
@@ -28632,52 +28778,58 @@
       </c>
       <c r="MT30" s="14">
         <v>7468.6143207799996</v>
       </c>
       <c r="MU30" s="14">
         <v>7470.2164047799997</v>
       </c>
       <c r="MV30" s="14">
         <v>7420.9384271199997</v>
       </c>
       <c r="MW30" s="14">
         <v>7411.9564271199997</v>
       </c>
       <c r="MX30" s="14">
         <v>7387.2893271200001</v>
       </c>
       <c r="MY30" s="14">
         <v>7438.43341461</v>
       </c>
       <c r="MZ30" s="14">
         <v>7407.7254146100004</v>
       </c>
       <c r="NA30" s="14">
         <v>9100.5448648599995</v>
       </c>
+      <c r="NB30" s="14">
+        <v>8833.8798648600005</v>
+      </c>
+      <c r="NC30" s="14">
+        <v>8819.3573798599991</v>
+      </c>
     </row>
-    <row r="31" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="14"/>
       <c r="B31" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="14">
         <v>0</v>
       </c>
       <c r="D31" s="14">
         <v>0</v>
       </c>
       <c r="E31" s="14">
         <v>0</v>
       </c>
       <c r="F31" s="14">
         <v>0</v>
       </c>
       <c r="G31" s="14">
         <v>0</v>
       </c>
       <c r="H31" s="14">
         <v>0</v>
       </c>
       <c r="I31" s="14">
         <v>0</v>
       </c>
@@ -29727,52 +29879,58 @@
       </c>
       <c r="MT31" s="14">
         <v>0</v>
       </c>
       <c r="MU31" s="14">
         <v>0</v>
       </c>
       <c r="MV31" s="14">
         <v>0</v>
       </c>
       <c r="MW31" s="14">
         <v>0</v>
       </c>
       <c r="MX31" s="14">
         <v>0</v>
       </c>
       <c r="MY31" s="14">
         <v>9.5</v>
       </c>
       <c r="MZ31" s="14">
         <v>0</v>
       </c>
       <c r="NA31" s="14">
         <v>0</v>
       </c>
+      <c r="NB31" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC31" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14"/>
       <c r="B32" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="14">
         <v>1329.14847435</v>
       </c>
       <c r="D32" s="14">
         <v>1384.39606787</v>
       </c>
       <c r="E32" s="14">
         <v>1358.07620413</v>
       </c>
       <c r="F32" s="14">
         <v>1387.8507664700001</v>
       </c>
       <c r="G32" s="14">
         <v>1423.5757904699999</v>
       </c>
       <c r="H32" s="14">
         <v>1434.07762338</v>
       </c>
       <c r="I32" s="14">
         <v>1407.29621342</v>
       </c>
@@ -30822,52 +30980,58 @@
       </c>
       <c r="MT32" s="14">
         <v>7164.6606856899998</v>
       </c>
       <c r="MU32" s="14">
         <v>7136.6970168500002</v>
       </c>
       <c r="MV32" s="14">
         <v>7495.1088486899998</v>
       </c>
       <c r="MW32" s="14">
         <v>7466.37125655</v>
       </c>
       <c r="MX32" s="14">
         <v>7155.2315335100002</v>
       </c>
       <c r="MY32" s="14">
         <v>7549.3692206799997</v>
       </c>
       <c r="MZ32" s="14">
         <v>7657.7367004400003</v>
       </c>
       <c r="NA32" s="14">
         <v>7666.7669311500003</v>
       </c>
+      <c r="NB32" s="14">
+        <v>8385.0541592499994</v>
+      </c>
+      <c r="NC32" s="14">
+        <v>8206.6707467300002</v>
+      </c>
     </row>
-    <row r="33" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="14"/>
       <c r="B33" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="14">
         <v>0</v>
       </c>
       <c r="D33" s="14">
         <v>0</v>
       </c>
       <c r="E33" s="14">
         <v>0</v>
       </c>
       <c r="F33" s="14">
         <v>0</v>
       </c>
       <c r="G33" s="14">
         <v>0</v>
       </c>
       <c r="H33" s="14">
         <v>0</v>
       </c>
       <c r="I33" s="14">
         <v>0</v>
       </c>
@@ -31917,52 +32081,58 @@
       </c>
       <c r="MT33" s="14">
         <v>0</v>
       </c>
       <c r="MU33" s="14">
         <v>0</v>
       </c>
       <c r="MV33" s="14">
         <v>0</v>
       </c>
       <c r="MW33" s="14">
         <v>0</v>
       </c>
       <c r="MX33" s="14">
         <v>0</v>
       </c>
       <c r="MY33" s="14">
         <v>0</v>
       </c>
       <c r="MZ33" s="14">
         <v>0</v>
       </c>
       <c r="NA33" s="14">
         <v>0</v>
       </c>
+      <c r="NB33" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC33" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="14"/>
       <c r="B34" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="14">
         <v>0</v>
       </c>
       <c r="D34" s="14">
         <v>0</v>
       </c>
       <c r="E34" s="14">
         <v>0</v>
       </c>
       <c r="F34" s="14">
         <v>0</v>
       </c>
       <c r="G34" s="14">
         <v>0</v>
       </c>
       <c r="H34" s="14">
         <v>0</v>
       </c>
       <c r="I34" s="14">
         <v>0</v>
       </c>
@@ -33012,52 +33182,58 @@
       </c>
       <c r="MT34" s="14">
         <v>0</v>
       </c>
       <c r="MU34" s="14">
         <v>0</v>
       </c>
       <c r="MV34" s="14">
         <v>0</v>
       </c>
       <c r="MW34" s="14">
         <v>0</v>
       </c>
       <c r="MX34" s="14">
         <v>0</v>
       </c>
       <c r="MY34" s="14">
         <v>0</v>
       </c>
       <c r="MZ34" s="14">
         <v>0</v>
       </c>
       <c r="NA34" s="14">
         <v>0</v>
       </c>
+      <c r="NB34" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC34" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="35" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="14"/>
       <c r="B35" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="14">
         <v>0</v>
       </c>
       <c r="D35" s="14">
         <v>0</v>
       </c>
       <c r="E35" s="14">
         <v>0</v>
       </c>
       <c r="F35" s="14">
         <v>0</v>
       </c>
       <c r="G35" s="14">
         <v>0</v>
       </c>
       <c r="H35" s="14">
         <v>0</v>
       </c>
       <c r="I35" s="14">
         <v>0</v>
       </c>
@@ -34107,52 +34283,58 @@
       </c>
       <c r="MT35" s="14">
         <v>0</v>
       </c>
       <c r="MU35" s="14">
         <v>0</v>
       </c>
       <c r="MV35" s="14">
         <v>0</v>
       </c>
       <c r="MW35" s="14">
         <v>0</v>
       </c>
       <c r="MX35" s="14">
         <v>0</v>
       </c>
       <c r="MY35" s="14">
         <v>0</v>
       </c>
       <c r="MZ35" s="14">
         <v>0</v>
       </c>
       <c r="NA35" s="14">
         <v>0</v>
       </c>
+      <c r="NB35" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC35" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="14"/>
       <c r="B36" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="14">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="14">
         <v>0</v>
       </c>
       <c r="G36" s="14">
         <v>0</v>
       </c>
       <c r="H36" s="14">
         <v>0</v>
       </c>
       <c r="I36" s="14">
         <v>0</v>
       </c>
@@ -35202,52 +35384,58 @@
       </c>
       <c r="MT36" s="14">
         <v>0</v>
       </c>
       <c r="MU36" s="14">
         <v>0</v>
       </c>
       <c r="MV36" s="14">
         <v>0</v>
       </c>
       <c r="MW36" s="14">
         <v>0</v>
       </c>
       <c r="MX36" s="14">
         <v>0</v>
       </c>
       <c r="MY36" s="14">
         <v>0</v>
       </c>
       <c r="MZ36" s="14">
         <v>0</v>
       </c>
       <c r="NA36" s="14">
         <v>0</v>
       </c>
+      <c r="NB36" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC36" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="14"/>
       <c r="B37" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="14">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0</v>
       </c>
       <c r="F37" s="14">
         <v>0</v>
       </c>
       <c r="G37" s="14">
         <v>0</v>
       </c>
       <c r="H37" s="14">
         <v>0</v>
       </c>
       <c r="I37" s="14">
         <v>0</v>
       </c>
@@ -36297,52 +36485,58 @@
       </c>
       <c r="MT37" s="14">
         <v>0</v>
       </c>
       <c r="MU37" s="14">
         <v>0</v>
       </c>
       <c r="MV37" s="14">
         <v>0</v>
       </c>
       <c r="MW37" s="14">
         <v>0</v>
       </c>
       <c r="MX37" s="14">
         <v>0</v>
       </c>
       <c r="MY37" s="14">
         <v>0</v>
       </c>
       <c r="MZ37" s="14">
         <v>0</v>
       </c>
       <c r="NA37" s="14">
         <v>0</v>
       </c>
+      <c r="NB37" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC37" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="14"/>
       <c r="B38" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="14">
         <v>0</v>
       </c>
       <c r="D38" s="14">
         <v>0</v>
       </c>
       <c r="E38" s="14">
         <v>0</v>
       </c>
       <c r="F38" s="14">
         <v>0</v>
       </c>
       <c r="G38" s="14">
         <v>0</v>
       </c>
       <c r="H38" s="14">
         <v>0</v>
       </c>
       <c r="I38" s="14">
         <v>0</v>
       </c>
@@ -37392,52 +37586,58 @@
       </c>
       <c r="MT38" s="14">
         <v>0</v>
       </c>
       <c r="MU38" s="14">
         <v>0</v>
       </c>
       <c r="MV38" s="14">
         <v>0</v>
       </c>
       <c r="MW38" s="14">
         <v>0</v>
       </c>
       <c r="MX38" s="14">
         <v>0</v>
       </c>
       <c r="MY38" s="14">
         <v>0</v>
       </c>
       <c r="MZ38" s="14">
         <v>0</v>
       </c>
       <c r="NA38" s="14">
         <v>0</v>
       </c>
+      <c r="NB38" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC38" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="14"/>
       <c r="B39" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="14">
         <v>0</v>
       </c>
       <c r="D39" s="14">
         <v>0</v>
       </c>
       <c r="E39" s="14">
         <v>0</v>
       </c>
       <c r="F39" s="14">
         <v>0</v>
       </c>
       <c r="G39" s="14">
         <v>0</v>
       </c>
       <c r="H39" s="14">
         <v>0</v>
       </c>
       <c r="I39" s="14">
         <v>0</v>
       </c>
@@ -38487,52 +38687,58 @@
       </c>
       <c r="MT39" s="14">
         <v>85.5</v>
       </c>
       <c r="MU39" s="14">
         <v>85.5</v>
       </c>
       <c r="MV39" s="14">
         <v>85.5</v>
       </c>
       <c r="MW39" s="14">
         <v>85.5</v>
       </c>
       <c r="MX39" s="14">
         <v>85.5</v>
       </c>
       <c r="MY39" s="14">
         <v>85.5</v>
       </c>
       <c r="MZ39" s="14">
         <v>85.5</v>
       </c>
       <c r="NA39" s="14">
         <v>85.5</v>
       </c>
+      <c r="NB39" s="14">
+        <v>85.5</v>
+      </c>
+      <c r="NC39" s="14">
+        <v>85.5</v>
+      </c>
     </row>
-    <row r="40" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="14"/>
       <c r="B40" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="14">
         <v>0</v>
       </c>
       <c r="D40" s="14">
         <v>0</v>
       </c>
       <c r="E40" s="14">
         <v>0</v>
       </c>
       <c r="F40" s="14">
         <v>0</v>
       </c>
       <c r="G40" s="14">
         <v>0</v>
       </c>
       <c r="H40" s="14">
         <v>0</v>
       </c>
       <c r="I40" s="14">
         <v>0</v>
       </c>
@@ -39582,52 +39788,58 @@
       </c>
       <c r="MT40" s="14">
         <v>0</v>
       </c>
       <c r="MU40" s="14">
         <v>0</v>
       </c>
       <c r="MV40" s="14">
         <v>0</v>
       </c>
       <c r="MW40" s="14">
         <v>0</v>
       </c>
       <c r="MX40" s="14">
         <v>0</v>
       </c>
       <c r="MY40" s="14">
         <v>0</v>
       </c>
       <c r="MZ40" s="14">
         <v>0</v>
       </c>
       <c r="NA40" s="14">
         <v>0</v>
       </c>
+      <c r="NB40" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC40" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="14"/>
       <c r="B41" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="14">
         <v>0</v>
       </c>
       <c r="D41" s="14">
         <v>0</v>
       </c>
       <c r="E41" s="14">
         <v>0</v>
       </c>
       <c r="F41" s="14">
         <v>0</v>
       </c>
       <c r="G41" s="14">
         <v>0</v>
       </c>
       <c r="H41" s="14">
         <v>0</v>
       </c>
       <c r="I41" s="14">
         <v>0</v>
       </c>
@@ -40677,52 +40889,58 @@
       </c>
       <c r="MT41" s="14">
         <v>0</v>
       </c>
       <c r="MU41" s="14">
         <v>0</v>
       </c>
       <c r="MV41" s="14">
         <v>0</v>
       </c>
       <c r="MW41" s="14">
         <v>0</v>
       </c>
       <c r="MX41" s="14">
         <v>0</v>
       </c>
       <c r="MY41" s="14">
         <v>0</v>
       </c>
       <c r="MZ41" s="14">
         <v>0</v>
       </c>
       <c r="NA41" s="14">
         <v>0</v>
       </c>
+      <c r="NB41" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC41" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="14"/>
       <c r="B42" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="14">
         <v>0</v>
       </c>
       <c r="D42" s="14">
         <v>0</v>
       </c>
       <c r="E42" s="14">
         <v>0</v>
       </c>
       <c r="F42" s="14">
         <v>0</v>
       </c>
       <c r="G42" s="14">
         <v>0</v>
       </c>
       <c r="H42" s="14">
         <v>0</v>
       </c>
       <c r="I42" s="14">
         <v>0</v>
       </c>
@@ -41772,52 +41990,58 @@
       </c>
       <c r="MT42" s="14">
         <v>0</v>
       </c>
       <c r="MU42" s="14">
         <v>0</v>
       </c>
       <c r="MV42" s="14">
         <v>0</v>
       </c>
       <c r="MW42" s="14">
         <v>0</v>
       </c>
       <c r="MX42" s="14">
         <v>0</v>
       </c>
       <c r="MY42" s="14">
         <v>0</v>
       </c>
       <c r="MZ42" s="14">
         <v>0</v>
       </c>
       <c r="NA42" s="14">
         <v>0</v>
       </c>
+      <c r="NB42" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC42" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="14"/>
       <c r="B43" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="14">
         <v>0</v>
       </c>
       <c r="D43" s="14">
         <v>0</v>
       </c>
       <c r="E43" s="14">
         <v>0</v>
       </c>
       <c r="F43" s="14">
         <v>0</v>
       </c>
       <c r="G43" s="14">
         <v>0</v>
       </c>
       <c r="H43" s="14">
         <v>0</v>
       </c>
       <c r="I43" s="14">
         <v>0</v>
       </c>
@@ -42867,52 +43091,58 @@
       </c>
       <c r="MT43" s="14">
         <v>0</v>
       </c>
       <c r="MU43" s="14">
         <v>0</v>
       </c>
       <c r="MV43" s="14">
         <v>0</v>
       </c>
       <c r="MW43" s="14">
         <v>0</v>
       </c>
       <c r="MX43" s="14">
         <v>0</v>
       </c>
       <c r="MY43" s="14">
         <v>0</v>
       </c>
       <c r="MZ43" s="14">
         <v>0</v>
       </c>
       <c r="NA43" s="14">
         <v>0</v>
       </c>
+      <c r="NB43" s="14">
+        <v>0</v>
+      </c>
+      <c r="NC43" s="14">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="14"/>
       <c r="B44" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="14">
         <v>0</v>
       </c>
       <c r="D44" s="14">
         <v>0</v>
       </c>
       <c r="E44" s="14">
         <v>0</v>
       </c>
       <c r="F44" s="14">
         <v>0</v>
       </c>
       <c r="G44" s="14">
         <v>0</v>
       </c>
       <c r="H44" s="14">
         <v>0</v>
       </c>
       <c r="I44" s="14">
         <v>0</v>
       </c>
@@ -43962,52 +44192,58 @@
       </c>
       <c r="MT44" s="14">
         <v>85.5</v>
       </c>
       <c r="MU44" s="14">
         <v>85.5</v>
       </c>
       <c r="MV44" s="14">
         <v>85.5</v>
       </c>
       <c r="MW44" s="14">
         <v>85.5</v>
       </c>
       <c r="MX44" s="14">
         <v>85.5</v>
       </c>
       <c r="MY44" s="14">
         <v>85.5</v>
       </c>
       <c r="MZ44" s="14">
         <v>85.5</v>
       </c>
       <c r="NA44" s="14">
         <v>85.5</v>
       </c>
+      <c r="NB44" s="14">
+        <v>85.5</v>
+      </c>
+      <c r="NC44" s="14">
+        <v>85.5</v>
+      </c>
     </row>
-    <row r="45" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="14"/>
       <c r="B45" s="18" t="s">
         <v>2</v>
       </c>
       <c r="C45" s="19">
         <v>3661.3552583400001</v>
       </c>
       <c r="D45" s="19">
         <v>3657.1288202000001</v>
       </c>
       <c r="E45" s="19">
         <v>3610.9413278799998</v>
       </c>
       <c r="F45" s="19">
         <v>3589.4020250600001</v>
       </c>
       <c r="G45" s="19">
         <v>3601.3801562499998</v>
       </c>
       <c r="H45" s="19">
         <v>3558.8534182899998</v>
       </c>
       <c r="I45" s="19">
         <v>3520.199705</v>
       </c>
@@ -45055,54 +45291,60 @@
       <c r="MS45" s="19">
         <v>50924.765163789998</v>
       </c>
       <c r="MT45" s="19">
         <v>51146.960797710002</v>
       </c>
       <c r="MU45" s="19">
         <v>51122.43943051</v>
       </c>
       <c r="MV45" s="19">
         <v>51826.497287509999</v>
       </c>
       <c r="MW45" s="19">
         <v>51846.702089070001</v>
       </c>
       <c r="MX45" s="19">
         <v>51845.947017949999</v>
       </c>
       <c r="MY45" s="19">
         <v>52370.780752500003</v>
       </c>
       <c r="MZ45" s="19">
         <v>52448.669392199998</v>
       </c>
       <c r="NA45" s="19">
-        <v>54470.80194605</v>
+        <v>54466.80194605</v>
+      </c>
+      <c r="NB45" s="19">
+        <v>55216.122539969998</v>
+      </c>
+      <c r="NC45" s="19">
+        <v>55067.942854840003</v>
       </c>
     </row>
-    <row r="46" spans="1:365" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:367" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="14"/>
       <c r="B46" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="14"/>
       <c r="D46" s="14"/>
       <c r="E46" s="14"/>
       <c r="F46" s="14"/>
       <c r="G46" s="14"/>
       <c r="H46" s="14"/>
       <c r="I46" s="14"/>
       <c r="J46" s="14"/>
       <c r="K46" s="14"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
       <c r="N46" s="14"/>
       <c r="O46" s="14"/>
       <c r="P46" s="14"/>
       <c r="Q46" s="14"/>
       <c r="R46" s="14"/>
       <c r="S46" s="14"/>
       <c r="T46" s="14"/>
       <c r="U46" s="14"/>
       <c r="V46" s="14"/>
       <c r="W46" s="14"/>
@@ -45371,51 +45613,51 @@
       <c r="JZ46" s="14"/>
       <c r="KA46" s="14"/>
       <c r="KB46" s="14"/>
       <c r="KC46" s="14"/>
       <c r="KD46" s="14"/>
       <c r="KE46" s="14"/>
       <c r="KF46" s="14"/>
       <c r="KG46" s="14"/>
       <c r="KH46" s="14"/>
       <c r="KI46" s="14"/>
       <c r="KJ46" s="14"/>
       <c r="KK46" s="14"/>
       <c r="KL46" s="14"/>
       <c r="KM46" s="14"/>
       <c r="KN46" s="14"/>
       <c r="KO46" s="14"/>
       <c r="KP46" s="14"/>
       <c r="KQ46" s="14"/>
       <c r="KR46" s="14"/>
       <c r="KS46" s="14"/>
       <c r="KT46" s="14"/>
       <c r="KU46" s="14"/>
       <c r="KV46" s="14"/>
       <c r="KW46" s="14"/>
     </row>
-    <row r="47" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="14"/>
       <c r="B47" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="14" t="s">
         <v>5</v>
       </c>
       <c r="G47" s="14" t="s">
         <v>5</v>
       </c>
       <c r="H47" s="14" t="s">
         <v>5</v>
       </c>
       <c r="I47" s="14" t="s">
         <v>5</v>
       </c>
@@ -46465,52 +46707,58 @@
       </c>
       <c r="MT47" s="14">
         <v>656.41264120000005</v>
       </c>
       <c r="MU47" s="14">
         <v>696.80049051000003</v>
       </c>
       <c r="MV47" s="14">
         <v>671.41732841999999</v>
       </c>
       <c r="MW47" s="14">
         <v>652.62358699000004</v>
       </c>
       <c r="MX47" s="14">
         <v>655.40345113000001</v>
       </c>
       <c r="MY47" s="14">
         <v>199.90145028000001</v>
       </c>
       <c r="MZ47" s="14">
         <v>192.53671839</v>
       </c>
       <c r="NA47" s="14">
         <v>182.12053864999999</v>
       </c>
+      <c r="NB47" s="14">
+        <v>177.80029238</v>
+      </c>
+      <c r="NC47" s="14">
+        <v>175.31406129999999</v>
+      </c>
     </row>
-    <row r="48" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="14"/>
       <c r="B48" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="14" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="14" t="s">
         <v>5</v>
       </c>
       <c r="G48" s="14" t="s">
         <v>5</v>
       </c>
       <c r="H48" s="14" t="s">
         <v>5</v>
       </c>
       <c r="I48" s="14" t="s">
         <v>5</v>
       </c>
@@ -47560,52 +47808,58 @@
       </c>
       <c r="MT48" s="14">
         <v>387.26010471000001</v>
       </c>
       <c r="MU48" s="14">
         <v>388.32061372999999</v>
       </c>
       <c r="MV48" s="14">
         <v>509.38529822999999</v>
       </c>
       <c r="MW48" s="14">
         <v>496.06456272000003</v>
       </c>
       <c r="MX48" s="14">
         <v>490.50479480000001</v>
       </c>
       <c r="MY48" s="14">
         <v>497.37715150000002</v>
       </c>
       <c r="MZ48" s="14">
         <v>492.84509974999997</v>
       </c>
       <c r="NA48" s="14">
         <v>482.11653326999999</v>
       </c>
+      <c r="NB48" s="14">
+        <v>472.44135337</v>
+      </c>
+      <c r="NC48" s="14">
+        <v>480.96666796</v>
+      </c>
     </row>
-    <row r="49" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="14"/>
       <c r="B49" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="22" t="s">
         <v>5</v>
       </c>
       <c r="E49" s="22" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G49" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H49" s="22" t="s">
         <v>5</v>
       </c>
       <c r="I49" s="22" t="s">
         <v>5</v>
       </c>
@@ -48655,96 +48909,102 @@
       </c>
       <c r="MT49" s="23">
         <v>250.62239077999999</v>
       </c>
       <c r="MU49" s="23">
         <v>250.44442541000001</v>
       </c>
       <c r="MV49" s="23">
         <v>250.24642757000001</v>
       </c>
       <c r="MW49" s="23">
         <v>250.54980929999999</v>
       </c>
       <c r="MX49" s="23">
         <v>259.63459845</v>
       </c>
       <c r="MY49" s="23">
         <v>249.66883788999999</v>
       </c>
       <c r="MZ49" s="23">
         <v>267.55973870000003</v>
       </c>
       <c r="NA49" s="23">
         <v>267.71953739000003</v>
       </c>
+      <c r="NB49" s="23">
+        <v>267.47531283000001</v>
+      </c>
+      <c r="NC49" s="23">
+        <v>267.65675993999997</v>
+      </c>
     </row>
-    <row r="50" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="2"/>
     </row>
-    <row r="51" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="24" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="52" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="25"/>
     </row>
-    <row r="53" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="2"/>
     </row>
-    <row r="54" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="2"/>
     </row>
-    <row r="55" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="2"/>
     </row>
-    <row r="56" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="2"/>
     </row>
-    <row r="57" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="2"/>
     </row>
-    <row r="58" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="2"/>
     </row>
-    <row r="59" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="2"/>
     </row>
-    <row r="60" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="2"/>
     </row>
-    <row r="61" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="2"/>
     </row>
-    <row r="62" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="2"/>
     </row>
-    <row r="63" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="2"/>
     </row>
-    <row r="64" spans="1:365" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:367" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="2"/>
     </row>
     <row r="65" spans="2:2" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="2"/>
     </row>
     <row r="66" spans="2:2" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="2"/>
     </row>
     <row r="67" spans="2:2" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="2"/>
     </row>
     <row r="68" spans="2:2" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="2"/>
     </row>
     <row r="69" spans="2:2" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="2"/>
     </row>
     <row r="70" spans="2:2" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="2"/>
     </row>
     <row r="71" spans="2:2" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="2"/>
     </row>
     <row r="72" spans="2:2" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="2"/>