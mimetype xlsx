--- v9 (2026-08-02)
+++ v10 (2026-09-13)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9B6C767-AE65-4CF5-BA4E-1A04FF962E25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{998F050E-9F8C-4E83-8291-610AB9101AF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CCA23391-64B6-46D4-A361-AF9D36D30958}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -806,79 +806,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C7E8CE3-D945-457F-9C4D-17FD6BD29E53}">
-  <dimension ref="B2:GG31"/>
+  <dimension ref="B2:GH31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:189" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:190" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
     </row>
-    <row r="5" spans="2:189" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:190" s="1" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="GA5" s="15"/>
       <c r="GB5" s="15"/>
     </row>
-    <row r="6" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
       <c r="C6" s="3">
         <v>40543</v>
       </c>
       <c r="D6" s="3">
         <v>40574</v>
       </c>
       <c r="E6" s="3">
         <v>40602</v>
       </c>
       <c r="F6" s="3">
         <v>40633</v>
       </c>
       <c r="G6" s="3">
         <v>40663</v>
       </c>
       <c r="H6" s="3">
         <v>40694</v>
       </c>
       <c r="I6" s="3">
         <v>40724</v>
       </c>
       <c r="J6" s="3">
         <v>40755</v>
       </c>
@@ -1397,52 +1397,55 @@
       </c>
       <c r="FZ6" s="3">
         <v>45991</v>
       </c>
       <c r="GA6" s="3">
         <v>46022</v>
       </c>
       <c r="GB6" s="3">
         <v>46053</v>
       </c>
       <c r="GC6" s="3">
         <v>46081</v>
       </c>
       <c r="GD6" s="3">
         <v>46112</v>
       </c>
       <c r="GE6" s="3">
         <v>46142</v>
       </c>
       <c r="GF6" s="3">
         <v>46173</v>
       </c>
       <c r="GG6" s="3">
         <v>46203</v>
       </c>
+      <c r="GH6" s="3">
+        <v>46234</v>
+      </c>
     </row>
-    <row r="7" spans="2:189" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:190" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
       <c r="P7" s="14"/>
       <c r="Q7" s="14"/>
       <c r="R7" s="14"/>
       <c r="S7" s="14"/>
       <c r="T7" s="14"/>
       <c r="U7" s="14"/>
       <c r="V7" s="14"/>
       <c r="W7" s="14"/>
       <c r="X7" s="14"/>
@@ -1589,52 +1592,53 @@
       <c r="FI7" s="14"/>
       <c r="FJ7" s="14"/>
       <c r="FK7" s="14"/>
       <c r="FL7" s="14"/>
       <c r="FM7" s="14"/>
       <c r="FN7" s="14"/>
       <c r="FO7" s="14"/>
       <c r="FP7" s="14"/>
       <c r="FQ7" s="14"/>
       <c r="FR7" s="14"/>
       <c r="FS7" s="14"/>
       <c r="FT7" s="14"/>
       <c r="FU7" s="14"/>
       <c r="FV7" s="14"/>
       <c r="FW7" s="14"/>
       <c r="FX7" s="14"/>
       <c r="FY7" s="14"/>
       <c r="FZ7" s="14"/>
       <c r="GA7" s="14"/>
       <c r="GB7" s="14"/>
       <c r="GC7" s="14"/>
       <c r="GD7" s="14"/>
       <c r="GE7" s="14"/>
       <c r="GF7" s="14"/>
       <c r="GG7" s="14"/>
+      <c r="GH7" s="14"/>
     </row>
-    <row r="8" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>302.32498027000003</v>
       </c>
       <c r="D8" s="5">
         <v>256.15332649999999</v>
       </c>
       <c r="E8" s="5">
         <v>237.35067645999999</v>
       </c>
       <c r="F8" s="5">
         <v>247.9021319</v>
       </c>
       <c r="G8" s="5">
         <v>256.79034970999999</v>
       </c>
       <c r="H8" s="5">
         <v>253.78176834000001</v>
       </c>
       <c r="I8" s="5">
         <v>243.71464850000001</v>
       </c>
       <c r="J8" s="5">
@@ -2155,52 +2159,55 @@
       </c>
       <c r="FZ8" s="5">
         <v>1358.45055579</v>
       </c>
       <c r="GA8" s="5">
         <v>1510.55778551</v>
       </c>
       <c r="GB8" s="5">
         <v>1383.5314708000001</v>
       </c>
       <c r="GC8" s="5">
         <v>1416.16783364</v>
       </c>
       <c r="GD8" s="5">
         <v>1384.7180639000001</v>
       </c>
       <c r="GE8" s="5">
         <v>1473.3580723</v>
       </c>
       <c r="GF8" s="5">
         <v>1420.40306048</v>
       </c>
       <c r="GG8" s="5">
         <v>1311.1575433600001</v>
       </c>
+      <c r="GH8" s="5">
+        <v>1417.3480043500001</v>
+      </c>
     </row>
-    <row r="9" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="5">
         <v>299.02852275999999</v>
       </c>
       <c r="D9" s="5">
         <v>252.18808240999999</v>
       </c>
       <c r="E9" s="5">
         <v>233.26411517</v>
       </c>
       <c r="F9" s="5">
         <v>241.38246079999999</v>
       </c>
       <c r="G9" s="5">
         <v>249.98848387000001</v>
       </c>
       <c r="H9" s="5">
         <v>245.63821765</v>
       </c>
       <c r="I9" s="5">
         <v>235.21161513000001</v>
       </c>
       <c r="J9" s="5">
@@ -2721,52 +2728,55 @@
       </c>
       <c r="FZ9" s="5">
         <v>1357.9291629700001</v>
       </c>
       <c r="GA9" s="5">
         <v>1509.9964295</v>
       </c>
       <c r="GB9" s="5">
         <v>1383.14436434</v>
       </c>
       <c r="GC9" s="5">
         <v>1415.93926702</v>
       </c>
       <c r="GD9" s="5">
         <v>1384.2035528900001</v>
       </c>
       <c r="GE9" s="5">
         <v>1473.0288109799999</v>
       </c>
       <c r="GF9" s="5">
         <v>1419.5165308400001</v>
       </c>
       <c r="GG9" s="5">
         <v>1310.68727246</v>
       </c>
+      <c r="GH9" s="5">
+        <v>1416.85908498</v>
+      </c>
     </row>
-    <row r="10" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="5">
         <v>3.2964575100000002</v>
       </c>
       <c r="D10" s="5">
         <v>3.9652440900000001</v>
       </c>
       <c r="E10" s="5">
         <v>4.0865612899999997</v>
       </c>
       <c r="F10" s="5">
         <v>6.5196711000000001</v>
       </c>
       <c r="G10" s="5">
         <v>6.8018658399999996</v>
       </c>
       <c r="H10" s="5">
         <v>8.1435506899999996</v>
       </c>
       <c r="I10" s="5">
         <v>8.5030333700000007</v>
       </c>
       <c r="J10" s="5">
@@ -3287,52 +3297,55 @@
       </c>
       <c r="FZ10" s="5">
         <v>0.52139281999999998</v>
       </c>
       <c r="GA10" s="5">
         <v>0.56135601000000002</v>
       </c>
       <c r="GB10" s="5">
         <v>0.38710645999999999</v>
       </c>
       <c r="GC10" s="5">
         <v>0.22856662</v>
       </c>
       <c r="GD10" s="5">
         <v>0.51451100999999999</v>
       </c>
       <c r="GE10" s="5">
         <v>0.32926132000000002</v>
       </c>
       <c r="GF10" s="5">
         <v>0.88652964000000001</v>
       </c>
       <c r="GG10" s="5">
         <v>0.47027089999999999</v>
       </c>
+      <c r="GH10" s="5">
+        <v>0.48891937000000002</v>
+      </c>
     </row>
-    <row r="11" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5">
         <v>2648.5419339800001</v>
       </c>
       <c r="D11" s="5">
         <v>2748.6922769600001</v>
       </c>
       <c r="E11" s="5">
         <v>2783.2701863299999</v>
       </c>
       <c r="F11" s="5">
         <v>2692.5120670299998</v>
       </c>
       <c r="G11" s="5">
         <v>2778.9466311000001</v>
       </c>
       <c r="H11" s="5">
         <v>2640.5976305200002</v>
       </c>
       <c r="I11" s="5">
         <v>2762.0766883599999</v>
       </c>
       <c r="J11" s="5">
@@ -3853,52 +3866,55 @@
       </c>
       <c r="FZ11" s="5">
         <v>12578.76950694</v>
       </c>
       <c r="GA11" s="5">
         <v>12914.405415040001</v>
       </c>
       <c r="GB11" s="5">
         <v>12451.00078706</v>
       </c>
       <c r="GC11" s="5">
         <v>12172.668466519999</v>
       </c>
       <c r="GD11" s="5">
         <v>12300.90579402</v>
       </c>
       <c r="GE11" s="5">
         <v>11884.81595609</v>
       </c>
       <c r="GF11" s="5">
         <v>12108.72632759</v>
       </c>
       <c r="GG11" s="5">
         <v>12691.817561149999</v>
       </c>
+      <c r="GH11" s="5">
+        <v>13044.74107729</v>
+      </c>
     </row>
-    <row r="12" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5">
         <v>4174.3669631499997</v>
       </c>
       <c r="D12" s="5">
         <v>4120.8968552400001</v>
       </c>
       <c r="E12" s="5">
         <v>4093.3526583299999</v>
       </c>
       <c r="F12" s="5">
         <v>4061.0255948700001</v>
       </c>
       <c r="G12" s="5">
         <v>4067.6922688999998</v>
       </c>
       <c r="H12" s="5">
         <v>4095.44468663</v>
       </c>
       <c r="I12" s="5">
         <v>4170.7155998799999</v>
       </c>
       <c r="J12" s="5">
@@ -4419,52 +4435,55 @@
       </c>
       <c r="FZ12" s="5">
         <v>30114.48086087</v>
       </c>
       <c r="GA12" s="5">
         <v>30715.656060460002</v>
       </c>
       <c r="GB12" s="5">
         <v>30484.810263790001</v>
       </c>
       <c r="GC12" s="5">
         <v>30496.97488487</v>
       </c>
       <c r="GD12" s="5">
         <v>30510.36970974</v>
       </c>
       <c r="GE12" s="5">
         <v>30622.74189669</v>
       </c>
       <c r="GF12" s="5">
         <v>30833.282334510001</v>
       </c>
       <c r="GG12" s="5">
         <v>31603.6346395</v>
       </c>
+      <c r="GH12" s="5">
+        <v>32338.359163810001</v>
+      </c>
     </row>
-    <row r="13" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="5">
         <v>40.479320090000002</v>
       </c>
       <c r="D13" s="5">
         <v>37.559248410000002</v>
       </c>
       <c r="E13" s="5">
         <v>40.44586589</v>
       </c>
       <c r="F13" s="5">
         <v>40.965236099999998</v>
       </c>
       <c r="G13" s="5">
         <v>47.86657546</v>
       </c>
       <c r="H13" s="5">
         <v>47.032851149999999</v>
       </c>
       <c r="I13" s="5">
         <v>57.957843099999998</v>
       </c>
       <c r="J13" s="5">
@@ -4985,52 +5004,55 @@
       </c>
       <c r="FZ13" s="5">
         <v>65.673619770000002</v>
       </c>
       <c r="GA13" s="5">
         <v>88.259853640000003</v>
       </c>
       <c r="GB13" s="5">
         <v>132.14073693</v>
       </c>
       <c r="GC13" s="5">
         <v>107.37185117</v>
       </c>
       <c r="GD13" s="5">
         <v>76.232362159999994</v>
       </c>
       <c r="GE13" s="5">
         <v>88.01796822</v>
       </c>
       <c r="GF13" s="5">
         <v>123.99184713</v>
       </c>
       <c r="GG13" s="5">
         <v>166.86170063</v>
       </c>
+      <c r="GH13" s="5">
+        <v>111.64862183</v>
+      </c>
     </row>
-    <row r="14" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="5">
         <v>111.56415928</v>
       </c>
       <c r="D14" s="5">
         <v>103.77169809999999</v>
       </c>
       <c r="E14" s="5">
         <v>101.62190104</v>
       </c>
       <c r="F14" s="5">
         <v>90.905258849999996</v>
       </c>
       <c r="G14" s="5">
         <v>95.938419789999998</v>
       </c>
       <c r="H14" s="5">
         <v>111.87039273000001</v>
       </c>
       <c r="I14" s="5">
         <v>87.564185649999999</v>
       </c>
       <c r="J14" s="5">
@@ -5551,52 +5573,55 @@
       </c>
       <c r="FZ14" s="5">
         <v>191.16627973000001</v>
       </c>
       <c r="GA14" s="5">
         <v>219.23338957000001</v>
       </c>
       <c r="GB14" s="5">
         <v>205.79062153000001</v>
       </c>
       <c r="GC14" s="5">
         <v>211.50085319999999</v>
       </c>
       <c r="GD14" s="5">
         <v>214.86944444</v>
       </c>
       <c r="GE14" s="5">
         <v>247.60915847000001</v>
       </c>
       <c r="GF14" s="5">
         <v>234.00100137999999</v>
       </c>
       <c r="GG14" s="5">
         <v>235.62739614</v>
       </c>
+      <c r="GH14" s="5">
+        <v>223.95189905000001</v>
+      </c>
     </row>
-    <row r="15" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="5">
         <v>67.322211139999993</v>
       </c>
       <c r="D15" s="5">
         <v>57.946901769999997</v>
       </c>
       <c r="E15" s="5">
         <v>55.59306565</v>
       </c>
       <c r="F15" s="5">
         <v>63.697723709999998</v>
       </c>
       <c r="G15" s="5">
         <v>50.023046899999997</v>
       </c>
       <c r="H15" s="5">
         <v>53.847628530000001</v>
       </c>
       <c r="I15" s="5">
         <v>65.930874410000001</v>
       </c>
       <c r="J15" s="5">
@@ -6117,52 +6142,55 @@
       </c>
       <c r="FZ15" s="5">
         <v>277.59321783000001</v>
       </c>
       <c r="GA15" s="5">
         <v>289.26477237</v>
       </c>
       <c r="GB15" s="5">
         <v>281.58704928999998</v>
       </c>
       <c r="GC15" s="5">
         <v>296.42093139000002</v>
       </c>
       <c r="GD15" s="5">
         <v>321.73943752000002</v>
       </c>
       <c r="GE15" s="5">
         <v>347.80650138999999</v>
       </c>
       <c r="GF15" s="5">
         <v>326.67791338000001</v>
       </c>
       <c r="GG15" s="5">
         <v>355.03182387999999</v>
       </c>
+      <c r="GH15" s="5">
+        <v>366.83505337999998</v>
+      </c>
     </row>
-    <row r="16" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="5">
         <v>34.842246340000003</v>
       </c>
       <c r="D16" s="5">
         <v>52.827516279999998</v>
       </c>
       <c r="E16" s="5">
         <v>67.248820600000002</v>
       </c>
       <c r="F16" s="5">
         <v>71.749280519999999</v>
       </c>
       <c r="G16" s="5">
         <v>56.184794230000001</v>
       </c>
       <c r="H16" s="5">
         <v>87.536967189999999</v>
       </c>
       <c r="I16" s="5">
         <v>99.390061209999999</v>
       </c>
       <c r="J16" s="5">
@@ -6683,52 +6711,55 @@
       </c>
       <c r="FZ16" s="5">
         <v>476.93809564999998</v>
       </c>
       <c r="GA16" s="5">
         <v>472.55785116999999</v>
       </c>
       <c r="GB16" s="5">
         <v>461.9005214</v>
       </c>
       <c r="GC16" s="5">
         <v>460.86090266000002</v>
       </c>
       <c r="GD16" s="5">
         <v>693.31641045000003</v>
       </c>
       <c r="GE16" s="5">
         <v>639.86630047000006</v>
       </c>
       <c r="GF16" s="5">
         <v>629.49605472999997</v>
       </c>
       <c r="GG16" s="5">
         <v>675.86252835000005</v>
       </c>
+      <c r="GH16" s="5">
+        <v>653.64801136999995</v>
+      </c>
     </row>
-    <row r="17" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="7">
         <v>7379.4418142499999</v>
       </c>
       <c r="D17" s="7">
         <v>7377.84782326</v>
       </c>
       <c r="E17" s="7">
         <v>7378.8831743000001</v>
       </c>
       <c r="F17" s="7">
         <v>7268.7572929799999</v>
       </c>
       <c r="G17" s="7">
         <v>7353.44208609</v>
       </c>
       <c r="H17" s="7">
         <v>7290.1119250900001</v>
       </c>
       <c r="I17" s="7">
         <v>7487.3499011100002</v>
       </c>
       <c r="J17" s="7">
@@ -7249,52 +7280,55 @@
       </c>
       <c r="FZ17" s="7">
         <v>45063.072136579998</v>
       </c>
       <c r="GA17" s="7">
         <v>46209.93512776</v>
       </c>
       <c r="GB17" s="7">
         <v>45400.761450799997</v>
       </c>
       <c r="GC17" s="7">
         <v>45161.965723449997</v>
       </c>
       <c r="GD17" s="7">
         <v>45502.151222230001</v>
       </c>
       <c r="GE17" s="7">
         <v>45304.215853629998</v>
       </c>
       <c r="GF17" s="7">
         <v>45676.578539200003</v>
       </c>
       <c r="GG17" s="7">
         <v>47039.993193009999</v>
       </c>
+      <c r="GH17" s="7">
+        <v>48156.531831079999</v>
+      </c>
     </row>
-    <row r="18" spans="2:189" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:190" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="16"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
@@ -7441,52 +7475,53 @@
       <c r="FI18" s="16"/>
       <c r="FJ18" s="16"/>
       <c r="FK18" s="16"/>
       <c r="FL18" s="16"/>
       <c r="FM18" s="16"/>
       <c r="FN18" s="16"/>
       <c r="FO18" s="16"/>
       <c r="FP18" s="16"/>
       <c r="FQ18" s="16"/>
       <c r="FR18" s="16"/>
       <c r="FS18" s="16"/>
       <c r="FT18" s="16"/>
       <c r="FU18" s="16"/>
       <c r="FV18" s="16"/>
       <c r="FW18" s="16"/>
       <c r="FX18" s="16"/>
       <c r="FY18" s="16"/>
       <c r="FZ18" s="16"/>
       <c r="GA18" s="16"/>
       <c r="GB18" s="16"/>
       <c r="GC18" s="16"/>
       <c r="GD18" s="16"/>
       <c r="GE18" s="16"/>
       <c r="GF18" s="16"/>
       <c r="GG18" s="16"/>
+      <c r="GH18" s="16"/>
     </row>
-    <row r="19" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="5">
         <v>0.20792477000000001</v>
       </c>
       <c r="D19" s="5">
         <v>0.20614411999999999</v>
       </c>
       <c r="E19" s="5">
         <v>0.21498788999999999</v>
       </c>
       <c r="F19" s="5">
         <v>0.24017364999999999</v>
       </c>
       <c r="G19" s="5">
         <v>0.30221967</v>
       </c>
       <c r="H19" s="5">
         <v>0.29583005000000001</v>
       </c>
       <c r="I19" s="5">
         <v>0.30522255999999998</v>
       </c>
       <c r="J19" s="5">
@@ -8007,52 +8042,55 @@
       </c>
       <c r="FZ19" s="5">
         <v>0.54113012000000005</v>
       </c>
       <c r="GA19" s="5">
         <v>0.52646455999999997</v>
       </c>
       <c r="GB19" s="5">
         <v>0.52111414</v>
       </c>
       <c r="GC19" s="5">
         <v>0.43921367</v>
       </c>
       <c r="GD19" s="5">
         <v>0.49124960000000001</v>
       </c>
       <c r="GE19" s="5">
         <v>0.43288621999999999</v>
       </c>
       <c r="GF19" s="5">
         <v>0.44301636999999999</v>
       </c>
       <c r="GG19" s="5">
         <v>0.43834108999999999</v>
       </c>
+      <c r="GH19" s="5">
+        <v>0.47621453000000002</v>
+      </c>
     </row>
-    <row r="20" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="5">
         <v>0.14565845999999999</v>
       </c>
       <c r="D20" s="5">
         <v>0.13722539</v>
       </c>
       <c r="E20" s="5">
         <v>0.13591845999999999</v>
       </c>
       <c r="F20" s="5">
         <v>0.15185698</v>
       </c>
       <c r="G20" s="5">
         <v>0.15802757000000001</v>
       </c>
       <c r="H20" s="5">
         <v>0.18101866</v>
       </c>
       <c r="I20" s="5">
         <v>0.17690824999999999</v>
       </c>
       <c r="J20" s="5">
@@ -8573,52 +8611,55 @@
       </c>
       <c r="FZ20" s="5">
         <v>0.40442569</v>
       </c>
       <c r="GA20" s="5">
         <v>0.37794037000000003</v>
       </c>
       <c r="GB20" s="5">
         <v>0.37142671999999999</v>
       </c>
       <c r="GC20" s="5">
         <v>0.31719250999999998</v>
       </c>
       <c r="GD20" s="5">
         <v>0.32344808000000003</v>
       </c>
       <c r="GE20" s="5">
         <v>0.31898167999999999</v>
       </c>
       <c r="GF20" s="5">
         <v>0.32815281000000002</v>
       </c>
       <c r="GG20" s="5">
         <v>0.32338337</v>
       </c>
+      <c r="GH20" s="5">
+        <v>0.33872165999999998</v>
+      </c>
     </row>
-    <row r="21" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="5">
         <v>6.2266309999999998E-2</v>
       </c>
       <c r="D21" s="5">
         <v>6.8918729999999997E-2</v>
       </c>
       <c r="E21" s="5">
         <v>7.9069429999999996E-2</v>
       </c>
       <c r="F21" s="5">
         <v>8.831667E-2</v>
       </c>
       <c r="G21" s="5">
         <v>0.14419209999999999</v>
       </c>
       <c r="H21" s="5">
         <v>0.11481139</v>
       </c>
       <c r="I21" s="5">
         <v>0.12831430999999999</v>
       </c>
       <c r="J21" s="5">
@@ -9139,52 +9180,55 @@
       </c>
       <c r="FZ21" s="5">
         <v>0.13670442999999999</v>
       </c>
       <c r="GA21" s="5">
         <v>0.14852419</v>
       </c>
       <c r="GB21" s="5">
         <v>0.14968741999999999</v>
       </c>
       <c r="GC21" s="5">
         <v>0.12202116</v>
       </c>
       <c r="GD21" s="5">
         <v>0.16780152000000001</v>
       </c>
       <c r="GE21" s="5">
         <v>0.11390454</v>
       </c>
       <c r="GF21" s="5">
         <v>0.11486356</v>
       </c>
       <c r="GG21" s="5">
         <v>0.11495772</v>
       </c>
+      <c r="GH21" s="5">
+        <v>0.13749286999999999</v>
+      </c>
     </row>
-    <row r="22" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5">
         <v>95.652340300000006</v>
       </c>
       <c r="D22" s="5">
         <v>103.15416897999999</v>
       </c>
       <c r="E22" s="5">
         <v>123.42997200000001</v>
       </c>
       <c r="F22" s="5">
         <v>118.90874447</v>
       </c>
       <c r="G22" s="5">
         <v>108.87955426000001</v>
       </c>
       <c r="H22" s="5">
         <v>105.20109144</v>
       </c>
       <c r="I22" s="5">
         <v>154.56793089000001</v>
       </c>
       <c r="J22" s="5">
@@ -9705,52 +9749,55 @@
       </c>
       <c r="FZ22" s="5">
         <v>399.27759294999998</v>
       </c>
       <c r="GA22" s="5">
         <v>359.29585111</v>
       </c>
       <c r="GB22" s="5">
         <v>356.53794266</v>
       </c>
       <c r="GC22" s="5">
         <v>383.40380862000001</v>
       </c>
       <c r="GD22" s="5">
         <v>355.60984616000002</v>
       </c>
       <c r="GE22" s="5">
         <v>333.74012933</v>
       </c>
       <c r="GF22" s="5">
         <v>348.45242352999998</v>
       </c>
       <c r="GG22" s="5">
         <v>381.43899841000001</v>
       </c>
+      <c r="GH22" s="5">
+        <v>323.01346391999999</v>
+      </c>
     </row>
-    <row r="23" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="5">
         <v>366.53216981999998</v>
       </c>
       <c r="D23" s="5">
         <v>354.82213789999997</v>
       </c>
       <c r="E23" s="5">
         <v>357.17538407000001</v>
       </c>
       <c r="F23" s="5">
         <v>364.88426461</v>
       </c>
       <c r="G23" s="5">
         <v>354.54246563999999</v>
       </c>
       <c r="H23" s="5">
         <v>364.18054597999998</v>
       </c>
       <c r="I23" s="5">
         <v>364.30339762</v>
       </c>
       <c r="J23" s="5">
@@ -10271,52 +10318,55 @@
       </c>
       <c r="FZ23" s="5">
         <v>1398.5666381999999</v>
       </c>
       <c r="GA23" s="5">
         <v>1371.3445379899999</v>
       </c>
       <c r="GB23" s="5">
         <v>1370.3286315099999</v>
       </c>
       <c r="GC23" s="5">
         <v>1364.0541935399999</v>
       </c>
       <c r="GD23" s="5">
         <v>1364.36650861</v>
       </c>
       <c r="GE23" s="5">
         <v>1352.08633033</v>
       </c>
       <c r="GF23" s="5">
         <v>1365.32892984</v>
       </c>
       <c r="GG23" s="5">
         <v>1371.6571809100001</v>
       </c>
+      <c r="GH23" s="5">
+        <v>1368.63161481</v>
+      </c>
     </row>
-    <row r="24" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="5">
         <v>11.09174026</v>
       </c>
       <c r="D24" s="5">
         <v>15.901176850000001</v>
       </c>
       <c r="E24" s="5">
         <v>11.75859479</v>
       </c>
       <c r="F24" s="5">
         <v>9.6233412000000005</v>
       </c>
       <c r="G24" s="5">
         <v>8.2973212600000004</v>
       </c>
       <c r="H24" s="5">
         <v>12.634111109999999</v>
       </c>
       <c r="I24" s="5">
         <v>12.205212899999999</v>
       </c>
       <c r="J24" s="5">
@@ -10837,52 +10887,55 @@
       </c>
       <c r="FZ24" s="5">
         <v>20.82226163</v>
       </c>
       <c r="GA24" s="5">
         <v>21.997549200000002</v>
       </c>
       <c r="GB24" s="5">
         <v>24.879492819999999</v>
       </c>
       <c r="GC24" s="5">
         <v>19.25307969</v>
       </c>
       <c r="GD24" s="5">
         <v>13.20010227</v>
       </c>
       <c r="GE24" s="5">
         <v>23.603749220000001</v>
       </c>
       <c r="GF24" s="5">
         <v>23.45058955</v>
       </c>
       <c r="GG24" s="5">
         <v>21.465141599999999</v>
       </c>
+      <c r="GH24" s="5">
+        <v>31.230330859999999</v>
+      </c>
     </row>
-    <row r="25" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C25" s="5">
         <v>19.91673784</v>
       </c>
       <c r="D25" s="5">
         <v>3.2301380499999999</v>
       </c>
       <c r="E25" s="5">
         <v>1.56226599</v>
       </c>
       <c r="F25" s="5">
         <v>0.57272330000000005</v>
       </c>
       <c r="G25" s="5">
         <v>5.81046438</v>
       </c>
       <c r="H25" s="5">
         <v>1.36008788</v>
       </c>
       <c r="I25" s="5">
         <v>1.15518118</v>
       </c>
       <c r="J25" s="5">
@@ -11403,52 +11456,55 @@
       </c>
       <c r="FZ25" s="5">
         <v>1.07817582</v>
       </c>
       <c r="GA25" s="5">
         <v>1.25597889</v>
       </c>
       <c r="GB25" s="5">
         <v>1.35754603</v>
       </c>
       <c r="GC25" s="5">
         <v>1.46950626</v>
       </c>
       <c r="GD25" s="5">
         <v>1.6403303300000001</v>
       </c>
       <c r="GE25" s="5">
         <v>0.92621226000000001</v>
       </c>
       <c r="GF25" s="5">
         <v>2.0609969700000002</v>
       </c>
       <c r="GG25" s="5">
         <v>2.8663724799999999</v>
       </c>
+      <c r="GH25" s="5">
+        <v>3.4901928199999999</v>
+      </c>
     </row>
-    <row r="26" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="5">
         <v>17.015749230000001</v>
       </c>
       <c r="D26" s="5">
         <v>2.3924038799999998</v>
       </c>
       <c r="E26" s="5">
         <v>1.2480496999999999</v>
       </c>
       <c r="F26" s="5">
         <v>1.0295619600000001</v>
       </c>
       <c r="G26" s="5">
         <v>1.02081282</v>
       </c>
       <c r="H26" s="5">
         <v>1.06137952</v>
       </c>
       <c r="I26" s="5">
         <v>0.95267754000000004</v>
       </c>
       <c r="J26" s="5">
@@ -11969,52 +12025,55 @@
       </c>
       <c r="FZ26" s="5">
         <v>7.95587847</v>
       </c>
       <c r="GA26" s="5">
         <v>15.18119574</v>
       </c>
       <c r="GB26" s="5">
         <v>10.44657042</v>
       </c>
       <c r="GC26" s="5">
         <v>9.5268221499999992</v>
       </c>
       <c r="GD26" s="5">
         <v>10.89064716</v>
       </c>
       <c r="GE26" s="5">
         <v>8.0305068199999994</v>
       </c>
       <c r="GF26" s="5">
         <v>7.9000552800000001</v>
       </c>
       <c r="GG26" s="5">
         <v>9.1702029199999995</v>
       </c>
+      <c r="GH26" s="5">
+        <v>11.961927490000001</v>
+      </c>
     </row>
-    <row r="27" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="5">
         <v>1.8693810799999999</v>
       </c>
       <c r="D27" s="5">
         <v>13.13862496</v>
       </c>
       <c r="E27" s="5">
         <v>14.21486632</v>
       </c>
       <c r="F27" s="5">
         <v>1.6499895600000001</v>
       </c>
       <c r="G27" s="5">
         <v>4.6135426500000003</v>
       </c>
       <c r="H27" s="5">
         <v>4.8310028599999999</v>
       </c>
       <c r="I27" s="5">
         <v>13.227661100000001</v>
       </c>
       <c r="J27" s="5">
@@ -12535,52 +12594,55 @@
       </c>
       <c r="FZ27" s="5">
         <v>35.681770649999997</v>
       </c>
       <c r="GA27" s="5">
         <v>29.229885020000001</v>
       </c>
       <c r="GB27" s="5">
         <v>26.702112750000001</v>
       </c>
       <c r="GC27" s="5">
         <v>13.6851099</v>
       </c>
       <c r="GD27" s="5">
         <v>19.193906599999998</v>
       </c>
       <c r="GE27" s="5">
         <v>17.220312249999999</v>
       </c>
       <c r="GF27" s="5">
         <v>28.331635500000001</v>
       </c>
       <c r="GG27" s="5">
         <v>18.551839600000001</v>
       </c>
+      <c r="GH27" s="5">
+        <v>13.75578522</v>
+      </c>
     </row>
-    <row r="28" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="8">
         <v>512.28604329999996</v>
       </c>
       <c r="D28" s="8">
         <v>492.84479474</v>
       </c>
       <c r="E28" s="8">
         <v>509.60412076</v>
       </c>
       <c r="F28" s="8">
         <v>496.90879875000002</v>
       </c>
       <c r="G28" s="8">
         <v>483.46638067999999</v>
       </c>
       <c r="H28" s="8">
         <v>489.56404884</v>
       </c>
       <c r="I28" s="8">
         <v>546.71728379000001</v>
       </c>
       <c r="J28" s="8">
@@ -13101,52 +13163,55 @@
       </c>
       <c r="FZ28" s="8">
         <v>1863.9234478400001</v>
       </c>
       <c r="GA28" s="8">
         <v>1798.8314625099999</v>
       </c>
       <c r="GB28" s="8">
         <v>1790.7734103299999</v>
       </c>
       <c r="GC28" s="8">
         <v>1791.8317338300001</v>
       </c>
       <c r="GD28" s="8">
         <v>1765.3925907299999</v>
       </c>
       <c r="GE28" s="8">
         <v>1736.0401264300001</v>
       </c>
       <c r="GF28" s="8">
         <v>1775.96764704</v>
       </c>
       <c r="GG28" s="8">
         <v>1805.58807701</v>
       </c>
+      <c r="GH28" s="8">
+        <v>1752.5595296500001</v>
+      </c>
     </row>
-    <row r="29" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="9">
         <v>7891.7278575500004</v>
       </c>
       <c r="D29" s="9">
         <v>7870.692618</v>
       </c>
       <c r="E29" s="9">
         <v>7888.4872950600002</v>
       </c>
       <c r="F29" s="9">
         <v>7765.6660917299996</v>
       </c>
       <c r="G29" s="9">
         <v>7836.9084667699999</v>
       </c>
       <c r="H29" s="9">
         <v>7779.6759739299996</v>
       </c>
       <c r="I29" s="9">
         <v>8034.0671849</v>
       </c>
       <c r="J29" s="9">
@@ -13667,52 +13732,55 @@
       </c>
       <c r="FZ29" s="9">
         <v>46926.995584420001</v>
       </c>
       <c r="GA29" s="9">
         <v>48008.766590270003</v>
       </c>
       <c r="GB29" s="9">
         <v>47191.53486113</v>
       </c>
       <c r="GC29" s="9">
         <v>46953.797457280001</v>
       </c>
       <c r="GD29" s="9">
         <v>47267.543812960001</v>
       </c>
       <c r="GE29" s="9">
         <v>47040.255980059999</v>
       </c>
       <c r="GF29" s="9">
         <v>47452.546186239997</v>
       </c>
       <c r="GG29" s="9">
         <v>48845.581270019997</v>
       </c>
+      <c r="GH29" s="9">
+        <v>49909.091360730003</v>
+      </c>
     </row>
-    <row r="31" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>