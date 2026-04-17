--- v0 (2026-02-15)
+++ v1 (2026-04-17)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users03$\scolak\Documents\0_WEB\01_DOKUMENTI\publikacije\Bilten\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1A01ADD4-3FF9-42F3-BC02-5253B049FBC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{25C58C63-D67B-4120-B316-9EE3D6E065B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4740" yWindow="3045" windowWidth="28800" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENGIND" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ENGIND!$B$2:$R$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -377,66 +377,65 @@
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> f</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>a</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> The population estimate of the Republic of Croatia for 2000 is based on the 2001 Census and that for the 2001 – 2020 period on the 2011 Census. Population estimates in 2021 and 2022 were calculated on the basis of the 2021 Census. Data for 2024 are preliminary.</t>
+      <t xml:space="preserve"> The population estimate of the Republic of Croatia for 2000 is based on the 2001 Census and that for the 2001 – 2020 period on the 2011 Census. Population estimates in 2021 and 2022 were calculated on the basis of the 2021 Census. Data for 2025 are preliminary.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <numFmt numFmtId="166" formatCode="#,##0.00000"/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="#\ ##0.0000_)"/>
-    <numFmt numFmtId="170" formatCode="0.000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
@@ -530,51 +529,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -601,54 +600,52 @@
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="168" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="170" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Fixed (0)" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Fixed (1)" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Fixed (2)" xfId="7" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Međunaslov u tablici" xfId="8" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Napomene" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17"/>
     <cellStyle name="Normál_rovid" xfId="10" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Obično 3" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Obično_Jasna_stalne_cijene_T1.1 1.2 1.3 1.4 2.1" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="13" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Ukupno" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="15" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Zadnji redak" xfId="4" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Zaglavlje" xfId="3" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -976,51 +973,53 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:AC43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="71.33203125" style="3" customWidth="1"/>
     <col min="3" max="17" width="9.83203125" style="3" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" style="3"/>
     <col min="19" max="25" width="9.33203125" style="6"/>
     <col min="26" max="26" width="9.6640625" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.6640625" style="37" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:29" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
@@ -1224,51 +1223,54 @@
       <c r="S7" s="16">
         <v>4.1743490000000003</v>
       </c>
       <c r="T7" s="16">
         <v>4.1245310000000002</v>
       </c>
       <c r="U7" s="16">
         <v>4.0878430000000003</v>
       </c>
       <c r="V7" s="16">
         <v>4.0652530000000002</v>
       </c>
       <c r="W7" s="16">
         <v>4.0476799999999997</v>
       </c>
       <c r="X7" s="16">
         <v>3.879</v>
       </c>
       <c r="Y7" s="16">
         <v>3.8555999999999999</v>
       </c>
       <c r="Z7" s="3">
         <v>3.8597000000000001</v>
       </c>
       <c r="AA7" s="37">
-        <v>3.8662999999999998</v>
+        <v>3.8662000000000001</v>
+      </c>
+      <c r="AB7" s="39">
+        <v>3.8761999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:29" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6"/>
       <c r="B8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="17">
         <v>23965.369772418027</v>
       </c>
       <c r="D8" s="17">
         <v>25755.790487339436</v>
       </c>
       <c r="E8" s="17">
         <v>28297.094236879711</v>
       </c>
       <c r="F8" s="17">
         <v>31157.459371203837</v>
       </c>
       <c r="G8" s="17">
         <v>33633.157502856244</v>
       </c>
       <c r="H8" s="17">
         <v>36181.275159254626</v>
       </c>
@@ -1307,50 +1309,53 @@
       </c>
       <c r="T8" s="18">
         <v>49735.510113153396</v>
       </c>
       <c r="U8" s="18">
         <v>52216.872502327147</v>
       </c>
       <c r="V8" s="18">
         <v>54906.286649585898</v>
       </c>
       <c r="W8" s="18">
         <v>50744</v>
       </c>
       <c r="X8" s="18">
         <v>58343</v>
       </c>
       <c r="Y8" s="17">
         <v>67613</v>
       </c>
       <c r="Z8" s="17">
         <v>79186</v>
       </c>
       <c r="AA8" s="17">
         <v>85905</v>
       </c>
+      <c r="AB8" s="17">
+        <v>92670.214856275532</v>
+      </c>
     </row>
     <row r="9" spans="1:29" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
       <c r="B9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="17">
         <v>5414.6791171301456</v>
       </c>
       <c r="D9" s="17">
         <v>5990.2174384145083</v>
       </c>
       <c r="E9" s="17">
         <v>6577.3941818438097</v>
       </c>
       <c r="F9" s="17">
         <v>7240.197660315448</v>
       </c>
       <c r="G9" s="17">
         <v>7813.306115052791</v>
       </c>
       <c r="H9" s="17">
         <v>8394.4450034174315</v>
       </c>
       <c r="I9" s="17">
@@ -1388,51 +1393,51 @@
       </c>
       <c r="T9" s="17">
         <v>12058.464371622711</v>
       </c>
       <c r="U9" s="17">
         <v>12773.69813427941</v>
       </c>
       <c r="V9" s="17">
         <v>13506.240976781985</v>
       </c>
       <c r="W9" s="17">
         <v>12537.331290634069</v>
       </c>
       <c r="X9" s="17">
         <v>15041.721695096714</v>
       </c>
       <c r="Y9" s="17">
         <v>17536.846517634862</v>
       </c>
       <c r="Z9" s="17">
         <v>20221.38487754262</v>
       </c>
       <c r="AA9" s="17">
         <v>22109.623115296516</v>
       </c>
-      <c r="AB9" s="19"/>
+      <c r="AB9" s="17"/>
       <c r="AC9" s="19"/>
     </row>
     <row r="10" spans="1:29" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6"/>
       <c r="B10" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="20">
         <v>2.9452531095062398</v>
       </c>
       <c r="D10" s="20">
         <v>3.1112349519379876</v>
       </c>
       <c r="E10" s="20">
         <v>5.8033283427132858</v>
       </c>
       <c r="F10" s="20">
         <v>5.5683727099664821</v>
       </c>
       <c r="G10" s="20">
         <v>4.1704849910351243</v>
       </c>
       <c r="H10" s="20">
         <v>4.3270764140889781</v>
       </c>
@@ -1471,57 +1476,60 @@
       </c>
       <c r="T10" s="1">
         <v>3.2809581289531877</v>
       </c>
       <c r="U10" s="1">
         <v>2.9046813572518175</v>
       </c>
       <c r="V10" s="1">
         <v>3.1004391615469444</v>
       </c>
       <c r="W10" s="1">
         <v>-8.3116426482252876</v>
       </c>
       <c r="X10" s="1">
         <v>12.632218998998795</v>
       </c>
       <c r="Y10" s="1">
         <v>7.2944535740659262</v>
       </c>
       <c r="Z10" s="1">
         <v>3.7616453095575082</v>
       </c>
       <c r="AA10" s="1">
         <v>3.826887089767439</v>
       </c>
+      <c r="AB10" s="1">
+        <v>3.1528321389303784</v>
+      </c>
     </row>
     <row r="11" spans="1:29" s="22" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21"/>
       <c r="B11" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="38">
         <v>4.4000000000000004</v>
       </c>
       <c r="D11" s="23">
         <v>4.3</v>
       </c>
       <c r="E11" s="23">
         <v>2.5</v>
       </c>
       <c r="F11" s="23">
         <v>2.4</v>
       </c>
       <c r="G11" s="23">
         <v>2.1</v>
       </c>
       <c r="H11" s="23">
         <v>3</v>
       </c>
       <c r="I11" s="23">
         <v>3.3</v>
       </c>
       <c r="J11" s="23">
         <v>2.7</v>
       </c>
       <c r="K11" s="23">
         <v>5.8</v>
@@ -1552,51 +1560,51 @@
       </c>
       <c r="T11" s="24">
         <v>1.3</v>
       </c>
       <c r="U11" s="24">
         <v>1.6</v>
       </c>
       <c r="V11" s="24">
         <v>0.8</v>
       </c>
       <c r="W11" s="24">
         <v>0</v>
       </c>
       <c r="X11" s="24">
         <v>2.7</v>
       </c>
       <c r="Y11" s="24">
         <v>10.7</v>
       </c>
       <c r="Z11" s="24">
         <v>8.4</v>
       </c>
       <c r="AA11" s="24">
         <v>4</v>
       </c>
-      <c r="AB11" s="38">
+      <c r="AB11" s="24">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="12" spans="1:29" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6"/>
       <c r="B12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="5">
         <v>4.5999999999999996</v>
       </c>
       <c r="D12" s="5">
         <v>3.8</v>
       </c>
       <c r="E12" s="5">
         <v>1.7</v>
       </c>
       <c r="F12" s="5">
         <v>1.8</v>
       </c>
       <c r="G12" s="5">
         <v>2.1</v>
       </c>
       <c r="H12" s="5">
         <v>3.3</v>
@@ -1636,407 +1644,418 @@
       </c>
       <c r="T12" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="U12" s="24">
         <v>1.5</v>
       </c>
       <c r="V12" s="24">
         <v>0.8</v>
       </c>
       <c r="W12" s="24">
         <v>0.1</v>
       </c>
       <c r="X12" s="24">
         <v>2.5999999999999943</v>
       </c>
       <c r="Y12" s="24">
         <v>10.8</v>
       </c>
       <c r="Z12" s="24">
         <v>8</v>
       </c>
       <c r="AA12" s="24">
         <v>3</v>
       </c>
-      <c r="AB12" s="39">
+      <c r="AB12" s="24">
         <v>3.7</v>
       </c>
     </row>
     <row r="13" spans="1:29" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6"/>
       <c r="B13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="17">
-        <v>-337.65696122902659</v>
+        <v>-327.96144412903232</v>
       </c>
       <c r="D13" s="17">
-        <v>-560.78621654753852</v>
+        <v>-560.31945764753118</v>
       </c>
       <c r="E13" s="17">
-        <v>-1807.3561849553648</v>
+        <v>-1806.6490954553647</v>
       </c>
       <c r="F13" s="17">
-        <v>-2785.8529078511065</v>
+        <v>-2785.9619318511122</v>
       </c>
       <c r="G13" s="17">
-        <v>-2005.016642392055</v>
+        <v>-2005.2079129920587</v>
       </c>
       <c r="H13" s="17">
-        <v>-2641.9441723270579</v>
+        <v>-2642.052992527053</v>
       </c>
       <c r="I13" s="17">
-        <v>-3131.6126730482338</v>
+        <v>-3131.7199206482373</v>
       </c>
       <c r="J13" s="17">
-        <v>-3435.4752434830416</v>
+        <v>-3435.4752434830498</v>
       </c>
       <c r="K13" s="17">
-        <v>-5106.5906029163534</v>
+        <v>-5107.6161967163353</v>
       </c>
       <c r="L13" s="17">
         <v>-2900.6178177246188</v>
       </c>
       <c r="M13" s="17">
         <v>-959.33607648097018</v>
       </c>
       <c r="N13" s="17">
         <v>-778.80347650730937</v>
       </c>
       <c r="O13" s="17">
         <v>-789.80225186768439</v>
       </c>
       <c r="P13" s="17">
         <v>-480.84923962616631</v>
       </c>
       <c r="Q13" s="17">
         <v>116.59622027598931</v>
       </c>
       <c r="R13" s="18">
         <v>1137.6777209097775</v>
       </c>
       <c r="S13" s="18">
         <v>1006.3865429748396</v>
       </c>
       <c r="T13" s="18">
         <v>1653.7775678602065</v>
       </c>
       <c r="U13" s="18">
         <v>540.42247398985614</v>
       </c>
       <c r="V13" s="18">
         <v>1164.7904157621842</v>
       </c>
       <c r="W13" s="18">
         <v>-965.22962004473948</v>
       </c>
       <c r="X13" s="18">
         <v>185.31157094216519</v>
       </c>
       <c r="Y13" s="18">
         <v>-2400.5153903581941</v>
       </c>
       <c r="Z13" s="20">
         <v>81.716091575763585</v>
       </c>
       <c r="AA13" s="17">
         <v>-1880.2658200252017</v>
       </c>
-      <c r="AB13" s="39"/>
+      <c r="AB13" s="17">
+        <v>-3262.5862384022726</v>
+      </c>
     </row>
     <row r="14" spans="1:29" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6"/>
       <c r="B14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.4089369971567858</v>
+        <v>-1.368480633695401</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.1773209283683204</v>
+        <v>-2.175508679972229</v>
       </c>
       <c r="E14" s="5">
-        <v>-6.3870734211282736</v>
+        <v>-6.3845746150880469</v>
       </c>
       <c r="F14" s="5">
-        <v>-8.9412069022092062</v>
+        <v>-8.941556815206626</v>
       </c>
       <c r="G14" s="5">
-        <v>-5.9614285165518046</v>
+        <v>-5.9619972130828618</v>
       </c>
       <c r="H14" s="5">
-        <v>-7.3019653417364108</v>
+        <v>-7.3022661055970426</v>
       </c>
       <c r="I14" s="5">
-        <v>-7.9290928136727157</v>
+        <v>-7.9293643594426602</v>
       </c>
       <c r="J14" s="5">
-        <v>-7.9400584119468691</v>
+        <v>-7.9400584119468878</v>
       </c>
       <c r="K14" s="5">
-        <v>-10.968032590162974</v>
+        <v>-10.970235380066681</v>
       </c>
       <c r="L14" s="5">
         <v>-6.491773498109735</v>
       </c>
       <c r="M14" s="5">
         <v>-2.1562481169641154</v>
       </c>
       <c r="N14" s="5">
         <v>-1.7234176989452434</v>
       </c>
       <c r="O14" s="5">
         <v>-1.7631687990731646</v>
       </c>
       <c r="P14" s="5">
         <v>-1.0669850474088178</v>
       </c>
       <c r="Q14" s="5">
         <v>0.2598430355902584</v>
       </c>
       <c r="R14" s="5">
         <v>2.4747540796618677</v>
       </c>
       <c r="S14" s="5">
         <v>2.1156059074530571</v>
       </c>
       <c r="T14" s="5">
         <v>3.3251444774522119</v>
       </c>
       <c r="U14" s="5">
         <v>1.0349575684866441</v>
       </c>
       <c r="V14" s="5">
         <v>2.1214153912755438</v>
       </c>
       <c r="W14" s="5">
         <v>-1.902155171142873</v>
       </c>
       <c r="X14" s="5">
         <v>0.31762434386672811</v>
       </c>
       <c r="Y14" s="5">
         <v>-3.5503755052404036</v>
       </c>
       <c r="Z14" s="20">
         <v>0.10319512486520797</v>
       </c>
       <c r="AA14" s="20">
         <v>-2.1887734358014108</v>
+      </c>
+      <c r="AB14" s="20">
+        <v>-3.5206498741796404</v>
       </c>
     </row>
     <row r="15" spans="1:29" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6"/>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="17">
-        <v>-330.41588458883399</v>
+        <v>-320.72036748883971</v>
       </c>
       <c r="D15" s="17">
-        <v>-406.05264764306531</v>
+        <v>-405.58588874305798</v>
       </c>
       <c r="E15" s="17">
-        <v>-1287.1110342327061</v>
+        <v>-1286.4039447327059</v>
       </c>
       <c r="F15" s="17">
-        <v>-2684.1758327626544</v>
+        <v>-2684.2848567626602</v>
       </c>
       <c r="G15" s="17">
-        <v>-1973.6164416020549</v>
+        <v>-1973.8077122020586</v>
       </c>
       <c r="H15" s="17">
-        <v>-2588.8976194730972</v>
+        <v>-2589.0064396730922</v>
       </c>
       <c r="I15" s="17">
-        <v>-3108.1836157753551</v>
+        <v>-3108.2908633753586</v>
       </c>
       <c r="J15" s="17">
-        <v>-3405.9823141342349</v>
+        <v>-3405.9823141342431</v>
       </c>
       <c r="K15" s="17">
-        <v>-5088.8606201313596</v>
+        <v>-5089.8862139313414</v>
       </c>
       <c r="L15" s="17">
         <v>-2840.9859633857027</v>
       </c>
       <c r="M15" s="17">
         <v>-715.76667946609064</v>
       </c>
       <c r="N15" s="17">
         <v>-715.01985273970934</v>
       </c>
       <c r="O15" s="17">
         <v>-658.2205591573844</v>
       </c>
       <c r="P15" s="17">
         <v>-397.97350751516632</v>
       </c>
       <c r="Q15" s="17">
         <v>298.40988187358926</v>
       </c>
       <c r="R15" s="18">
         <v>1442.9462931221774</v>
       </c>
       <c r="S15" s="18">
         <v>1697.1416945770395</v>
       </c>
       <c r="T15" s="18">
         <v>2113.1199401280064</v>
       </c>
       <c r="U15" s="18">
         <v>1213.992729514056</v>
       </c>
       <c r="V15" s="18">
         <v>2068.3643251275798</v>
       </c>
       <c r="W15" s="18">
         <v>102.68466090079301</v>
       </c>
       <c r="X15" s="18">
         <v>1580.0963013806995</v>
       </c>
       <c r="Y15" s="18">
         <v>-733.08816152837971</v>
       </c>
       <c r="Z15" s="18">
         <v>2311.7100217959833</v>
       </c>
       <c r="AA15" s="20">
         <v>-650.41556907740392</v>
+      </c>
+      <c r="AB15" s="20">
+        <v>-1462.8310882028509</v>
       </c>
     </row>
     <row r="16" spans="1:29" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6"/>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="5">
-        <v>-1.3787222468359859</v>
+        <v>-1.3382658833746011</v>
       </c>
       <c r="D16" s="5">
-        <v>-1.5765489622330375</v>
+        <v>-1.5747367138369466</v>
       </c>
       <c r="E16" s="5">
-        <v>-4.5485625607282651</v>
+        <v>-4.5460637546880367</v>
       </c>
       <c r="F16" s="5">
-        <v>-8.6148738919432173</v>
+        <v>-8.6152238049406371</v>
       </c>
       <c r="G16" s="5">
-        <v>-5.8680676693362752</v>
+        <v>-5.8686363658673324</v>
       </c>
       <c r="H16" s="5">
-        <v>-7.1553520656136849</v>
+        <v>-7.1556528294743185</v>
       </c>
       <c r="I16" s="5">
-        <v>-7.8697715664277021</v>
+        <v>-7.8700431121976475</v>
       </c>
       <c r="J16" s="5">
-        <v>-7.8718944564029698</v>
+        <v>-7.8718944564029876</v>
       </c>
       <c r="K16" s="5">
-        <v>-10.929951795337209</v>
+        <v>-10.932154585240916</v>
       </c>
       <c r="L16" s="5">
         <v>-6.35831348511699</v>
       </c>
       <c r="M16" s="5">
         <v>-1.60879027967529</v>
       </c>
       <c r="N16" s="5">
         <v>-1.5822706324260627</v>
       </c>
       <c r="O16" s="5">
         <v>-1.4694234538713622</v>
       </c>
       <c r="P16" s="5">
         <v>-0.88308714414033584</v>
       </c>
       <c r="Q16" s="5">
         <v>0.66502781456056881</v>
       </c>
       <c r="R16" s="5">
         <v>3.1387950735129739</v>
       </c>
       <c r="S16" s="5">
         <v>3.5676977398949989</v>
       </c>
       <c r="T16" s="5">
         <v>4.2487147217761336</v>
       </c>
       <c r="U16" s="5">
         <v>2.3249050954937065</v>
       </c>
       <c r="V16" s="5">
         <v>3.7670810600031341</v>
       </c>
       <c r="W16" s="5">
         <v>0.20235823131955111</v>
       </c>
       <c r="X16" s="5">
         <v>2.7082877146884794</v>
       </c>
       <c r="Y16" s="5">
         <v>-1.0842414351210266</v>
       </c>
       <c r="Z16" s="20">
         <v>2.9193418303689835</v>
       </c>
       <c r="AA16" s="20">
         <v>-0.75713354179314818</v>
+      </c>
+      <c r="AB16" s="20">
+        <v>-1.5785379175599987</v>
       </c>
     </row>
     <row r="17" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6"/>
       <c r="B17" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="5">
-        <v>34.693950028347381</v>
+        <v>34.693950028347402</v>
       </c>
       <c r="D17" s="5">
-        <v>37.606217166539764</v>
+        <v>37.606217166539778</v>
       </c>
       <c r="E17" s="5">
-        <v>36.569320055286219</v>
+        <v>36.569320055286198</v>
       </c>
       <c r="F17" s="5">
         <v>35.473628857212383</v>
       </c>
       <c r="G17" s="5">
-        <v>36.896321224406257</v>
+        <v>36.89632122440625</v>
       </c>
       <c r="H17" s="5">
-        <v>37.13963221576163</v>
+        <v>37.139632215761623</v>
       </c>
       <c r="I17" s="5">
         <v>38.65690286710155</v>
       </c>
       <c r="J17" s="5">
-        <v>38.509424836167824</v>
+        <v>38.50942483616781</v>
       </c>
       <c r="K17" s="5">
         <v>37.568467230506016</v>
       </c>
       <c r="L17" s="5">
         <v>32.966896429441988</v>
       </c>
       <c r="M17" s="5">
         <v>36.752894452202391</v>
       </c>
       <c r="N17" s="5">
         <v>38.541211054674832</v>
       </c>
       <c r="O17" s="5">
         <v>38.845008418581571</v>
       </c>
       <c r="P17" s="5">
         <v>39.304111091460967</v>
       </c>
       <c r="Q17" s="5">
         <v>41.908182494498746</v>
       </c>
       <c r="R17" s="5">
         <v>45.048875169222207</v>
       </c>
@@ -2044,131 +2063,137 @@
         <v>46.728278419058341</v>
       </c>
       <c r="T17" s="1">
         <v>49.460841669092339</v>
       </c>
       <c r="U17" s="1">
         <v>49.930433905992814</v>
       </c>
       <c r="V17" s="1">
         <v>51.35127116675762</v>
       </c>
       <c r="W17" s="1">
         <v>41.30047957640884</v>
       </c>
       <c r="X17" s="1">
         <v>49.915459164121998</v>
       </c>
       <c r="Y17" s="1">
         <v>59.564321199347617</v>
       </c>
       <c r="Z17" s="20">
         <v>52.567887535048243</v>
       </c>
       <c r="AA17" s="20">
         <v>50.141224506778769</v>
+      </c>
+      <c r="AB17" s="20">
+        <v>48.563631839174157</v>
       </c>
     </row>
     <row r="18" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6"/>
       <c r="B18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="5">
-        <v>39.032221510937902</v>
+        <v>39.032221510937923</v>
       </c>
       <c r="D18" s="5">
-        <v>42.718924605296863</v>
+        <v>42.718924605296856</v>
       </c>
       <c r="E18" s="5">
-        <v>46.060989187770033</v>
+        <v>46.060989187770019</v>
       </c>
       <c r="F18" s="5">
-        <v>45.724025545336531</v>
+        <v>45.724025545336545</v>
       </c>
       <c r="G18" s="5">
-        <v>45.345334437113202</v>
+        <v>45.345334437113209</v>
       </c>
       <c r="H18" s="5">
-        <v>45.936572688926539</v>
+        <v>45.936572688926525</v>
       </c>
       <c r="I18" s="5">
-        <v>47.298368564434348</v>
+        <v>47.298368564434355</v>
       </c>
       <c r="J18" s="5">
-        <v>47.033597433655238</v>
+        <v>47.033597433655252</v>
       </c>
       <c r="K18" s="5">
-        <v>48.091168511339042</v>
+        <v>48.091168511338999</v>
       </c>
       <c r="L18" s="5">
         <v>38.592985193973881</v>
       </c>
       <c r="M18" s="5">
         <v>38.405483771999279</v>
       </c>
       <c r="N18" s="5">
         <v>40.258938030433328</v>
       </c>
       <c r="O18" s="5">
         <v>40.396807207225429</v>
       </c>
       <c r="P18" s="5">
         <v>41.234725965541571</v>
       </c>
       <c r="Q18" s="5">
         <v>42.266421193276983</v>
       </c>
       <c r="R18" s="5">
         <v>44.782646150215839</v>
       </c>
       <c r="S18" s="1">
         <v>45.557686502078354</v>
       </c>
       <c r="T18" s="1">
         <v>48.805675753055141</v>
       </c>
       <c r="U18" s="1">
         <v>50.790814770188909</v>
       </c>
       <c r="V18" s="1">
         <v>51.732703629596713</v>
       </c>
       <c r="W18" s="1">
         <v>48.292185879528816</v>
       </c>
       <c r="X18" s="1">
         <v>52.628938121017285</v>
       </c>
       <c r="Y18" s="1">
         <v>65.931701055673614</v>
       </c>
       <c r="Z18" s="20">
         <v>54.710874556961386</v>
       </c>
       <c r="AA18" s="20">
         <v>54.771384631826528</v>
+      </c>
+      <c r="AB18" s="20">
+        <v>53.53631581821876</v>
       </c>
     </row>
     <row r="19" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6"/>
       <c r="B19" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="17">
         <v>13553.963089933372</v>
       </c>
       <c r="D19" s="17">
         <v>15202.741854359427</v>
       </c>
       <c r="E19" s="17">
         <v>17038.387844329132</v>
       </c>
       <c r="F19" s="17">
         <v>22002.119259061274</v>
       </c>
       <c r="G19" s="17">
         <v>25194.027134465938</v>
       </c>
       <c r="H19" s="17">
         <v>28429.228226118325</v>
       </c>
@@ -2207,50 +2232,53 @@
       </c>
       <c r="T19" s="18">
         <v>43879.462195873421</v>
       </c>
       <c r="U19" s="18">
         <v>42819.532501384034</v>
       </c>
       <c r="V19" s="18">
         <v>40568.820415116359</v>
       </c>
       <c r="W19" s="18">
         <v>41272.001821136735</v>
       </c>
       <c r="X19" s="18">
         <v>47321.702563527724</v>
       </c>
       <c r="Y19" s="18">
         <v>49883.213672769394</v>
       </c>
       <c r="Z19" s="34">
         <v>60891.87370464133</v>
       </c>
       <c r="AA19" s="34">
         <v>57033.441847517301</v>
       </c>
+      <c r="AB19" s="34">
+        <v>62239.425054859028</v>
+      </c>
     </row>
     <row r="20" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="5">
         <v>56.556452992988056</v>
       </c>
       <c r="D20" s="5">
         <v>59.026500707996185</v>
       </c>
       <c r="E20" s="5">
         <v>60.212499918535578</v>
       </c>
       <c r="F20" s="5">
         <v>70.615896491855636</v>
       </c>
       <c r="G20" s="5">
         <v>74.908301821874375</v>
       </c>
       <c r="H20" s="5">
         <v>78.574423098646804</v>
       </c>
       <c r="I20" s="5">
@@ -2288,211 +2316,220 @@
       </c>
       <c r="T20" s="5">
         <v>88.22562007717049</v>
       </c>
       <c r="U20" s="5">
         <v>82.003250002143844</v>
       </c>
       <c r="V20" s="5">
         <v>73.88738683791928</v>
       </c>
       <c r="W20" s="5">
         <v>81.333757333156115</v>
       </c>
       <c r="X20" s="5">
         <v>81.109477681174653</v>
       </c>
       <c r="Y20" s="5">
         <v>73.777548212280763</v>
       </c>
       <c r="Z20" s="20">
         <v>76.897271872100276</v>
       </c>
       <c r="AA20" s="20">
         <v>66.391294857711785</v>
       </c>
+      <c r="AB20" s="20">
+        <v>67.162431266708779</v>
+      </c>
     </row>
     <row r="21" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="34">
         <v>4589.9733992381261</v>
       </c>
       <c r="D21" s="34">
         <v>2512.0939989789767</v>
       </c>
       <c r="E21" s="34">
         <v>5193.8438454501629</v>
       </c>
       <c r="F21" s="34">
         <v>8346.3911476288686</v>
       </c>
       <c r="G21" s="34">
         <v>10410.408451637562</v>
       </c>
       <c r="H21" s="34">
         <v>13084.693677611935</v>
       </c>
       <c r="I21" s="34">
         <v>15016.87975098881</v>
       </c>
       <c r="J21" s="34">
         <v>17562.927524177634</v>
       </c>
       <c r="K21" s="34">
         <v>23850.160106048999</v>
       </c>
       <c r="L21" s="34">
         <v>27378.004113672167</v>
       </c>
       <c r="M21" s="34">
         <v>28164.042628650073</v>
       </c>
       <c r="N21" s="34">
         <v>27610.005641909131</v>
       </c>
       <c r="O21" s="34">
         <v>26577.699739688527</v>
       </c>
       <c r="P21" s="34">
         <v>26289.961987013936</v>
       </c>
       <c r="Q21" s="34">
-        <v>25637.515413039731</v>
+        <v>25548.138779694018</v>
       </c>
       <c r="R21" s="34">
         <v>23387.060485515452</v>
       </c>
       <c r="S21" s="34">
         <v>19450.859082373318</v>
       </c>
       <c r="T21" s="34">
         <v>15575.207357828629</v>
       </c>
       <c r="U21" s="34">
         <v>12604.004062423628</v>
       </c>
       <c r="V21" s="34">
         <v>8593.6940732628827</v>
       </c>
       <c r="W21" s="34">
         <v>7296.6875945282591</v>
       </c>
       <c r="X21" s="34">
         <v>3007.2051574610086</v>
       </c>
       <c r="Y21" s="34">
         <v>871.24255873770016</v>
       </c>
       <c r="Z21" s="34">
         <v>-5642.7411308556912</v>
       </c>
       <c r="AA21" s="34">
         <v>-8178.2634729305355</v>
+      </c>
+      <c r="AB21" s="34">
+        <v>-6379.4074927544643</v>
       </c>
     </row>
     <row r="22" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="6"/>
       <c r="B22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="5">
         <v>19.152524842411449</v>
       </c>
       <c r="D22" s="5">
         <v>9.7535115461271769</v>
       </c>
       <c r="E22" s="5">
         <v>18.354689714681044</v>
       </c>
       <c r="F22" s="5">
         <v>26.787778323616209</v>
       </c>
       <c r="G22" s="5">
         <v>30.952813308573468</v>
       </c>
       <c r="H22" s="5">
         <v>36.164269003838761</v>
       </c>
       <c r="I22" s="5">
         <v>38.022017966050917</v>
       </c>
       <c r="J22" s="5">
         <v>40.591376896483865</v>
       </c>
       <c r="K22" s="5">
         <v>51.22582828048867</v>
       </c>
       <c r="L22" s="5">
         <v>61.273774314638061</v>
       </c>
       <c r="M22" s="5">
         <v>63.302804275732292</v>
       </c>
       <c r="N22" s="5">
         <v>61.098305062326766</v>
       </c>
       <c r="O22" s="5">
         <v>59.332536494216527</v>
       </c>
       <c r="P22" s="5">
         <v>58.336364135457885</v>
       </c>
       <c r="Q22" s="5">
-        <v>57.135041034328729</v>
+        <v>56.93585879956661</v>
       </c>
       <c r="R22" s="5">
         <v>50.873127146715149</v>
       </c>
       <c r="S22" s="1">
         <v>40.88921167215441</v>
       </c>
       <c r="T22" s="1">
         <v>31.316070393956817</v>
       </c>
       <c r="U22" s="1">
         <v>24.137799639114551</v>
       </c>
       <c r="V22" s="1">
         <v>15.651566692368363</v>
       </c>
       <c r="W22" s="1">
         <v>14.379409574586669</v>
       </c>
       <c r="X22" s="1">
         <v>5.1543546911557661</v>
       </c>
       <c r="Y22" s="1">
         <v>1.2885725507486729</v>
       </c>
       <c r="Z22" s="33">
         <v>-7.1259327796020653</v>
       </c>
       <c r="AA22" s="33">
         <v>-9.5201251067231656</v>
+      </c>
+      <c r="AB22" s="33">
+        <v>-6.8840050639413661</v>
       </c>
     </row>
     <row r="23" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6"/>
       <c r="B23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="14">
         <v>0.93049999999999999</v>
       </c>
       <c r="D23" s="14">
         <v>0.88129999999999997</v>
       </c>
       <c r="E23" s="14">
         <v>1.0487</v>
       </c>
       <c r="F23" s="14">
         <v>1.2629999999999999</v>
       </c>
       <c r="G23" s="14">
         <v>1.3621000000000001</v>
       </c>
       <c r="H23" s="14">
         <v>1.1797</v>
       </c>
@@ -2531,51 +2568,51 @@
       </c>
       <c r="T23" s="16">
         <v>1.1993</v>
       </c>
       <c r="U23" s="16">
         <v>1.145</v>
       </c>
       <c r="V23" s="16">
         <v>1.1234</v>
       </c>
       <c r="W23" s="16">
         <v>1.2271000000000001</v>
       </c>
       <c r="X23" s="16">
         <v>1.1326000000000001</v>
       </c>
       <c r="Y23" s="16">
         <v>1.0666</v>
       </c>
       <c r="Z23" s="14">
         <v>1.105</v>
       </c>
       <c r="AA23" s="14">
         <v>1.0388999999999999</v>
       </c>
-      <c r="AB23" s="3">
+      <c r="AB23" s="14">
         <v>1.175</v>
       </c>
     </row>
     <row r="24" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="6"/>
       <c r="B24" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="14">
         <v>0.92359999999999998</v>
       </c>
       <c r="D24" s="14">
         <v>0.89559999999999995</v>
       </c>
       <c r="E24" s="14">
         <v>0.9456</v>
       </c>
       <c r="F24" s="14">
         <v>1.1312</v>
       </c>
       <c r="G24" s="14">
         <v>1.2439</v>
       </c>
       <c r="H24" s="14">
         <v>1.2441</v>
@@ -2615,51 +2652,51 @@
       </c>
       <c r="T24" s="35">
         <v>1.1296999999999999</v>
       </c>
       <c r="U24" s="35">
         <v>1.181</v>
       </c>
       <c r="V24" s="35">
         <v>1.1194999999999999</v>
       </c>
       <c r="W24" s="35">
         <v>1.1422000000000001</v>
       </c>
       <c r="X24" s="35">
         <v>1.1827000000000001</v>
       </c>
       <c r="Y24" s="35">
         <v>1.0529999999999999</v>
       </c>
       <c r="Z24" s="14">
         <v>1.0812999999999999</v>
       </c>
       <c r="AA24" s="14">
         <v>1.0824</v>
       </c>
-      <c r="AB24" s="41">
+      <c r="AB24" s="14">
         <v>1.129983</v>
       </c>
     </row>
     <row r="25" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="6"/>
       <c r="B25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="1">
         <v>-2082.6</v>
       </c>
       <c r="D25" s="1">
         <v>-1182.5</v>
       </c>
       <c r="E25" s="5">
         <v>-1320.2</v>
       </c>
       <c r="F25" s="5">
         <v>-1425.3</v>
       </c>
       <c r="G25" s="5">
         <v>-1937.6</v>
       </c>
       <c r="H25" s="5">
         <v>-1116.8</v>
@@ -2699,50 +2736,51 @@
       </c>
       <c r="T25" s="2">
         <v>278.89999999999998</v>
       </c>
       <c r="U25" s="2">
         <v>-30.2</v>
       </c>
       <c r="V25" s="2">
         <v>126.7</v>
       </c>
       <c r="W25" s="2">
         <v>-3671.6</v>
       </c>
       <c r="X25" s="2">
         <v>-1502.7</v>
       </c>
       <c r="Y25" s="2">
         <v>95.4</v>
       </c>
       <c r="Z25" s="19">
         <v>-621.79999999999995</v>
       </c>
       <c r="AA25" s="19">
         <v>-1672.8</v>
       </c>
+      <c r="AB25" s="19"/>
     </row>
     <row r="26" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="6"/>
       <c r="B26" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="1">
         <v>-8.8000000000000007</v>
       </c>
       <c r="D26" s="1">
         <v>-4.5999999999999996</v>
       </c>
       <c r="E26" s="5">
         <v>-4.5999999999999996</v>
       </c>
       <c r="F26" s="5">
         <v>-4.5999999999999996</v>
       </c>
       <c r="G26" s="5">
         <v>-5.7</v>
       </c>
       <c r="H26" s="5">
         <v>-3</v>
       </c>
       <c r="I26" s="5">
@@ -2780,50 +2818,51 @@
       </c>
       <c r="T26" s="24">
         <v>0.6</v>
       </c>
       <c r="U26" s="24">
         <v>-0.1</v>
       </c>
       <c r="V26" s="24">
         <v>0.2</v>
       </c>
       <c r="W26" s="24">
         <v>-7.2</v>
       </c>
       <c r="X26" s="24">
         <v>-2.6</v>
       </c>
       <c r="Y26" s="24">
         <v>0.1</v>
       </c>
       <c r="Z26" s="24">
         <v>-0.8</v>
       </c>
       <c r="AA26" s="24">
         <v>-1.9</v>
       </c>
+      <c r="AB26" s="24"/>
     </row>
     <row r="27" spans="1:28" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="6"/>
       <c r="B27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="1">
         <v>35.4</v>
       </c>
       <c r="D27" s="1">
         <v>36.6</v>
       </c>
       <c r="E27" s="1">
         <v>36.5</v>
       </c>
       <c r="F27" s="1">
         <v>37.799999999999997</v>
       </c>
       <c r="G27" s="1">
         <v>40</v>
       </c>
       <c r="H27" s="1">
         <v>40.9</v>
       </c>
       <c r="I27" s="1">
@@ -2861,50 +2900,53 @@
       </c>
       <c r="T27" s="1">
         <v>76.2</v>
       </c>
       <c r="U27" s="1">
         <v>72.8</v>
       </c>
       <c r="V27" s="1">
         <v>70.900000000000006</v>
       </c>
       <c r="W27" s="1">
         <v>86.5</v>
       </c>
       <c r="X27" s="1">
         <v>78.2</v>
       </c>
       <c r="Y27" s="1">
         <v>68.5</v>
       </c>
       <c r="Z27" s="20">
         <v>60.9</v>
       </c>
       <c r="AA27" s="20">
         <v>57.4</v>
       </c>
+      <c r="AB27" s="20">
+        <v>56.5</v>
+      </c>
     </row>
     <row r="28" spans="1:28" s="22" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21"/>
       <c r="B28" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="26" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="26" t="s">
         <v>11</v>
       </c>
       <c r="I28" s="26">
@@ -2942,51 +2984,51 @@
       </c>
       <c r="T28" s="26">
         <v>2.7675000000000001</v>
       </c>
       <c r="U28" s="26">
         <v>2.1724999999999999</v>
       </c>
       <c r="V28" s="26">
         <v>1.2874999999999999</v>
       </c>
       <c r="W28" s="26">
         <v>0.83333333333333337</v>
       </c>
       <c r="X28" s="26">
         <v>0.44750000000000006</v>
       </c>
       <c r="Y28" s="26">
         <v>2.6958333333333333</v>
       </c>
       <c r="Z28" s="27">
         <v>3.8</v>
       </c>
       <c r="AA28" s="27">
         <v>3.31</v>
       </c>
-      <c r="AB28" s="22">
+      <c r="AB28" s="27">
         <v>3.01</v>
       </c>
     </row>
     <row r="29" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="5">
         <v>16.05</v>
       </c>
       <c r="D29" s="5">
         <v>15.8</v>
       </c>
       <c r="E29" s="5">
         <v>14.8</v>
       </c>
       <c r="F29" s="5">
         <v>14.25</v>
       </c>
       <c r="G29" s="5">
         <v>13.8</v>
       </c>
       <c r="H29" s="5">
         <v>12.7</v>
@@ -3026,50 +3068,53 @@
       </c>
       <c r="T29" s="24">
         <v>11.086067176731245</v>
       </c>
       <c r="U29" s="24">
         <v>8.32777739222775</v>
       </c>
       <c r="V29" s="24">
         <v>6.5589229305740204</v>
       </c>
       <c r="W29" s="24">
         <v>7.3983304310496241</v>
       </c>
       <c r="X29" s="24">
         <v>7.4934769834748023</v>
       </c>
       <c r="Y29" s="26">
         <v>6.8003858996922775</v>
       </c>
       <c r="Z29" s="24">
         <v>6.1303227056802978</v>
       </c>
       <c r="AA29" s="24">
         <v>5.0340594027035079</v>
       </c>
+      <c r="AB29" s="24">
+        <v>4.8631771311684773</v>
+      </c>
     </row>
     <row r="30" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="6"/>
       <c r="B30" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="29">
         <v>42.6</v>
       </c>
       <c r="D30" s="29">
         <v>41.8</v>
       </c>
       <c r="E30" s="29">
         <v>43.3</v>
       </c>
       <c r="F30" s="29">
         <v>43.1</v>
       </c>
       <c r="G30" s="29">
         <v>43.5</v>
       </c>
       <c r="H30" s="29">
         <v>43.3</v>
       </c>
       <c r="I30" s="29">
@@ -3107,207 +3152,209 @@
       </c>
       <c r="T30" s="30">
         <v>45.818281836937821</v>
       </c>
       <c r="U30" s="30">
         <v>46.774464453811966</v>
       </c>
       <c r="V30" s="30">
         <v>47.620942345714276</v>
       </c>
       <c r="W30" s="30">
         <v>47.28610717003076</v>
       </c>
       <c r="X30" s="30">
         <v>48.309495417445746</v>
       </c>
       <c r="Y30" s="30">
         <v>49.226589567380543</v>
       </c>
       <c r="Z30" s="30">
         <v>49.495122370888851</v>
       </c>
       <c r="AA30" s="30">
         <v>51.174387560218506</v>
       </c>
-      <c r="AB30" s="30"/>
+      <c r="AB30" s="30">
+        <v>51.439178300784718</v>
+      </c>
     </row>
     <row r="31" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="31"/>
       <c r="D31" s="31"/>
       <c r="E31" s="31"/>
     </row>
     <row r="32" spans="1:28" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
     </row>
     <row r="33" spans="2:27" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="44" t="s">
+      <c r="B33" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="44"/>
-[...14 lines deleted...]
-      <c r="R33" s="44"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="42"/>
+      <c r="M33" s="42"/>
+      <c r="N33" s="42"/>
+      <c r="O33" s="42"/>
+      <c r="P33" s="42"/>
+      <c r="Q33" s="42"/>
+      <c r="R33" s="42"/>
     </row>
     <row r="34" spans="2:27" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="44" t="s">
+      <c r="B34" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="C34" s="44"/>
-[...14 lines deleted...]
-      <c r="R34" s="44"/>
+      <c r="C34" s="42"/>
+      <c r="D34" s="42"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="42"/>
+      <c r="G34" s="42"/>
+      <c r="H34" s="42"/>
+      <c r="I34" s="42"/>
+      <c r="J34" s="42"/>
+      <c r="K34" s="42"/>
+      <c r="L34" s="42"/>
+      <c r="M34" s="42"/>
+      <c r="N34" s="42"/>
+      <c r="O34" s="42"/>
+      <c r="P34" s="42"/>
+      <c r="Q34" s="42"/>
+      <c r="R34" s="42"/>
     </row>
     <row r="35" spans="2:27" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="43" t="s">
+      <c r="B35" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="C35" s="43"/>
-[...13 lines deleted...]
-      <c r="Q35" s="43"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="41"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="41"/>
+      <c r="O35" s="41"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="41"/>
     </row>
     <row r="36" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C36" s="32"/>
       <c r="D36" s="32"/>
       <c r="E36" s="32"/>
       <c r="F36" s="32"/>
       <c r="G36" s="32"/>
       <c r="H36" s="32"/>
       <c r="I36" s="32"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="32"/>
       <c r="O36" s="32"/>
       <c r="P36" s="32"/>
       <c r="Q36" s="32"/>
       <c r="R36" s="32"/>
     </row>
     <row r="37" spans="2:27" s="22" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="42" t="s">
+      <c r="B37" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="42"/>
-[...14 lines deleted...]
-      <c r="R37" s="42"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40"/>
+      <c r="L37" s="40"/>
+      <c r="M37" s="40"/>
+      <c r="N37" s="40"/>
+      <c r="O37" s="40"/>
+      <c r="P37" s="40"/>
+      <c r="Q37" s="40"/>
+      <c r="R37" s="40"/>
       <c r="S37" s="21"/>
       <c r="T37" s="21"/>
       <c r="U37" s="21"/>
       <c r="V37" s="21"/>
       <c r="W37" s="21"/>
       <c r="X37" s="21"/>
       <c r="Y37" s="21"/>
       <c r="AA37" s="36"/>
     </row>
     <row r="38" spans="2:27" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="42" t="s">
+      <c r="B38" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="C38" s="42"/>
-[...14 lines deleted...]
-      <c r="R38" s="42"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40"/>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+      <c r="R38" s="40"/>
     </row>
     <row r="39" spans="2:27" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="2:27" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8"/>
       <c r="P40" s="8"/>
       <c r="Q40" s="8"/>
     </row>
     <row r="41" spans="2:27" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="8"/>