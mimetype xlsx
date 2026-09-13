--- v9 (2026-08-02)
+++ v10 (2026-09-13)
@@ -4,80 +4,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DFBD9D2-5D61-4FC5-8A42-ADECB4BD790A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5AF43FA6-0CF6-4D5A-BDE9-C51D280B4A39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C6E838CC-2C9C-43D2-A278-67766EBBF756}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1071" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1081" uniqueCount="21">
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>General government</t>
     </r>
@@ -956,78 +956,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6201921A-E51A-4797-A5E0-B13B8AB8935F}">
-  <dimension ref="B2:GG60"/>
+  <dimension ref="B2:GH60"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="40.85546875" style="1" customWidth="1"/>
     <col min="3" max="36" width="9.85546875" style="6"/>
     <col min="37" max="37" width="9.85546875" style="9"/>
-    <col min="38" max="189" width="9.85546875" style="6"/>
-    <col min="190" max="16384" width="9.85546875" style="1"/>
+    <col min="38" max="190" width="9.85546875" style="6"/>
+    <col min="191" max="16384" width="9.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="16" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="15" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="2:189" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:190" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="14"/>
     </row>
-    <row r="5" spans="2:189" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:190" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="1"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
@@ -1171,52 +1171,53 @@
       <c r="FI5" s="6"/>
       <c r="FJ5" s="6"/>
       <c r="FK5" s="6"/>
       <c r="FL5" s="6"/>
       <c r="FM5" s="6"/>
       <c r="FN5" s="6"/>
       <c r="FO5" s="6"/>
       <c r="FP5" s="6"/>
       <c r="FQ5" s="6"/>
       <c r="FR5" s="6"/>
       <c r="FS5" s="6"/>
       <c r="FT5" s="6"/>
       <c r="FU5" s="6"/>
       <c r="FV5" s="6"/>
       <c r="FW5" s="6"/>
       <c r="FX5" s="6"/>
       <c r="FY5" s="6"/>
       <c r="FZ5" s="6"/>
       <c r="GA5" s="6"/>
       <c r="GB5" s="6"/>
       <c r="GC5" s="6"/>
       <c r="GD5" s="6"/>
       <c r="GE5" s="6"/>
       <c r="GF5" s="6"/>
       <c r="GG5" s="6"/>
+      <c r="GH5" s="6"/>
     </row>
-    <row r="6" spans="2:189" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:190" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3"/>
       <c r="C6" s="12">
         <v>40543</v>
       </c>
       <c r="D6" s="12">
         <v>40574</v>
       </c>
       <c r="E6" s="12">
         <v>40602</v>
       </c>
       <c r="F6" s="12">
         <v>40633</v>
       </c>
       <c r="G6" s="12">
         <v>40663</v>
       </c>
       <c r="H6" s="12">
         <v>40694</v>
       </c>
       <c r="I6" s="12">
         <v>40724</v>
       </c>
       <c r="J6" s="12">
         <v>40755</v>
       </c>
@@ -1735,52 +1736,55 @@
       </c>
       <c r="FZ6" s="12">
         <v>45991</v>
       </c>
       <c r="GA6" s="12">
         <v>46022</v>
       </c>
       <c r="GB6" s="12">
         <v>46053</v>
       </c>
       <c r="GC6" s="12">
         <v>46081</v>
       </c>
       <c r="GD6" s="12">
         <v>46112</v>
       </c>
       <c r="GE6" s="12">
         <v>46142</v>
       </c>
       <c r="GF6" s="12">
         <v>46173</v>
       </c>
       <c r="GG6" s="12">
         <v>46203</v>
       </c>
+      <c r="GH6" s="12">
+        <v>46234</v>
+      </c>
     </row>
-    <row r="7" spans="2:189" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:190" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="18"/>
       <c r="R7" s="18"/>
       <c r="S7" s="18"/>
       <c r="T7" s="18"/>
       <c r="U7" s="18"/>
       <c r="V7" s="18"/>
       <c r="W7" s="18"/>
       <c r="X7" s="18"/>
@@ -1927,52 +1931,53 @@
       <c r="FI7" s="18"/>
       <c r="FJ7" s="18"/>
       <c r="FK7" s="18"/>
       <c r="FL7" s="18"/>
       <c r="FM7" s="18"/>
       <c r="FN7" s="18"/>
       <c r="FO7" s="18"/>
       <c r="FP7" s="18"/>
       <c r="FQ7" s="18"/>
       <c r="FR7" s="18"/>
       <c r="FS7" s="18"/>
       <c r="FT7" s="18"/>
       <c r="FU7" s="18"/>
       <c r="FV7" s="18"/>
       <c r="FW7" s="18"/>
       <c r="FX7" s="18"/>
       <c r="FY7" s="18"/>
       <c r="FZ7" s="18"/>
       <c r="GA7" s="18"/>
       <c r="GB7" s="18"/>
       <c r="GC7" s="18"/>
       <c r="GD7" s="18"/>
       <c r="GE7" s="18"/>
       <c r="GF7" s="18"/>
       <c r="GG7" s="18"/>
+      <c r="GH7" s="18"/>
     </row>
-    <row r="8" spans="2:189" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:190" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="N8" s="26"/>
       <c r="O8" s="26"/>
       <c r="P8" s="26"/>
       <c r="Q8" s="26"/>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
@@ -2119,52 +2124,53 @@
       <c r="FI8" s="26"/>
       <c r="FJ8" s="26"/>
       <c r="FK8" s="26"/>
       <c r="FL8" s="26"/>
       <c r="FM8" s="26"/>
       <c r="FN8" s="26"/>
       <c r="FO8" s="26"/>
       <c r="FP8" s="26"/>
       <c r="FQ8" s="26"/>
       <c r="FR8" s="26"/>
       <c r="FS8" s="26"/>
       <c r="FT8" s="26"/>
       <c r="FU8" s="26"/>
       <c r="FV8" s="26"/>
       <c r="FW8" s="26"/>
       <c r="FX8" s="26"/>
       <c r="FY8" s="26"/>
       <c r="FZ8" s="26"/>
       <c r="GA8" s="26"/>
       <c r="GB8" s="26"/>
       <c r="GC8" s="26"/>
       <c r="GD8" s="26"/>
       <c r="GE8" s="26"/>
       <c r="GF8" s="26"/>
       <c r="GG8" s="26"/>
+      <c r="GH8" s="26"/>
     </row>
-    <row r="9" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="13">
         <v>5001.8357278200001</v>
       </c>
       <c r="D9" s="13">
         <v>5024.7862632699998</v>
       </c>
       <c r="E9" s="13">
         <v>5092.1146063699998</v>
       </c>
       <c r="F9" s="13">
         <v>5762.2316846599997</v>
       </c>
       <c r="G9" s="13">
         <v>5694.7229667700003</v>
       </c>
       <c r="H9" s="13">
         <v>5749.7783084800003</v>
       </c>
       <c r="I9" s="13">
         <v>5606.2659890799996</v>
       </c>
       <c r="J9" s="13">
@@ -2685,52 +2691,55 @@
       </c>
       <c r="FZ9" s="13">
         <v>5196.7197730899998</v>
       </c>
       <c r="GA9" s="13">
         <v>5208.4325363099997</v>
       </c>
       <c r="GB9" s="13">
         <v>5182.4265831499997</v>
       </c>
       <c r="GC9" s="13">
         <v>5194.0463059399999</v>
       </c>
       <c r="GD9" s="13">
         <v>5135.8794300099999</v>
       </c>
       <c r="GE9" s="13">
         <v>5156.7538384500003</v>
       </c>
       <c r="GF9" s="13">
         <v>5170.2642763000003</v>
       </c>
       <c r="GG9" s="13">
         <v>5085.4251416099996</v>
       </c>
+      <c r="GH9" s="13">
+        <v>4671.7416201100004</v>
+      </c>
     </row>
-    <row r="10" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="8">
         <v>4636.2383991899997</v>
       </c>
       <c r="D10" s="8">
         <v>4642.3932508799999</v>
       </c>
       <c r="E10" s="8">
         <v>4709.2845071499996</v>
       </c>
       <c r="F10" s="8">
         <v>5380.2392150200003</v>
       </c>
       <c r="G10" s="8">
         <v>5332.9058313100004</v>
       </c>
       <c r="H10" s="8">
         <v>5390.18433611</v>
       </c>
       <c r="I10" s="8">
         <v>5252.1367474299996</v>
       </c>
       <c r="J10" s="8">
@@ -3251,52 +3260,55 @@
       </c>
       <c r="FZ10" s="8">
         <v>4316.8013508800004</v>
       </c>
       <c r="GA10" s="8">
         <v>4273.6853484000003</v>
       </c>
       <c r="GB10" s="8">
         <v>4238.09868646</v>
       </c>
       <c r="GC10" s="8">
         <v>4253.3346590700003</v>
       </c>
       <c r="GD10" s="8">
         <v>4195.7827389200002</v>
       </c>
       <c r="GE10" s="8">
         <v>4222.8094849600002</v>
       </c>
       <c r="GF10" s="8">
         <v>4212.0831213399997</v>
       </c>
       <c r="GG10" s="8">
         <v>4098.1236966799997</v>
       </c>
+      <c r="GH10" s="8">
+        <v>3671.8229956800001</v>
+      </c>
     </row>
-    <row r="11" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="8">
         <v>365.46117172999999</v>
       </c>
       <c r="D11" s="8">
         <v>382.25023390000001</v>
       </c>
       <c r="E11" s="8">
         <v>382.66950499000001</v>
       </c>
       <c r="F11" s="8">
         <v>381.82690693000001</v>
       </c>
       <c r="G11" s="8">
         <v>361.65051469000002</v>
       </c>
       <c r="H11" s="8">
         <v>359.41841493999999</v>
       </c>
       <c r="I11" s="8">
         <v>353.92116967999999</v>
       </c>
       <c r="J11" s="8">
@@ -3817,52 +3829,55 @@
       </c>
       <c r="FZ11" s="8">
         <v>876.13716939000005</v>
       </c>
       <c r="GA11" s="8">
         <v>931.55160228</v>
       </c>
       <c r="GB11" s="8">
         <v>941.69518009000001</v>
       </c>
       <c r="GC11" s="8">
         <v>938.41117509000003</v>
       </c>
       <c r="GD11" s="8">
         <v>937.45448067999996</v>
       </c>
       <c r="GE11" s="8">
         <v>931.04416008999999</v>
       </c>
       <c r="GF11" s="8">
         <v>955.16814097999998</v>
       </c>
       <c r="GG11" s="8">
         <v>984.34104561000004</v>
       </c>
+      <c r="GH11" s="8">
+        <v>997.11950810999997</v>
+      </c>
     </row>
-    <row r="12" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="8">
         <v>0.1361569</v>
       </c>
       <c r="D12" s="8">
         <v>0.14277849000000001</v>
       </c>
       <c r="E12" s="8">
         <v>0.16059423</v>
       </c>
       <c r="F12" s="8">
         <v>0.16556271</v>
       </c>
       <c r="G12" s="8">
         <v>0.16662077</v>
       </c>
       <c r="H12" s="8">
         <v>0.17555742999999999</v>
       </c>
       <c r="I12" s="8">
         <v>0.20807196999999999</v>
       </c>
       <c r="J12" s="8">
@@ -4383,52 +4398,55 @@
       </c>
       <c r="FZ12" s="8">
         <v>3.7812528200000002</v>
       </c>
       <c r="GA12" s="8">
         <v>3.1955856300000001</v>
       </c>
       <c r="GB12" s="8">
         <v>2.6327166000000002</v>
       </c>
       <c r="GC12" s="8">
         <v>2.3004717800000001</v>
       </c>
       <c r="GD12" s="8">
         <v>2.6422104100000001</v>
       </c>
       <c r="GE12" s="8">
         <v>2.9001934</v>
       </c>
       <c r="GF12" s="8">
         <v>3.0130139800000002</v>
       </c>
       <c r="GG12" s="8">
         <v>2.9603993200000001</v>
       </c>
+      <c r="GH12" s="8">
+        <v>2.79911632</v>
+      </c>
     </row>
-    <row r="13" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="8">
         <v>12837.86029961</v>
       </c>
       <c r="D13" s="8">
         <v>12916.1454816</v>
       </c>
       <c r="E13" s="8">
         <v>13031.4981121</v>
       </c>
       <c r="F13" s="8">
         <v>13150.82542786</v>
       </c>
       <c r="G13" s="8">
         <v>13296.441236709999</v>
       </c>
       <c r="H13" s="8">
         <v>13481.30740147</v>
       </c>
       <c r="I13" s="8">
         <v>13417.385188869999</v>
       </c>
       <c r="J13" s="8">
@@ -4949,52 +4967,55 @@
       </c>
       <c r="FZ13" s="8">
         <v>17331.950993750001</v>
       </c>
       <c r="GA13" s="8">
         <v>17424.60032646</v>
       </c>
       <c r="GB13" s="8">
         <v>17568.02943422</v>
       </c>
       <c r="GC13" s="8">
         <v>17677.683998069999</v>
       </c>
       <c r="GD13" s="8">
         <v>17864.618339870001</v>
       </c>
       <c r="GE13" s="8">
         <v>18171.968199660001</v>
       </c>
       <c r="GF13" s="8">
         <v>18612.802210630001</v>
       </c>
       <c r="GG13" s="8">
         <v>18423.739044009999</v>
       </c>
+      <c r="GH13" s="8">
+        <v>18778.188820259998</v>
+      </c>
     </row>
-    <row r="14" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="8">
         <v>13268.812214199999</v>
       </c>
       <c r="D14" s="8">
         <v>13257.94134334</v>
       </c>
       <c r="E14" s="8">
         <v>13284.43671263</v>
       </c>
       <c r="F14" s="8">
         <v>13325.155518310001</v>
       </c>
       <c r="G14" s="8">
         <v>13323.35656744</v>
       </c>
       <c r="H14" s="8">
         <v>13472.773568189999</v>
       </c>
       <c r="I14" s="8">
         <v>13443.761364579999</v>
       </c>
       <c r="J14" s="8">
@@ -5515,52 +5536,55 @@
       </c>
       <c r="FZ14" s="8">
         <v>27206.908297729999</v>
       </c>
       <c r="GA14" s="8">
         <v>27380.6627644</v>
       </c>
       <c r="GB14" s="8">
         <v>27491.71166216</v>
       </c>
       <c r="GC14" s="8">
         <v>27734.653372069999</v>
       </c>
       <c r="GD14" s="8">
         <v>28068.428055550001</v>
       </c>
       <c r="GE14" s="8">
         <v>28368.459076570001</v>
       </c>
       <c r="GF14" s="8">
         <v>28628.28227113</v>
       </c>
       <c r="GG14" s="8">
         <v>28864.06764564</v>
       </c>
+      <c r="GH14" s="8">
+        <v>29146.8337388</v>
+      </c>
     </row>
-    <row r="15" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="8">
         <v>2.1172891300000001</v>
       </c>
       <c r="D15" s="8">
         <v>9.0737006299999994</v>
       </c>
       <c r="E15" s="8">
         <v>3.8382098299999998</v>
       </c>
       <c r="F15" s="8">
         <v>3.9028599900000001</v>
       </c>
       <c r="G15" s="8">
         <v>6.6400568700000004</v>
       </c>
       <c r="H15" s="8">
         <v>9.2715424100000003</v>
       </c>
       <c r="I15" s="8">
         <v>0.94221933000000002</v>
       </c>
       <c r="J15" s="8">
@@ -6081,52 +6105,55 @@
       </c>
       <c r="FZ15" s="8">
         <v>10.97208026</v>
       </c>
       <c r="GA15" s="8">
         <v>11.302445799999999</v>
       </c>
       <c r="GB15" s="8">
         <v>12.01049695</v>
       </c>
       <c r="GC15" s="8">
         <v>11.93717329</v>
       </c>
       <c r="GD15" s="8">
         <v>9.9957408700000006</v>
       </c>
       <c r="GE15" s="8">
         <v>10.602926979999999</v>
       </c>
       <c r="GF15" s="8">
         <v>11.92404668</v>
       </c>
       <c r="GG15" s="8">
         <v>11.068765819999999</v>
       </c>
+      <c r="GH15" s="8">
+        <v>10.004457029999999</v>
+      </c>
     </row>
-    <row r="16" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="8">
         <v>263.58798361999999</v>
       </c>
       <c r="D16" s="8">
         <v>245.31964980000001</v>
       </c>
       <c r="E16" s="8">
         <v>235.94974339000001</v>
       </c>
       <c r="F16" s="8">
         <v>234.42757835</v>
       </c>
       <c r="G16" s="8">
         <v>241.94371899000001</v>
       </c>
       <c r="H16" s="8">
         <v>242.58823519000001</v>
       </c>
       <c r="I16" s="8">
         <v>253.79601653</v>
       </c>
       <c r="J16" s="8">
@@ -6647,52 +6674,55 @@
       </c>
       <c r="FZ16" s="8">
         <v>465.38995004999998</v>
       </c>
       <c r="GA16" s="8">
         <v>511.92317917000003</v>
       </c>
       <c r="GB16" s="8">
         <v>498.83448702999999</v>
       </c>
       <c r="GC16" s="8">
         <v>499.34029149000003</v>
       </c>
       <c r="GD16" s="8">
         <v>490.84297187999999</v>
       </c>
       <c r="GE16" s="8">
         <v>537.96891126000003</v>
       </c>
       <c r="GF16" s="8">
         <v>585.27483646999997</v>
       </c>
       <c r="GG16" s="8">
         <v>811.88145440999995</v>
       </c>
+      <c r="GH16" s="8">
+        <v>778.39674556</v>
+      </c>
     </row>
-    <row r="17" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="8">
         <v>81.076648079999998</v>
       </c>
       <c r="D17" s="8">
         <v>75.724152660000001</v>
       </c>
       <c r="E17" s="8">
         <v>86.690075059999998</v>
       </c>
       <c r="F17" s="8">
         <v>106.12058321000001</v>
       </c>
       <c r="G17" s="8">
         <v>97.775313220000001</v>
       </c>
       <c r="H17" s="8">
         <v>96.026754060000002</v>
       </c>
       <c r="I17" s="8">
         <v>101.07694941</v>
       </c>
       <c r="J17" s="8">
@@ -7213,52 +7243,55 @@
       </c>
       <c r="FZ17" s="8">
         <v>34.499930040000002</v>
       </c>
       <c r="GA17" s="8">
         <v>36.053730590000001</v>
       </c>
       <c r="GB17" s="8">
         <v>37.335318280000003</v>
       </c>
       <c r="GC17" s="8">
         <v>33.370915050000001</v>
       </c>
       <c r="GD17" s="8">
         <v>68.546024869999997</v>
       </c>
       <c r="GE17" s="8">
         <v>72.748319769999995</v>
       </c>
       <c r="GF17" s="8">
         <v>75.939551879999996</v>
       </c>
       <c r="GG17" s="8">
         <v>70.561271149999996</v>
       </c>
+      <c r="GH17" s="8">
+        <v>71.021096099999994</v>
+      </c>
     </row>
-    <row r="18" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="8">
         <v>64.688219619999998</v>
       </c>
       <c r="D18" s="8">
         <v>55.31261361</v>
       </c>
       <c r="E18" s="8">
         <v>51.150371440000001</v>
       </c>
       <c r="F18" s="8">
         <v>29.213181559999999</v>
       </c>
       <c r="G18" s="8">
         <v>21.053350500000001</v>
       </c>
       <c r="H18" s="8">
         <v>5.6616480100000004</v>
       </c>
       <c r="I18" s="8">
         <v>4.4696502100000002</v>
       </c>
       <c r="J18" s="8">
@@ -7779,52 +7812,55 @@
       </c>
       <c r="FZ18" s="8">
         <v>0.90410648000000005</v>
       </c>
       <c r="GA18" s="8">
         <v>1.45906399</v>
       </c>
       <c r="GB18" s="8">
         <v>5.2928575000000002</v>
       </c>
       <c r="GC18" s="8">
         <v>0.44539237999999998</v>
       </c>
       <c r="GD18" s="8">
         <v>0.37785118000000001</v>
       </c>
       <c r="GE18" s="8">
         <v>0.31235940000000001</v>
       </c>
       <c r="GF18" s="8">
         <v>0.26293850000000002</v>
       </c>
       <c r="GG18" s="8">
         <v>0.1695227</v>
       </c>
+      <c r="GH18" s="8">
+        <v>0.16147432</v>
+      </c>
     </row>
-    <row r="19" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="10">
         <v>31519.97838208</v>
       </c>
       <c r="D19" s="10">
         <v>31584.30320491</v>
       </c>
       <c r="E19" s="10">
         <v>31785.677830820001</v>
       </c>
       <c r="F19" s="10">
         <v>32611.876833940001</v>
       </c>
       <c r="G19" s="10">
         <v>32681.933210499999</v>
       </c>
       <c r="H19" s="10">
         <v>33057.407457809997</v>
       </c>
       <c r="I19" s="10">
         <v>32827.697378010002</v>
       </c>
       <c r="J19" s="10">
@@ -8345,52 +8381,55 @@
       </c>
       <c r="FZ19" s="10">
         <v>50247.345131399998</v>
       </c>
       <c r="GA19" s="10">
         <v>50574.434046720002</v>
       </c>
       <c r="GB19" s="10">
         <v>50795.640839289998</v>
       </c>
       <c r="GC19" s="10">
         <v>51151.477448290003</v>
       </c>
       <c r="GD19" s="10">
         <v>51638.688414229997</v>
       </c>
       <c r="GE19" s="10">
         <v>52318.813632090001</v>
       </c>
       <c r="GF19" s="10">
         <v>53084.750131590001</v>
       </c>
       <c r="GG19" s="10">
         <v>53266.912845339997</v>
       </c>
+      <c r="GH19" s="10">
+        <v>53456.347952180004</v>
+      </c>
     </row>
-    <row r="20" spans="2:189" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:190" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
       <c r="V20" s="25"/>
       <c r="W20" s="25"/>
       <c r="X20" s="25"/>
@@ -8537,52 +8576,53 @@
       <c r="FI20" s="25"/>
       <c r="FJ20" s="25"/>
       <c r="FK20" s="25"/>
       <c r="FL20" s="25"/>
       <c r="FM20" s="25"/>
       <c r="FN20" s="25"/>
       <c r="FO20" s="25"/>
       <c r="FP20" s="25"/>
       <c r="FQ20" s="25"/>
       <c r="FR20" s="25"/>
       <c r="FS20" s="25"/>
       <c r="FT20" s="25"/>
       <c r="FU20" s="25"/>
       <c r="FV20" s="25"/>
       <c r="FW20" s="25"/>
       <c r="FX20" s="25"/>
       <c r="FY20" s="25"/>
       <c r="FZ20" s="25"/>
       <c r="GA20" s="25"/>
       <c r="GB20" s="25"/>
       <c r="GC20" s="25"/>
       <c r="GD20" s="25"/>
       <c r="GE20" s="25"/>
       <c r="GF20" s="25"/>
       <c r="GG20" s="25"/>
+      <c r="GH20" s="25"/>
     </row>
-    <row r="21" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="8">
         <v>54.420353400000003</v>
       </c>
       <c r="D21" s="8">
         <v>51.953971709999998</v>
       </c>
       <c r="E21" s="8">
         <v>52.351528389999999</v>
       </c>
       <c r="F21" s="8">
         <v>50.854249520000003</v>
       </c>
       <c r="G21" s="8">
         <v>50.067010029999999</v>
       </c>
       <c r="H21" s="8">
         <v>53.127241099999999</v>
       </c>
       <c r="I21" s="8">
         <v>52.652829019999999</v>
       </c>
       <c r="J21" s="8">
@@ -9103,52 +9143,55 @@
       </c>
       <c r="FZ21" s="8">
         <v>0.19543815</v>
       </c>
       <c r="GA21" s="8">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB21" s="8">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC21" s="8">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD21" s="8">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE21" s="8">
         <v>0.15336142</v>
       </c>
       <c r="GF21" s="8">
         <v>0.15546794</v>
       </c>
       <c r="GG21" s="8">
         <v>0.15359823</v>
       </c>
+      <c r="GH21" s="8">
+        <v>0.13021460000000001</v>
+      </c>
     </row>
-    <row r="22" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="8">
         <v>4.9500529899999997</v>
       </c>
       <c r="D22" s="8">
         <v>4.79471852</v>
       </c>
       <c r="E22" s="8">
         <v>4.78022203</v>
       </c>
       <c r="F22" s="8">
         <v>4.6622383200000002</v>
       </c>
       <c r="G22" s="8">
         <v>4.08754756</v>
       </c>
       <c r="H22" s="8">
         <v>4.2988535600000004</v>
       </c>
       <c r="I22" s="8">
         <v>4.2358616099999997</v>
       </c>
       <c r="J22" s="8">
@@ -9669,52 +9712,55 @@
       </c>
       <c r="FZ22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG22" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH22" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="8">
         <v>49.47030041</v>
       </c>
       <c r="D23" s="8">
         <v>47.159253190000001</v>
       </c>
       <c r="E23" s="8">
         <v>47.571306360000001</v>
       </c>
       <c r="F23" s="8">
         <v>46.192011200000003</v>
       </c>
       <c r="G23" s="8">
         <v>45.979462470000001</v>
       </c>
       <c r="H23" s="8">
         <v>48.828387540000001</v>
       </c>
       <c r="I23" s="8">
         <v>48.416967409999998</v>
       </c>
       <c r="J23" s="8">
@@ -10235,52 +10281,55 @@
       </c>
       <c r="FZ23" s="8">
         <v>0.19543815</v>
       </c>
       <c r="GA23" s="8">
         <v>0.17483019999999999</v>
       </c>
       <c r="GB23" s="8">
         <v>0.17677905999999999</v>
       </c>
       <c r="GC23" s="8">
         <v>0.17781058999999999</v>
       </c>
       <c r="GD23" s="8">
         <v>0.15417740999999999</v>
       </c>
       <c r="GE23" s="8">
         <v>0.15336142</v>
       </c>
       <c r="GF23" s="8">
         <v>0.15546794</v>
       </c>
       <c r="GG23" s="8">
         <v>0.15359823</v>
       </c>
+      <c r="GH23" s="8">
+        <v>0.13021460000000001</v>
+      </c>
     </row>
-    <row r="24" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J24" s="8" t="s">
@@ -10801,52 +10850,55 @@
       </c>
       <c r="FZ24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG24" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH24" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="8">
         <v>871.19611597000005</v>
       </c>
       <c r="D25" s="8">
         <v>844.6139005</v>
       </c>
       <c r="E25" s="8">
         <v>848.67649381000001</v>
       </c>
       <c r="F25" s="8">
         <v>777.23497851000002</v>
       </c>
       <c r="G25" s="8">
         <v>748.68100902000003</v>
       </c>
       <c r="H25" s="8">
         <v>752.96226867999997</v>
       </c>
       <c r="I25" s="8">
         <v>747.15592216000005</v>
       </c>
       <c r="J25" s="8">
@@ -11367,52 +11419,55 @@
       </c>
       <c r="FZ25" s="8">
         <v>33.1362752</v>
       </c>
       <c r="GA25" s="8">
         <v>31.682544329999999</v>
       </c>
       <c r="GB25" s="8">
         <v>31.358093360000002</v>
       </c>
       <c r="GC25" s="8">
         <v>31.747022050000002</v>
       </c>
       <c r="GD25" s="8">
         <v>31.207478980000001</v>
       </c>
       <c r="GE25" s="8">
         <v>30.56354662</v>
       </c>
       <c r="GF25" s="8">
         <v>30.601300699999999</v>
       </c>
       <c r="GG25" s="8">
         <v>30.96407477</v>
       </c>
+      <c r="GH25" s="8">
+        <v>34.07365471</v>
+      </c>
     </row>
-    <row r="26" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="8">
         <v>4100.0909242400003</v>
       </c>
       <c r="D26" s="8">
         <v>3905.4652412199998</v>
       </c>
       <c r="E26" s="8">
         <v>3916.3408027199998</v>
       </c>
       <c r="F26" s="8">
         <v>3811.5356322399998</v>
       </c>
       <c r="G26" s="8">
         <v>3778.7763279800001</v>
       </c>
       <c r="H26" s="8">
         <v>4010.0643125400002</v>
       </c>
       <c r="I26" s="8">
         <v>3993.0950345699998</v>
       </c>
       <c r="J26" s="8">
@@ -11933,52 +11988,55 @@
       </c>
       <c r="FZ26" s="8">
         <v>45.07830903</v>
       </c>
       <c r="GA26" s="8">
         <v>44.278531870000002</v>
       </c>
       <c r="GB26" s="8">
         <v>43.765716939999997</v>
       </c>
       <c r="GC26" s="8">
         <v>43.620923840000003</v>
       </c>
       <c r="GD26" s="8">
         <v>42.934316870000004</v>
       </c>
       <c r="GE26" s="8">
         <v>42.676891689999998</v>
       </c>
       <c r="GF26" s="8">
         <v>43.809862840000001</v>
       </c>
       <c r="GG26" s="8">
         <v>43.055652090000002</v>
       </c>
+      <c r="GH26" s="8">
+        <v>42.136345380000002</v>
+      </c>
     </row>
-    <row r="27" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="8">
         <v>1.0021456200000001</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>2.2272866499999999</v>
       </c>
       <c r="G27" s="8">
         <v>0.72229989999999999</v>
       </c>
       <c r="H27" s="8">
         <v>0.75965844000000005</v>
       </c>
       <c r="I27" s="8">
         <v>1.22489468</v>
       </c>
       <c r="J27" s="8">
@@ -12499,52 +12557,55 @@
       </c>
       <c r="FZ27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF27" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG27" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH27" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="8">
         <v>9.3731723900000006</v>
       </c>
       <c r="D28" s="8">
         <v>9.0139015199999992</v>
       </c>
       <c r="E28" s="8">
         <v>17.25882185</v>
       </c>
       <c r="F28" s="8">
         <v>16.676428489999999</v>
       </c>
       <c r="G28" s="8">
         <v>15.95437143</v>
       </c>
       <c r="H28" s="8">
         <v>16.729983270000002</v>
       </c>
       <c r="I28" s="8">
         <v>16.389222650000001</v>
       </c>
       <c r="J28" s="8">
@@ -13065,52 +13126,55 @@
       </c>
       <c r="FZ28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG28" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH28" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="8">
         <v>1.56099411</v>
       </c>
       <c r="D29" s="8">
         <v>1.51148255</v>
       </c>
       <c r="E29" s="8">
         <v>1.50617683</v>
       </c>
       <c r="F29" s="8">
         <v>1.4686672300000001</v>
       </c>
       <c r="G29" s="8">
         <v>1.3849356900000001</v>
       </c>
       <c r="H29" s="8">
         <v>1.45808099</v>
       </c>
       <c r="I29" s="8">
         <v>1.4383865</v>
       </c>
       <c r="J29" s="8">
@@ -13631,52 +13695,55 @@
       </c>
       <c r="FZ29" s="8">
         <v>2.6778467699999999</v>
       </c>
       <c r="GA29" s="8">
         <v>2.6343434399999999</v>
       </c>
       <c r="GB29" s="8">
         <v>2.5985381200000002</v>
       </c>
       <c r="GC29" s="8">
         <v>2.6236320000000002</v>
       </c>
       <c r="GD29" s="8">
         <v>2.6969675899999999</v>
       </c>
       <c r="GE29" s="8">
         <v>2.64582059</v>
       </c>
       <c r="GF29" s="8">
         <v>2.6599086000000001</v>
       </c>
       <c r="GG29" s="8">
         <v>2.7154108199999998</v>
       </c>
+      <c r="GH29" s="8">
+        <v>2.6988476600000002</v>
+      </c>
     </row>
-    <row r="30" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="8" t="s">
@@ -14197,52 +14264,55 @@
       </c>
       <c r="FZ30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF30" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG30" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH30" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="2:189" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:190" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="10">
         <v>5036.6415601099998</v>
       </c>
       <c r="D31" s="10">
         <v>4813.5606431200003</v>
       </c>
       <c r="E31" s="10">
         <v>4836.1338236000001</v>
       </c>
       <c r="F31" s="10">
         <v>4659.99724264</v>
       </c>
       <c r="G31" s="10">
         <v>4595.5859540499996</v>
       </c>
       <c r="H31" s="10">
         <v>4835.1015450200002</v>
       </c>
       <c r="I31" s="10">
         <v>4811.95628958</v>
       </c>
       <c r="J31" s="10">
@@ -14763,52 +14833,55 @@
       </c>
       <c r="FZ31" s="10">
         <v>81.087869150000003</v>
       </c>
       <c r="GA31" s="10">
         <v>78.770249840000005</v>
       </c>
       <c r="GB31" s="10">
         <v>77.899127480000004</v>
       </c>
       <c r="GC31" s="10">
         <v>78.169388479999995</v>
       </c>
       <c r="GD31" s="10">
         <v>76.992940849999997</v>
       </c>
       <c r="GE31" s="10">
         <v>76.039620319999997</v>
       </c>
       <c r="GF31" s="10">
         <v>77.226540080000007</v>
       </c>
       <c r="GG31" s="10">
         <v>76.888735909999994</v>
       </c>
+      <c r="GH31" s="10">
+        <v>79.039062349999995</v>
+      </c>
     </row>
-    <row r="32" spans="2:189" s="9" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:190" s="9" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="11">
         <v>36556.619942190002</v>
       </c>
       <c r="D32" s="11">
         <v>36397.86384803</v>
       </c>
       <c r="E32" s="11">
         <v>36621.811654420002</v>
       </c>
       <c r="F32" s="11">
         <v>37271.874076580003</v>
       </c>
       <c r="G32" s="11">
         <v>37277.519164550002</v>
       </c>
       <c r="H32" s="11">
         <v>37892.509002829996</v>
       </c>
       <c r="I32" s="11">
         <v>37639.653667589999</v>
       </c>
       <c r="J32" s="11">
@@ -15329,52 +15402,55 @@
       </c>
       <c r="FZ32" s="11">
         <v>50328.433000550001</v>
       </c>
       <c r="GA32" s="11">
         <v>50653.204296559998</v>
       </c>
       <c r="GB32" s="11">
         <v>50873.539966769997</v>
       </c>
       <c r="GC32" s="11">
         <v>51229.64683677</v>
       </c>
       <c r="GD32" s="11">
         <v>51715.68135508</v>
       </c>
       <c r="GE32" s="11">
         <v>52394.853252410001</v>
       </c>
       <c r="GF32" s="11">
         <v>53161.976671670003</v>
       </c>
       <c r="GG32" s="11">
         <v>53343.801581250002</v>
       </c>
+      <c r="GH32" s="11">
+        <v>53535.387014530002</v>
+      </c>
     </row>
-    <row r="33" spans="2:189" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:190" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="18"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="35"/>
       <c r="O33" s="35"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
       <c r="T33" s="18"/>
       <c r="U33" s="18"/>
       <c r="V33" s="18"/>
       <c r="W33" s="18"/>
       <c r="X33" s="18"/>
@@ -15521,52 +15597,53 @@
       <c r="FI33" s="18"/>
       <c r="FJ33" s="18"/>
       <c r="FK33" s="18"/>
       <c r="FL33" s="18"/>
       <c r="FM33" s="18"/>
       <c r="FN33" s="18"/>
       <c r="FO33" s="18"/>
       <c r="FP33" s="18"/>
       <c r="FQ33" s="18"/>
       <c r="FR33" s="18"/>
       <c r="FS33" s="18"/>
       <c r="FT33" s="18"/>
       <c r="FU33" s="18"/>
       <c r="FV33" s="18"/>
       <c r="FW33" s="18"/>
       <c r="FX33" s="18"/>
       <c r="FY33" s="18"/>
       <c r="FZ33" s="18"/>
       <c r="GA33" s="18"/>
       <c r="GB33" s="18"/>
       <c r="GC33" s="18"/>
       <c r="GD33" s="18"/>
       <c r="GE33" s="18"/>
       <c r="GF33" s="18"/>
       <c r="GG33" s="18"/>
+      <c r="GH33" s="18"/>
     </row>
-    <row r="34" spans="2:189" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:190" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
       <c r="T34" s="26"/>
       <c r="U34" s="26"/>
       <c r="V34" s="26"/>
       <c r="W34" s="26"/>
       <c r="X34" s="26"/>
@@ -15713,52 +15790,53 @@
       <c r="FI34" s="26"/>
       <c r="FJ34" s="26"/>
       <c r="FK34" s="26"/>
       <c r="FL34" s="26"/>
       <c r="FM34" s="26"/>
       <c r="FN34" s="26"/>
       <c r="FO34" s="26"/>
       <c r="FP34" s="26"/>
       <c r="FQ34" s="26"/>
       <c r="FR34" s="26"/>
       <c r="FS34" s="26"/>
       <c r="FT34" s="26"/>
       <c r="FU34" s="26"/>
       <c r="FV34" s="26"/>
       <c r="FW34" s="26"/>
       <c r="FX34" s="26"/>
       <c r="FY34" s="26"/>
       <c r="FZ34" s="26"/>
       <c r="GA34" s="26"/>
       <c r="GB34" s="26"/>
       <c r="GC34" s="26"/>
       <c r="GD34" s="26"/>
       <c r="GE34" s="26"/>
       <c r="GF34" s="26"/>
       <c r="GG34" s="26"/>
+      <c r="GH34" s="26"/>
     </row>
-    <row r="35" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="13">
         <v>22.95053545</v>
       </c>
       <c r="E35" s="13">
         <v>67.328343099999998</v>
       </c>
       <c r="F35" s="13">
         <v>670.11707828999999</v>
       </c>
       <c r="G35" s="13">
         <v>-67.50871789</v>
       </c>
       <c r="H35" s="13">
         <v>55.05534171</v>
       </c>
       <c r="I35" s="13">
         <v>-143.5123194</v>
       </c>
       <c r="J35" s="13">
@@ -16279,52 +16357,55 @@
       </c>
       <c r="FZ35" s="13">
         <v>48.585266480000001</v>
       </c>
       <c r="GA35" s="13">
         <v>11.712763819999999</v>
       </c>
       <c r="GB35" s="13">
         <v>-26.005953160000001</v>
       </c>
       <c r="GC35" s="13">
         <v>11.619722790000001</v>
       </c>
       <c r="GD35" s="13">
         <v>-58.165901429999998</v>
       </c>
       <c r="GE35" s="13">
         <v>20.874410260000001</v>
       </c>
       <c r="GF35" s="13">
         <v>13.510437850000001</v>
       </c>
       <c r="GG35" s="13">
         <v>-84.839133270000005</v>
       </c>
+      <c r="GH35" s="13">
+        <v>-413.68352149999998</v>
+      </c>
     </row>
-    <row r="36" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="8">
         <v>6.1548516900000001</v>
       </c>
       <c r="E36" s="8">
         <v>66.89125627</v>
       </c>
       <c r="F36" s="8">
         <v>670.95470786999999</v>
       </c>
       <c r="G36" s="8">
         <v>-47.33338371</v>
       </c>
       <c r="H36" s="8">
         <v>57.2785048</v>
       </c>
       <c r="I36" s="8">
         <v>-138.04758867999999</v>
       </c>
       <c r="J36" s="8">
@@ -16845,52 +16926,55 @@
       </c>
       <c r="FZ36" s="8">
         <v>36.820889829999999</v>
       </c>
       <c r="GA36" s="8">
         <v>-43.116002479999999</v>
       </c>
       <c r="GB36" s="8">
         <v>-35.586661939999999</v>
       </c>
       <c r="GC36" s="8">
         <v>15.235972609999999</v>
       </c>
       <c r="GD36" s="8">
         <v>-57.550945650000003</v>
       </c>
       <c r="GE36" s="8">
         <v>27.026746039999999</v>
       </c>
       <c r="GF36" s="8">
         <v>-10.726363620000001</v>
       </c>
       <c r="GG36" s="8">
         <v>-113.95942466</v>
       </c>
+      <c r="GH36" s="8">
+        <v>-426.300701</v>
+      </c>
     </row>
-    <row r="37" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="8">
         <v>16.789062170000001</v>
       </c>
       <c r="E37" s="8">
         <v>0.41927109000000001</v>
       </c>
       <c r="F37" s="8">
         <v>-0.84259806000000004</v>
       </c>
       <c r="G37" s="8">
         <v>-20.176392239999998</v>
       </c>
       <c r="H37" s="8">
         <v>-2.2320997500000002</v>
       </c>
       <c r="I37" s="8">
         <v>-5.4972452599999997</v>
       </c>
       <c r="J37" s="8">
@@ -17411,52 +17495,55 @@
       </c>
       <c r="FZ37" s="8">
         <v>11.95414257</v>
       </c>
       <c r="GA37" s="8">
         <v>55.41443349</v>
       </c>
       <c r="GB37" s="8">
         <v>10.14357781</v>
       </c>
       <c r="GC37" s="8">
         <v>-3.2840050000000001</v>
       </c>
       <c r="GD37" s="8">
         <v>-0.95669441</v>
       </c>
       <c r="GE37" s="8">
         <v>-6.4103187699999999</v>
       </c>
       <c r="GF37" s="8">
         <v>24.123980889999999</v>
       </c>
       <c r="GG37" s="8">
         <v>29.172906050000002</v>
       </c>
+      <c r="GH37" s="8">
+        <v>12.7784625</v>
+      </c>
     </row>
-    <row r="38" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="8">
         <v>6.6215900000000001E-3</v>
       </c>
       <c r="E38" s="8">
         <v>1.781574E-2</v>
       </c>
       <c r="F38" s="8">
         <v>4.9684799999999999E-3</v>
       </c>
       <c r="G38" s="8">
         <v>1.05806E-3</v>
       </c>
       <c r="H38" s="8">
         <v>8.9366600000000008E-3</v>
       </c>
       <c r="I38" s="8">
         <v>3.2514540000000001E-2</v>
       </c>
       <c r="J38" s="8">
@@ -17977,52 +18064,55 @@
       </c>
       <c r="FZ38" s="8">
         <v>-0.18976592</v>
       </c>
       <c r="GA38" s="8">
         <v>-0.58566719</v>
       </c>
       <c r="GB38" s="8">
         <v>-0.56286902999999999</v>
       </c>
       <c r="GC38" s="8">
         <v>-0.33224482</v>
       </c>
       <c r="GD38" s="8">
         <v>0.34173862999999999</v>
       </c>
       <c r="GE38" s="8">
         <v>0.25798299000000002</v>
       </c>
       <c r="GF38" s="8">
         <v>0.11282058</v>
       </c>
       <c r="GG38" s="8">
         <v>-5.2614660000000001E-2</v>
       </c>
+      <c r="GH38" s="8">
+        <v>-0.16128300000000001</v>
+      </c>
     </row>
-    <row r="39" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="8">
         <v>81.671215369999999</v>
       </c>
       <c r="E39" s="8">
         <v>115.36015412</v>
       </c>
       <c r="F39" s="8">
         <v>119.58193722999999</v>
       </c>
       <c r="G39" s="8">
         <v>145.61998295000001</v>
       </c>
       <c r="H39" s="8">
         <v>184.96162405000001</v>
       </c>
       <c r="I39" s="8">
         <v>-56.01806586</v>
       </c>
       <c r="J39" s="8">
@@ -18543,52 +18633,55 @@
       </c>
       <c r="FZ39" s="8">
         <v>219.75708692000001</v>
       </c>
       <c r="GA39" s="8">
         <v>102.19951304</v>
       </c>
       <c r="GB39" s="8">
         <v>144.62636832999999</v>
       </c>
       <c r="GC39" s="8">
         <v>109.87448704000001</v>
       </c>
       <c r="GD39" s="8">
         <v>188.30276634000001</v>
       </c>
       <c r="GE39" s="8">
         <v>308.46201897999998</v>
       </c>
       <c r="GF39" s="8">
         <v>444.10337614999997</v>
       </c>
       <c r="GG39" s="8">
         <v>-185.95522531</v>
       </c>
+      <c r="GH39" s="8">
+        <v>361.32255961999999</v>
+      </c>
     </row>
-    <row r="40" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="8">
         <v>-10.842471079999999</v>
       </c>
       <c r="E40" s="8">
         <v>26.55788763</v>
       </c>
       <c r="F40" s="8">
         <v>40.89175504</v>
       </c>
       <c r="G40" s="8">
         <v>-1.7324085300000001</v>
       </c>
       <c r="H40" s="8">
         <v>149.64384276999999</v>
       </c>
       <c r="I40" s="8">
         <v>-27.157880240000001</v>
       </c>
       <c r="J40" s="8">
@@ -19109,52 +19202,55 @@
       </c>
       <c r="FZ40" s="8">
         <v>200.83211428999999</v>
       </c>
       <c r="GA40" s="8">
         <v>188.30677607999999</v>
       </c>
       <c r="GB40" s="8">
         <v>111.24249292</v>
       </c>
       <c r="GC40" s="8">
         <v>243.47951017</v>
       </c>
       <c r="GD40" s="8">
         <v>346.62213047</v>
       </c>
       <c r="GE40" s="8">
         <v>300.62100580999999</v>
       </c>
       <c r="GF40" s="8">
         <v>260.90602259999997</v>
       </c>
       <c r="GG40" s="8">
         <v>242.15232194000001</v>
       </c>
+      <c r="GH40" s="8">
+        <v>285.03644981999997</v>
+      </c>
     </row>
-    <row r="41" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="8">
         <v>6.9564114999999997</v>
       </c>
       <c r="E41" s="8">
         <v>-5.2354908</v>
       </c>
       <c r="F41" s="8">
         <v>6.4650159999999998E-2</v>
       </c>
       <c r="G41" s="8">
         <v>2.7371968799999999</v>
       </c>
       <c r="H41" s="8">
         <v>2.6314855399999999</v>
       </c>
       <c r="I41" s="8">
         <v>-8.32932308</v>
       </c>
       <c r="J41" s="8">
@@ -19675,52 +19771,55 @@
       </c>
       <c r="FZ41" s="8">
         <v>-0.24419141999999999</v>
       </c>
       <c r="GA41" s="8">
         <v>0.33036554000000001</v>
       </c>
       <c r="GB41" s="8">
         <v>0.70805114999999996</v>
       </c>
       <c r="GC41" s="8">
         <v>-7.3323659999999999E-2</v>
       </c>
       <c r="GD41" s="8">
         <v>-1.9414324199999999</v>
       </c>
       <c r="GE41" s="8">
         <v>0.60718611</v>
       </c>
       <c r="GF41" s="8">
         <v>1.3211196999999999</v>
       </c>
       <c r="GG41" s="8">
         <v>-0.85528086000000003</v>
       </c>
+      <c r="GH41" s="8">
+        <v>-1.0643087899999999</v>
+      </c>
     </row>
-    <row r="42" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="8">
         <v>-18.268333819999999</v>
       </c>
       <c r="E42" s="8">
         <v>-9.3699064100000005</v>
       </c>
       <c r="F42" s="8">
         <v>-1.52216504</v>
       </c>
       <c r="G42" s="8">
         <v>7.5161406399999997</v>
       </c>
       <c r="H42" s="8">
         <v>0.64451619999999998</v>
       </c>
       <c r="I42" s="8">
         <v>11.20778134</v>
       </c>
       <c r="J42" s="8">
@@ -20241,52 +20340,55 @@
       </c>
       <c r="FZ42" s="8">
         <v>-1.3009898099999999</v>
       </c>
       <c r="GA42" s="8">
         <v>48.123335419999997</v>
       </c>
       <c r="GB42" s="8">
         <v>-13.088692139999999</v>
       </c>
       <c r="GC42" s="8">
         <v>0.50580446000000001</v>
       </c>
       <c r="GD42" s="8">
         <v>-8.4973196099999999</v>
       </c>
       <c r="GE42" s="8">
         <v>47.125939379999998</v>
       </c>
       <c r="GF42" s="8">
         <v>47.305925209999998</v>
       </c>
       <c r="GG42" s="8">
         <v>226.60661794000001</v>
       </c>
+      <c r="GH42" s="8">
+        <v>-33.484708849999997</v>
+      </c>
     </row>
-    <row r="43" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="8">
         <v>-5.3524954200000003</v>
       </c>
       <c r="E43" s="8">
         <v>10.9659224</v>
       </c>
       <c r="F43" s="8">
         <v>19.430508150000001</v>
       </c>
       <c r="G43" s="8">
         <v>-8.3452699900000002</v>
       </c>
       <c r="H43" s="8">
         <v>-1.7485591599999999</v>
       </c>
       <c r="I43" s="8">
         <v>5.0501953500000001</v>
       </c>
       <c r="J43" s="8">
@@ -20807,52 +20909,55 @@
       </c>
       <c r="FZ43" s="8">
         <v>2.8197239999999998E-2</v>
       </c>
       <c r="GA43" s="8">
         <v>1.5538005500000001</v>
       </c>
       <c r="GB43" s="8">
         <v>1.2815876900000001</v>
       </c>
       <c r="GC43" s="8">
         <v>-3.9633610099999999</v>
       </c>
       <c r="GD43" s="8">
         <v>35.175109820000003</v>
       </c>
       <c r="GE43" s="8">
         <v>4.2022949000000001</v>
       </c>
       <c r="GF43" s="8">
         <v>3.1912321100000001</v>
       </c>
       <c r="GG43" s="8">
         <v>-5.3782807300000002</v>
       </c>
+      <c r="GH43" s="8">
+        <v>0.45982495000000001</v>
+      </c>
     </row>
-    <row r="44" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D44" s="8">
         <v>-9.3756060100000003</v>
       </c>
       <c r="E44" s="8">
         <v>-4.1622421699999999</v>
       </c>
       <c r="F44" s="8">
         <v>-21.937189879999998</v>
       </c>
       <c r="G44" s="8">
         <v>-8.1598310600000001</v>
       </c>
       <c r="H44" s="8">
         <v>-15.39170249</v>
       </c>
       <c r="I44" s="8">
         <v>-1.1919978</v>
       </c>
       <c r="J44" s="8">
@@ -21373,52 +21478,55 @@
       </c>
       <c r="FZ44" s="8">
         <v>-0.39850971000000002</v>
       </c>
       <c r="GA44" s="8">
         <v>0.55496756999999997</v>
       </c>
       <c r="GB44" s="8">
         <v>3.83379351</v>
       </c>
       <c r="GC44" s="8">
         <v>-4.8474651199999998</v>
       </c>
       <c r="GD44" s="8">
         <v>-6.7541199999999996E-2</v>
       </c>
       <c r="GE44" s="8">
         <v>-6.5491779999999999E-2</v>
       </c>
       <c r="GF44" s="8">
         <v>-4.9420899999999997E-2</v>
       </c>
       <c r="GG44" s="8">
         <v>-9.3415799999999993E-2</v>
       </c>
+      <c r="GH44" s="8">
+        <v>-8.0483800000000008E-3</v>
+      </c>
     </row>
-    <row r="45" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="10">
         <v>67.739255990000004</v>
       </c>
       <c r="E45" s="10">
         <v>201.44466786999999</v>
       </c>
       <c r="F45" s="10">
         <v>826.62657394999997</v>
       </c>
       <c r="G45" s="10">
         <v>70.127093000000002</v>
       </c>
       <c r="H45" s="10">
         <v>375.79654862000001</v>
       </c>
       <c r="I45" s="10">
         <v>-219.95160969</v>
       </c>
       <c r="J45" s="10">
@@ -21939,52 +22047,55 @@
       </c>
       <c r="FZ45" s="10">
         <v>467.25897399000002</v>
       </c>
       <c r="GA45" s="10">
         <v>352.78152202000001</v>
       </c>
       <c r="GB45" s="10">
         <v>222.5976483</v>
       </c>
       <c r="GC45" s="10">
         <v>356.59537467000001</v>
       </c>
       <c r="GD45" s="10">
         <v>501.42781196999999</v>
       </c>
       <c r="GE45" s="10">
         <v>681.82736365999995</v>
       </c>
       <c r="GF45" s="10">
         <v>770.28869271999997</v>
       </c>
       <c r="GG45" s="10">
         <v>191.63760391</v>
       </c>
+      <c r="GH45" s="10">
+        <v>198.57824686999999</v>
+      </c>
     </row>
-    <row r="46" spans="2:189" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:190" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="27"/>
       <c r="D46" s="27"/>
       <c r="E46" s="27"/>
       <c r="F46" s="27"/>
       <c r="G46" s="27"/>
       <c r="H46" s="27"/>
       <c r="I46" s="27"/>
       <c r="J46" s="27"/>
       <c r="K46" s="27"/>
       <c r="L46" s="27"/>
       <c r="M46" s="27"/>
       <c r="N46" s="27"/>
       <c r="O46" s="27"/>
       <c r="P46" s="27"/>
       <c r="Q46" s="27"/>
       <c r="R46" s="27"/>
       <c r="S46" s="27"/>
       <c r="T46" s="27"/>
       <c r="U46" s="27"/>
       <c r="V46" s="27"/>
       <c r="W46" s="27"/>
       <c r="X46" s="27"/>
@@ -22131,52 +22242,53 @@
       <c r="FI46" s="27"/>
       <c r="FJ46" s="27"/>
       <c r="FK46" s="27"/>
       <c r="FL46" s="27"/>
       <c r="FM46" s="27"/>
       <c r="FN46" s="27"/>
       <c r="FO46" s="27"/>
       <c r="FP46" s="27"/>
       <c r="FQ46" s="27"/>
       <c r="FR46" s="27"/>
       <c r="FS46" s="27"/>
       <c r="FT46" s="27"/>
       <c r="FU46" s="27"/>
       <c r="FV46" s="27"/>
       <c r="FW46" s="27"/>
       <c r="FX46" s="27"/>
       <c r="FY46" s="27"/>
       <c r="FZ46" s="27"/>
       <c r="GA46" s="27"/>
       <c r="GB46" s="27"/>
       <c r="GC46" s="27"/>
       <c r="GD46" s="27"/>
       <c r="GE46" s="27"/>
       <c r="GF46" s="27"/>
       <c r="GG46" s="27"/>
+      <c r="GH46" s="27"/>
     </row>
-    <row r="47" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="8">
         <v>-4.0793636600000003</v>
       </c>
       <c r="E47" s="8">
         <v>0.54116774999999995</v>
       </c>
       <c r="F47" s="8">
         <v>-2.2131108899999998</v>
       </c>
       <c r="G47" s="8">
         <v>-0.48810787999999999</v>
       </c>
       <c r="H47" s="8">
         <v>5.4110516100000003</v>
       </c>
       <c r="I47" s="8">
         <v>0.31711931999999998</v>
       </c>
       <c r="J47" s="8">
@@ -22697,52 +22809,55 @@
       </c>
       <c r="FZ47" s="8">
         <v>-1.5540700000000001E-3</v>
       </c>
       <c r="GA47" s="8">
         <v>-2.0167060000000001E-2</v>
       </c>
       <c r="GB47" s="8">
         <v>4.5640200000000002E-3</v>
       </c>
       <c r="GC47" s="8">
         <v>2.0629200000000002E-3</v>
       </c>
       <c r="GD47" s="8">
         <v>-2.4999360000000002E-2</v>
       </c>
       <c r="GE47" s="8">
         <v>-1.6345299999999999E-3</v>
       </c>
       <c r="GF47" s="8">
         <v>4.1997600000000003E-3</v>
       </c>
       <c r="GG47" s="8">
         <v>-1.8697099999999999E-3</v>
       </c>
+      <c r="GH47" s="8">
+        <v>-2.3383629999999999E-2</v>
+      </c>
     </row>
-    <row r="48" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D48" s="8">
         <v>-0.27071485000000001</v>
       </c>
       <c r="E48" s="8">
         <v>-6.3254359999999996E-2</v>
       </c>
       <c r="F48" s="8">
         <v>-0.24325975</v>
       </c>
       <c r="G48" s="8">
         <v>-0.76655936999999996</v>
       </c>
       <c r="H48" s="8">
         <v>0.34101492999999999</v>
       </c>
       <c r="I48" s="8">
         <v>-8.3056640000000001E-2</v>
       </c>
       <c r="J48" s="8">
@@ -23263,52 +23378,55 @@
       </c>
       <c r="FZ48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF48" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG48" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH48" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="8">
         <v>-3.8086488100000002</v>
       </c>
       <c r="E49" s="8">
         <v>0.60442211000000001</v>
       </c>
       <c r="F49" s="8">
         <v>-1.9698511400000001</v>
       </c>
       <c r="G49" s="8">
         <v>0.27845149000000002</v>
       </c>
       <c r="H49" s="8">
         <v>5.0700366800000003</v>
       </c>
       <c r="I49" s="8">
         <v>0.40017596</v>
       </c>
       <c r="J49" s="8">
@@ -23829,52 +23947,55 @@
       </c>
       <c r="FZ49" s="8">
         <v>-1.5540700000000001E-3</v>
       </c>
       <c r="GA49" s="8">
         <v>-2.0167060000000001E-2</v>
       </c>
       <c r="GB49" s="8">
         <v>4.5640200000000002E-3</v>
       </c>
       <c r="GC49" s="8">
         <v>2.0629200000000002E-3</v>
       </c>
       <c r="GD49" s="8">
         <v>-2.4999360000000002E-2</v>
       </c>
       <c r="GE49" s="8">
         <v>-1.6345299999999999E-3</v>
       </c>
       <c r="GF49" s="8">
         <v>4.1997600000000003E-3</v>
       </c>
       <c r="GG49" s="8">
         <v>-1.8697099999999999E-3</v>
       </c>
+      <c r="GH49" s="8">
+        <v>-2.3383629999999999E-2</v>
+      </c>
     </row>
-    <row r="50" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J50" s="8" t="s">
@@ -24395,52 +24516,55 @@
       </c>
       <c r="FZ50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF50" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG50" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH50" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="51" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="8">
         <v>-51.455256149999997</v>
       </c>
       <c r="E51" s="8">
         <v>2.3312822400000002</v>
       </c>
       <c r="F51" s="8">
         <v>-86.379360070000004</v>
       </c>
       <c r="G51" s="8">
         <v>-37.474640559999997</v>
       </c>
       <c r="H51" s="8">
         <v>35.126101820000002</v>
       </c>
       <c r="I51" s="8">
         <v>0.42486088</v>
       </c>
       <c r="J51" s="8">
@@ -24961,52 +25085,55 @@
       </c>
       <c r="FZ51" s="8">
         <v>-0.49959572000000002</v>
       </c>
       <c r="GA51" s="8">
         <v>-1.9448458900000001</v>
       </c>
       <c r="GB51" s="8">
         <v>-0.67402859999999998</v>
       </c>
       <c r="GC51" s="8">
         <v>0.67998263999999997</v>
       </c>
       <c r="GD51" s="8">
         <v>0.22882554999999999</v>
       </c>
       <c r="GE51" s="8">
         <v>-1.20954709</v>
       </c>
       <c r="GF51" s="8">
         <v>0.22022264</v>
       </c>
       <c r="GG51" s="8">
         <v>0.36277407</v>
       </c>
+      <c r="GH51" s="8">
+        <v>3.48677356</v>
+      </c>
     </row>
-    <row r="52" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="8">
         <v>-318.63540085</v>
       </c>
       <c r="E52" s="8">
         <v>26.402281460000001</v>
       </c>
       <c r="F52" s="8">
         <v>-153.6761711</v>
       </c>
       <c r="G52" s="8">
         <v>6.9698749700000002</v>
       </c>
       <c r="H52" s="8">
         <v>413.56231861999999</v>
       </c>
       <c r="I52" s="8">
         <v>49.433369040000002</v>
       </c>
       <c r="J52" s="8">
@@ -25527,52 +25654,55 @@
       </c>
       <c r="FZ52" s="8">
         <v>-0.25589857999999999</v>
       </c>
       <c r="GA52" s="8">
         <v>-0.74988305</v>
       </c>
       <c r="GB52" s="8">
         <v>5.6851069999999997E-2</v>
       </c>
       <c r="GC52" s="8">
         <v>0.11896005</v>
       </c>
       <c r="GD52" s="8">
         <v>-0.97072966999999999</v>
       </c>
       <c r="GE52" s="8">
         <v>-0.52384145999999998</v>
       </c>
       <c r="GF52" s="8">
         <v>1.6897388</v>
       </c>
       <c r="GG52" s="8">
         <v>-0.75421075000000004</v>
       </c>
+      <c r="GH52" s="8">
+        <v>-0.91930670999999997</v>
+      </c>
     </row>
-    <row r="53" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="8">
         <v>0.97782146000000003</v>
       </c>
       <c r="E53" s="8">
         <v>-0.99899470000000001</v>
       </c>
       <c r="F53" s="8">
         <v>2.1947049500000002</v>
       </c>
       <c r="G53" s="8">
         <v>-1.5621235600000001</v>
       </c>
       <c r="H53" s="8">
         <v>6.0294059999999997E-2</v>
       </c>
       <c r="I53" s="8">
         <v>0.45958211999999998</v>
       </c>
       <c r="J53" s="8">
@@ -26093,52 +26223,55 @@
       </c>
       <c r="FZ53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG53" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH53" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="54" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="20" t="s">
         <v>8</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="8">
         <v>-0.60860062999999998</v>
       </c>
       <c r="E54" s="8">
         <v>8.1026734600000001</v>
       </c>
       <c r="F54" s="8">
         <v>-0.97456180000000003</v>
       </c>
       <c r="G54" s="8">
         <v>-1.2204315100000001</v>
       </c>
       <c r="H54" s="8">
         <v>1.3477444199999999</v>
       </c>
       <c r="I54" s="8">
         <v>-0.32740069999999999</v>
       </c>
       <c r="J54" s="8">
@@ -26659,52 +26792,55 @@
       </c>
       <c r="FZ54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF54" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG54" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH54" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="55" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="8">
         <v>-8.6519960000000007E-2</v>
       </c>
       <c r="E55" s="8">
         <v>-1.9587279999999999E-2</v>
       </c>
       <c r="F55" s="8">
         <v>-7.5893329999999995E-2</v>
       </c>
       <c r="G55" s="8">
         <v>-0.14291951999999999</v>
       </c>
       <c r="H55" s="8">
         <v>0.11832537</v>
       </c>
       <c r="I55" s="8">
         <v>-2.4823319999999999E-2</v>
       </c>
       <c r="J55" s="8">
@@ -27225,52 +27361,55 @@
       </c>
       <c r="FZ55" s="8">
         <v>-7.4205499999999997E-3</v>
       </c>
       <c r="GA55" s="8">
         <v>-8.7364789999999998E-2</v>
       </c>
       <c r="GB55" s="8">
         <v>-7.1010489999999996E-2</v>
       </c>
       <c r="GC55" s="8">
         <v>5.002794E-2</v>
       </c>
       <c r="GD55" s="8">
         <v>0.14561331999999999</v>
       </c>
       <c r="GE55" s="8">
         <v>-0.10328830999999999</v>
       </c>
       <c r="GF55" s="8">
         <v>2.817188E-2</v>
       </c>
       <c r="GG55" s="8">
         <v>5.5502219999999998E-2</v>
       </c>
+      <c r="GH55" s="8">
+        <v>-1.656316E-2</v>
+      </c>
     </row>
-    <row r="56" spans="2:189" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:190" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="20" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J56" s="8" t="s">
@@ -27791,52 +27930,55 @@
       </c>
       <c r="FZ56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GA56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GB56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GC56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GD56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GE56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GF56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="GG56" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="GH56" s="8" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="57" spans="2:189" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:190" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="10">
         <v>-373.88731978999999</v>
       </c>
       <c r="E57" s="10">
         <v>36.358822930000002</v>
       </c>
       <c r="F57" s="10">
         <v>-241.12439223999999</v>
       </c>
       <c r="G57" s="10">
         <v>-33.91834806</v>
       </c>
       <c r="H57" s="10">
         <v>455.62583590000003</v>
       </c>
       <c r="I57" s="10">
         <v>50.282707340000002</v>
       </c>
       <c r="J57" s="10">
@@ -28357,52 +28499,55 @@
       </c>
       <c r="FZ57" s="10">
         <v>-0.76446892</v>
       </c>
       <c r="GA57" s="10">
         <v>-2.8022607900000001</v>
       </c>
       <c r="GB57" s="10">
         <v>-0.68362400000000001</v>
       </c>
       <c r="GC57" s="10">
         <v>0.85103355000000003</v>
       </c>
       <c r="GD57" s="10">
         <v>-0.62129016000000004</v>
       </c>
       <c r="GE57" s="10">
         <v>-1.8383113900000001</v>
       </c>
       <c r="GF57" s="10">
         <v>1.94233308</v>
       </c>
       <c r="GG57" s="10">
         <v>-0.33780417000000001</v>
       </c>
+      <c r="GH57" s="10">
+        <v>2.5275200600000001</v>
+      </c>
     </row>
-    <row r="58" spans="2:189" s="9" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:190" s="9" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="11">
         <v>-306.14806379999999</v>
       </c>
       <c r="E58" s="11">
         <v>237.80349079999999</v>
       </c>
       <c r="F58" s="11">
         <v>585.50218170999995</v>
       </c>
       <c r="G58" s="11">
         <v>36.208744940000003</v>
       </c>
       <c r="H58" s="11">
         <v>831.42238452000004</v>
       </c>
       <c r="I58" s="11">
         <v>-169.66890235</v>
       </c>
       <c r="J58" s="11">
@@ -28923,52 +29068,55 @@
       </c>
       <c r="FZ58" s="11">
         <v>466.49450507</v>
       </c>
       <c r="GA58" s="11">
         <v>349.97926123000002</v>
       </c>
       <c r="GB58" s="11">
         <v>221.91402429999999</v>
       </c>
       <c r="GC58" s="11">
         <v>357.44640822000002</v>
       </c>
       <c r="GD58" s="11">
         <v>500.80652180999999</v>
       </c>
       <c r="GE58" s="11">
         <v>679.98905227</v>
       </c>
       <c r="GF58" s="11">
         <v>772.2310258</v>
       </c>
       <c r="GG58" s="11">
         <v>191.29979974</v>
       </c>
+      <c r="GH58" s="11">
+        <v>201.10576692999999</v>
+      </c>
     </row>
-    <row r="60" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:190" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>