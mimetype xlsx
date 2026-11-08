--- v11 (2026-10-19)
+++ v12 (2026-11-08)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\KAMATNE STOPE - NOVO MOSTv2\BILTENSKE TABLICE od 03-2020\G1-G6\2026\G tablice 2026_09_30\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78D69DD0-AAA4-4427-973C-533F644C8637}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC5C21AE-C470-4429-B2B5-C954353BDD0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CA3CBAF5-4360-4A85-BDA0-18B156A26653}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CA3CBAF5-4360-4A85-BDA0-18B156A26653}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1170" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1173" uniqueCount="32">
   <si>
     <t>Vagani mjesečni prosjeci kamatnih stopa</t>
   </si>
   <si>
     <t>u postocima na godišnjoj razini</t>
   </si>
   <si>
     <t xml:space="preserve">            Od toga: transakcijski računi</t>
   </si>
   <si>
     <t xml:space="preserve">            Od toga: štedni depoziti</t>
   </si>
   <si>
     <t>Iznosi novih poslova</t>
   </si>
   <si>
     <t>u milijunima eura</t>
   </si>
   <si>
     <t>Tablica G1: Kamatne stope kreditnih institucija na depozite (novi poslovi)</t>
   </si>
   <si>
     <t>–</t>
   </si>
   <si>
@@ -547,56 +547,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Povijesni podaci u ovom retku odnose se samo na depozite u eurima i kunama s valutnom klauzulom uz euro.</t>
     </r>
   </si>
   <si>
     <t/>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mm\.yy\."/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -612,282 +606,299 @@
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyNumberFormat="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyNumberFormat="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-[...61 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Međunaslov u tablici" xfId="1" xr:uid="{823252B1-01EE-4B61-822F-DC6AF95F9FE3}"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{BECE471A-A54A-4E3E-8B2E-18AC9990BFF9}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
+    <cellStyle name="Normalno 2" xfId="8" xr:uid="{745B502B-7137-45B1-976D-787FB548AC1F}"/>
     <cellStyle name="Normalno 3" xfId="7" xr:uid="{AA1099FD-329E-4DAE-929E-F9D15E812BAC}"/>
     <cellStyle name="Normalno 4" xfId="6" xr:uid="{1F1E6E48-5BEB-4B75-94E5-846F0D300932}"/>
     <cellStyle name="Tanka linija ispod" xfId="3" xr:uid="{B383EA11-B6D6-4169-9946-CAEDF3F265E2}"/>
     <cellStyle name="Zadnji redak" xfId="4" xr:uid="{D6351E8C-69B5-4B81-B7B8-938BE7F0F4B9}"/>
     <cellStyle name="Zaglavlje" xfId="2" xr:uid="{263E6E83-FD38-4795-8C9E-0C9BC7C8062D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
@@ -1168,134 +1179,173 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4B97999-B222-4BE0-9601-DF4280CD21F3}">
-  <dimension ref="B1:FW66"/>
+  <dimension ref="A1:FX66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="180" max="16384" width="10.1640625" style="4"/>
+    <col min="1" max="1" width="3.6640625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="50.6640625" style="6" customWidth="1"/>
+    <col min="3" max="135" width="10.1640625" style="6"/>
+    <col min="136" max="136" width="10.1640625" style="24"/>
+    <col min="137" max="167" width="10.1640625" style="6"/>
+    <col min="168" max="180" width="10.1640625" style="7"/>
+    <col min="181" max="16384" width="10.1640625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="EF1" s="4"/>
+    <row r="1" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="FL1" s="28"/>
+      <c r="FM1" s="28"/>
+      <c r="FN1" s="28"/>
+      <c r="FO1" s="28"/>
+      <c r="FP1" s="28"/>
+      <c r="FQ1" s="28"/>
+      <c r="FR1" s="28"/>
+      <c r="FS1" s="28"/>
+      <c r="FT1" s="28"/>
+      <c r="FU1" s="28"/>
+      <c r="FV1" s="28"/>
+      <c r="FW1" s="28"/>
+      <c r="FX1" s="28"/>
     </row>
-    <row r="2" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="5" t="s">
+    <row r="2" spans="2:180" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="EF2" s="4"/>
+      <c r="FL2" s="33"/>
+      <c r="FM2" s="33"/>
+      <c r="FN2" s="33"/>
+      <c r="FO2" s="33"/>
+      <c r="FP2" s="33"/>
+      <c r="FQ2" s="33"/>
+      <c r="FR2" s="33"/>
+      <c r="FS2" s="33"/>
+      <c r="FT2" s="33"/>
+      <c r="FU2" s="33"/>
+      <c r="FV2" s="33"/>
+      <c r="FW2" s="33"/>
+      <c r="FX2" s="33"/>
     </row>
-    <row r="3" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="6" t="s">
+    <row r="3" spans="2:180" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="EF3" s="4"/>
+      <c r="FL3" s="35"/>
+      <c r="FM3" s="35"/>
+      <c r="FN3" s="35"/>
+      <c r="FO3" s="35"/>
+      <c r="FP3" s="35"/>
+      <c r="FQ3" s="35"/>
+      <c r="FR3" s="35"/>
+      <c r="FS3" s="35"/>
+      <c r="FT3" s="35"/>
+      <c r="FU3" s="35"/>
+      <c r="FV3" s="35"/>
+      <c r="FW3" s="35"/>
+      <c r="FX3" s="35"/>
     </row>
-    <row r="4" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="EF4" s="4"/>
+    <row r="4" spans="2:180" s="27" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="8"/>
+      <c r="FL4" s="28"/>
+      <c r="FM4" s="28"/>
+      <c r="FN4" s="28"/>
+      <c r="FO4" s="28"/>
+      <c r="FP4" s="28"/>
+      <c r="FQ4" s="28"/>
+      <c r="FR4" s="28"/>
+      <c r="FS4" s="28"/>
+      <c r="FT4" s="28"/>
+      <c r="FU4" s="28"/>
+      <c r="FV4" s="28"/>
+      <c r="FW4" s="28"/>
+      <c r="FX4" s="28"/>
     </row>
-    <row r="5" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="EF5" s="4"/>
+    <row r="5" spans="2:180" s="27" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="8"/>
+      <c r="FL5" s="28"/>
+      <c r="FM5" s="28"/>
+      <c r="FN5" s="28"/>
+      <c r="FO5" s="28"/>
+      <c r="FP5" s="28"/>
+      <c r="FQ5" s="28"/>
+      <c r="FR5" s="28"/>
+      <c r="FS5" s="28"/>
+      <c r="FT5" s="28"/>
+      <c r="FU5" s="28"/>
+      <c r="FV5" s="28"/>
+      <c r="FW5" s="28"/>
+      <c r="FX5" s="28"/>
     </row>
-    <row r="6" spans="2:179" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="8" t="s">
+    <row r="6" spans="2:180" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="EF6" s="10"/>
-[...12 lines deleted...]
-      <c r="FW6" s="27"/>
+      <c r="EF6" s="37"/>
+      <c r="EI6" s="38"/>
     </row>
-    <row r="7" spans="2:179" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="12" t="s">
+    <row r="7" spans="2:180" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="EF7" s="28"/>
-[...11 lines deleted...]
-      <c r="FU7" s="32" t="s">
+      <c r="EF7" s="10"/>
+      <c r="EI7" s="11"/>
+      <c r="EJ7" s="10"/>
+      <c r="FU7" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="FV7" s="32" t="s">
-[...2 lines deleted...]
-      <c r="FW7" s="32" t="s">
+      <c r="FW7" s="9" t="s">
         <v>31</v>
       </c>
+      <c r="FX7" s="9" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="8" spans="2:179" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:180" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="1"/>
       <c r="C8" s="2">
         <v>40908</v>
       </c>
       <c r="D8" s="2">
         <v>40939</v>
       </c>
       <c r="E8" s="2">
         <v>40968</v>
       </c>
       <c r="F8" s="2">
         <v>40999</v>
       </c>
       <c r="G8" s="2">
         <v>41029</v>
       </c>
       <c r="H8" s="2">
         <v>41060</v>
       </c>
       <c r="I8" s="2">
         <v>41090</v>
       </c>
       <c r="J8" s="2">
         <v>41121</v>
       </c>
@@ -1784,9591 +1834,9727 @@
       </c>
       <c r="FP8" s="2">
         <v>46053</v>
       </c>
       <c r="FQ8" s="2">
         <v>46081</v>
       </c>
       <c r="FR8" s="2">
         <v>46112</v>
       </c>
       <c r="FS8" s="2">
         <v>46142</v>
       </c>
       <c r="FT8" s="2">
         <v>46173</v>
       </c>
       <c r="FU8" s="2">
         <v>46203</v>
       </c>
       <c r="FV8" s="2">
         <v>46234</v>
       </c>
       <c r="FW8" s="2">
         <v>46265</v>
       </c>
+      <c r="FX8" s="2">
+        <v>46295</v>
+      </c>
     </row>
-    <row r="9" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="13" t="s">
+    <row r="9" spans="2:180" s="40" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="14"/>
-[...144 lines deleted...]
-      <c r="FW9" s="34"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="42"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="42"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="42"/>
+      <c r="Y9" s="42"/>
+      <c r="Z9" s="42"/>
+      <c r="AA9" s="42"/>
+      <c r="AB9" s="42"/>
+      <c r="AC9" s="42"/>
+      <c r="AD9" s="42"/>
+      <c r="AE9" s="42"/>
+      <c r="AF9" s="42"/>
+      <c r="AG9" s="42"/>
+      <c r="AH9" s="42"/>
+      <c r="AI9" s="42"/>
+      <c r="AJ9" s="42"/>
+      <c r="AK9" s="42"/>
+      <c r="AL9" s="42"/>
+      <c r="AM9" s="42"/>
+      <c r="AN9" s="42"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="42"/>
+      <c r="AQ9" s="42"/>
+      <c r="AR9" s="42"/>
+      <c r="AS9" s="42"/>
+      <c r="AT9" s="42"/>
+      <c r="AU9" s="42"/>
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="42"/>
+      <c r="AX9" s="42"/>
+      <c r="AY9" s="42"/>
+      <c r="AZ9" s="42"/>
+      <c r="BA9" s="42"/>
+      <c r="BB9" s="42"/>
+      <c r="BC9" s="42"/>
+      <c r="BD9" s="42"/>
+      <c r="BE9" s="42"/>
+      <c r="BF9" s="42"/>
+      <c r="BG9" s="42"/>
+      <c r="BH9" s="42"/>
+      <c r="BI9" s="42"/>
+      <c r="BJ9" s="42"/>
+      <c r="BK9" s="42"/>
+      <c r="BL9" s="42"/>
+      <c r="BM9" s="42"/>
+      <c r="BN9" s="42"/>
+      <c r="BO9" s="42"/>
+      <c r="BP9" s="42"/>
+      <c r="BQ9" s="42"/>
+      <c r="BR9" s="42"/>
+      <c r="BS9" s="42"/>
+      <c r="BT9" s="42"/>
+      <c r="BU9" s="42"/>
+      <c r="BV9" s="42"/>
+      <c r="BW9" s="42"/>
+      <c r="BX9" s="42"/>
+      <c r="BY9" s="42"/>
+      <c r="BZ9" s="42"/>
+      <c r="CA9" s="42"/>
+      <c r="CB9" s="42"/>
+      <c r="CC9" s="42"/>
+      <c r="CD9" s="42"/>
+      <c r="CE9" s="42"/>
+      <c r="CF9" s="42"/>
+      <c r="CG9" s="42"/>
+      <c r="CH9" s="42"/>
+      <c r="CI9" s="42"/>
+      <c r="CJ9" s="42"/>
+      <c r="CK9" s="42"/>
+      <c r="CL9" s="42"/>
+      <c r="CM9" s="42"/>
+      <c r="CN9" s="42"/>
+      <c r="CO9" s="42"/>
+      <c r="CP9" s="42"/>
+      <c r="CQ9" s="42"/>
+      <c r="CR9" s="42"/>
+      <c r="CS9" s="42"/>
+      <c r="CT9" s="42"/>
+      <c r="CU9" s="42"/>
+      <c r="CV9" s="42"/>
+      <c r="CW9" s="42"/>
+      <c r="CX9" s="42"/>
+      <c r="CY9" s="42"/>
+      <c r="CZ9" s="42"/>
+      <c r="DA9" s="42"/>
+      <c r="DB9" s="42"/>
+      <c r="DC9" s="42"/>
+      <c r="DD9" s="42"/>
+      <c r="DE9" s="42"/>
+      <c r="DF9" s="42"/>
+      <c r="DG9" s="42"/>
+      <c r="DH9" s="42"/>
+      <c r="DI9" s="42"/>
+      <c r="DJ9" s="42"/>
+      <c r="DK9" s="42"/>
+      <c r="DL9" s="42"/>
+      <c r="DM9" s="42"/>
+      <c r="DN9" s="42"/>
+      <c r="DO9" s="42"/>
+      <c r="DP9" s="42"/>
+      <c r="DQ9" s="42"/>
+      <c r="DR9" s="42"/>
+      <c r="DS9" s="42"/>
+      <c r="DT9" s="42"/>
+      <c r="DU9" s="42"/>
+      <c r="DV9" s="42"/>
+      <c r="DW9" s="42"/>
+      <c r="DX9" s="42"/>
+      <c r="DY9" s="42"/>
+      <c r="DZ9" s="42"/>
+      <c r="EA9" s="42"/>
+      <c r="EB9" s="42"/>
+      <c r="EC9" s="42"/>
+      <c r="ED9" s="42"/>
+      <c r="EE9" s="42"/>
+      <c r="EF9" s="42"/>
+      <c r="EG9" s="42"/>
+      <c r="EH9" s="42"/>
+      <c r="EI9" s="42"/>
+      <c r="EJ9" s="42"/>
+      <c r="EK9" s="42"/>
+      <c r="EL9" s="42"/>
+      <c r="EM9" s="42"/>
+      <c r="EN9" s="42"/>
+      <c r="EO9" s="42"/>
+      <c r="EP9" s="42"/>
+      <c r="EQ9" s="42"/>
+      <c r="ER9" s="42"/>
+      <c r="ES9" s="42"/>
+      <c r="ET9" s="42"/>
+      <c r="EU9" s="42"/>
+      <c r="EV9" s="42"/>
+      <c r="EW9" s="42"/>
+      <c r="EX9" s="42"/>
+      <c r="EY9" s="42"/>
+      <c r="EZ9" s="42"/>
+      <c r="FA9" s="42"/>
+      <c r="FB9" s="42"/>
+      <c r="FC9" s="42"/>
+      <c r="FD9" s="42"/>
+      <c r="FE9" s="42"/>
+      <c r="FF9" s="42"/>
+      <c r="FG9" s="42"/>
+      <c r="FH9" s="42"/>
+      <c r="FI9" s="42"/>
+      <c r="FJ9" s="42"/>
+      <c r="FK9" s="42"/>
+      <c r="FL9" s="42"/>
+      <c r="FM9" s="42"/>
+      <c r="FN9" s="42"/>
+      <c r="FO9" s="42"/>
+      <c r="FP9" s="42"/>
+      <c r="FQ9" s="42"/>
+      <c r="FR9" s="42"/>
+      <c r="FS9" s="42"/>
+      <c r="FT9" s="42"/>
+      <c r="FU9" s="42"/>
+      <c r="FV9" s="42"/>
+      <c r="FW9" s="42"/>
+      <c r="FX9" s="42"/>
     </row>
-    <row r="10" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="13" t="s">
+    <row r="10" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="15">
         <v>0.24</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="15">
         <v>0.24</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="15">
         <v>0.23</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="15">
         <v>0.24</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="15">
         <v>0.24</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="15">
         <v>0.23</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="15">
         <v>0.24</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="15">
         <v>0.24</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="15">
         <v>0.23</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="15">
         <v>0.22</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="15">
         <v>0.23</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="15">
         <v>0.23</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="15">
         <v>0.23</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="15">
         <v>0.23</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="15">
         <v>0.23</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="15">
         <v>0.23</v>
       </c>
-      <c r="S10" s="14">
+      <c r="S10" s="15">
         <v>0.23</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="15">
         <v>0.22</v>
       </c>
-      <c r="U10" s="14">
+      <c r="U10" s="15">
         <v>0.22</v>
       </c>
-      <c r="V10" s="14">
+      <c r="V10" s="15">
         <v>0.22</v>
       </c>
-      <c r="W10" s="14">
+      <c r="W10" s="15">
         <v>0.22</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="15">
         <v>0.22</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Y10" s="15">
         <v>0.21</v>
       </c>
-      <c r="Z10" s="14">
+      <c r="Z10" s="15">
         <v>0.22</v>
       </c>
-      <c r="AA10" s="14">
+      <c r="AA10" s="15">
         <v>0.22</v>
       </c>
-      <c r="AB10" s="14">
+      <c r="AB10" s="15">
         <v>0.22</v>
       </c>
-      <c r="AC10" s="14">
+      <c r="AC10" s="15">
         <v>0.21</v>
       </c>
-      <c r="AD10" s="14">
+      <c r="AD10" s="15">
         <v>0.21</v>
       </c>
-      <c r="AE10" s="14">
+      <c r="AE10" s="15">
         <v>0.22</v>
       </c>
-      <c r="AF10" s="14">
+      <c r="AF10" s="15">
         <v>0.21</v>
       </c>
-      <c r="AG10" s="14">
+      <c r="AG10" s="15">
         <v>0.2</v>
       </c>
-      <c r="AH10" s="14">
+      <c r="AH10" s="15">
         <v>0.2</v>
       </c>
-      <c r="AI10" s="14">
+      <c r="AI10" s="15">
         <v>0.2</v>
       </c>
-      <c r="AJ10" s="14">
+      <c r="AJ10" s="15">
         <v>0.2</v>
       </c>
-      <c r="AK10" s="14">
+      <c r="AK10" s="15">
         <v>0.19</v>
       </c>
-      <c r="AL10" s="14">
+      <c r="AL10" s="15">
         <v>0.19</v>
       </c>
-      <c r="AM10" s="14">
+      <c r="AM10" s="15">
         <v>0.18</v>
       </c>
-      <c r="AN10" s="14">
+      <c r="AN10" s="15">
         <v>0.18</v>
       </c>
-      <c r="AO10" s="14">
+      <c r="AO10" s="15">
         <v>0.18</v>
       </c>
-      <c r="AP10" s="14">
+      <c r="AP10" s="15">
         <v>0.18</v>
       </c>
-      <c r="AQ10" s="14">
+      <c r="AQ10" s="15">
         <v>0.18</v>
       </c>
-      <c r="AR10" s="14">
+      <c r="AR10" s="15">
         <v>0.18</v>
       </c>
-      <c r="AS10" s="14">
+      <c r="AS10" s="15">
         <v>0.18</v>
       </c>
-      <c r="AT10" s="14">
+      <c r="AT10" s="15">
         <v>0.16</v>
       </c>
-      <c r="AU10" s="14">
+      <c r="AU10" s="15">
         <v>0.16</v>
       </c>
-      <c r="AV10" s="14">
+      <c r="AV10" s="15">
         <v>0.16</v>
       </c>
-      <c r="AW10" s="14">
+      <c r="AW10" s="15">
         <v>0.16</v>
       </c>
-      <c r="AX10" s="14">
+      <c r="AX10" s="15">
         <v>0.16</v>
       </c>
-      <c r="AY10" s="14">
+      <c r="AY10" s="15">
         <v>0.17</v>
       </c>
-      <c r="AZ10" s="14">
+      <c r="AZ10" s="15">
         <v>0.15</v>
       </c>
-      <c r="BA10" s="14">
+      <c r="BA10" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="BB10" s="14">
+      <c r="BB10" s="15">
         <v>0.13</v>
       </c>
-      <c r="BC10" s="14">
+      <c r="BC10" s="15">
         <v>0.13</v>
       </c>
-      <c r="BD10" s="14">
+      <c r="BD10" s="15">
         <v>0.13</v>
       </c>
-      <c r="BE10" s="14">
+      <c r="BE10" s="15">
         <v>0.13</v>
       </c>
-      <c r="BF10" s="14">
+      <c r="BF10" s="15">
         <v>0.13</v>
       </c>
-      <c r="BG10" s="14">
+      <c r="BG10" s="15">
         <v>0.12</v>
       </c>
-      <c r="BH10" s="14">
+      <c r="BH10" s="15">
         <v>0.12</v>
       </c>
-      <c r="BI10" s="14">
+      <c r="BI10" s="15">
         <v>0.11</v>
       </c>
-      <c r="BJ10" s="14">
+      <c r="BJ10" s="15">
         <v>0.11</v>
       </c>
-      <c r="BK10" s="14">
+      <c r="BK10" s="15">
         <v>0.1</v>
       </c>
-      <c r="BL10" s="14">
+      <c r="BL10" s="15">
         <v>0.09</v>
       </c>
-      <c r="BM10" s="14">
+      <c r="BM10" s="15">
         <v>0.08</v>
       </c>
-      <c r="BN10" s="14">
+      <c r="BN10" s="15">
         <v>0.08</v>
       </c>
-      <c r="BO10" s="14">
+      <c r="BO10" s="15">
         <v>0.08</v>
       </c>
-      <c r="BP10" s="14">
+      <c r="BP10" s="15">
         <v>0.08</v>
       </c>
-      <c r="BQ10" s="14">
+      <c r="BQ10" s="15">
         <v>0.08</v>
       </c>
-      <c r="BR10" s="14">
+      <c r="BR10" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BS10" s="14">
+      <c r="BS10" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BT10" s="14">
+      <c r="BT10" s="15">
         <v>0.06</v>
       </c>
-      <c r="BU10" s="14">
+      <c r="BU10" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BV10" s="14">
+      <c r="BV10" s="15">
         <v>0.06</v>
       </c>
-      <c r="BW10" s="14">
+      <c r="BW10" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BX10" s="14">
+      <c r="BX10" s="15">
         <v>0.06</v>
       </c>
-      <c r="BY10" s="14">
+      <c r="BY10" s="15">
         <v>0.05</v>
       </c>
-      <c r="BZ10" s="14">
+      <c r="BZ10" s="15">
         <v>0.05</v>
       </c>
-      <c r="CA10" s="14">
+      <c r="CA10" s="15">
         <v>0.05</v>
       </c>
-      <c r="CB10" s="14">
+      <c r="CB10" s="15">
         <v>0.05</v>
       </c>
-      <c r="CC10" s="14">
+      <c r="CC10" s="15">
         <v>0.05</v>
       </c>
-      <c r="CD10" s="14">
+      <c r="CD10" s="15">
         <v>0.05</v>
       </c>
-      <c r="CE10" s="14">
+      <c r="CE10" s="15">
         <v>0.05</v>
       </c>
-      <c r="CF10" s="14">
+      <c r="CF10" s="15">
         <v>0.05</v>
       </c>
-      <c r="CG10" s="14">
+      <c r="CG10" s="15">
         <v>0.05</v>
       </c>
-      <c r="CH10" s="14">
+      <c r="CH10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CI10" s="14">
+      <c r="CI10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CJ10" s="14">
+      <c r="CJ10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CK10" s="14">
+      <c r="CK10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CL10" s="14">
+      <c r="CL10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CM10" s="14">
+      <c r="CM10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CN10" s="14">
+      <c r="CN10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CO10" s="14">
+      <c r="CO10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CP10" s="14">
+      <c r="CP10" s="15">
         <v>0.04</v>
       </c>
-      <c r="CQ10" s="14">
+      <c r="CQ10" s="15">
         <v>0.03</v>
       </c>
-      <c r="CR10" s="14">
+      <c r="CR10" s="15">
         <v>0.03</v>
       </c>
-      <c r="CS10" s="14">
+      <c r="CS10" s="15">
         <v>0.03</v>
       </c>
-      <c r="CT10" s="14">
+      <c r="CT10" s="15">
         <v>0.03</v>
       </c>
-      <c r="CU10" s="14">
+      <c r="CU10" s="15">
         <v>0.03</v>
       </c>
-      <c r="CV10" s="14">
+      <c r="CV10" s="15">
         <v>0.03</v>
       </c>
-      <c r="CW10" s="14">
+      <c r="CW10" s="15">
         <v>0.03</v>
       </c>
-      <c r="CX10" s="14">
+      <c r="CX10" s="15">
         <v>0.02</v>
       </c>
-      <c r="CY10" s="14">
+      <c r="CY10" s="15">
         <v>0.02</v>
       </c>
-      <c r="CZ10" s="14">
+      <c r="CZ10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DA10" s="14">
+      <c r="DA10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DB10" s="14">
+      <c r="DB10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DC10" s="14">
+      <c r="DC10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DD10" s="14">
+      <c r="DD10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DE10" s="14">
+      <c r="DE10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DF10" s="14">
+      <c r="DF10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DG10" s="14">
+      <c r="DG10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DH10" s="14">
+      <c r="DH10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DI10" s="14">
+      <c r="DI10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DJ10" s="14">
+      <c r="DJ10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DK10" s="14">
+      <c r="DK10" s="15">
         <v>0.03</v>
       </c>
-      <c r="DL10" s="14">
+      <c r="DL10" s="15">
         <v>0.03</v>
       </c>
-      <c r="DM10" s="14">
+      <c r="DM10" s="15">
         <v>0.03</v>
       </c>
-      <c r="DN10" s="14">
+      <c r="DN10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DO10" s="14">
+      <c r="DO10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DP10" s="14">
+      <c r="DP10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DQ10" s="14">
+      <c r="DQ10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DR10" s="14">
+      <c r="DR10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DS10" s="14">
+      <c r="DS10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DT10" s="14">
+      <c r="DT10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DU10" s="14">
+      <c r="DU10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DV10" s="14">
+      <c r="DV10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DW10" s="14">
+      <c r="DW10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DX10" s="14">
+      <c r="DX10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DY10" s="14">
+      <c r="DY10" s="15">
         <v>0.02</v>
       </c>
-      <c r="DZ10" s="14">
+      <c r="DZ10" s="15">
         <v>0.02</v>
       </c>
-      <c r="EA10" s="14">
+      <c r="EA10" s="15">
         <v>0.02</v>
       </c>
-      <c r="EB10" s="14">
+      <c r="EB10" s="15">
         <v>0.02</v>
       </c>
-      <c r="EC10" s="14">
+      <c r="EC10" s="15">
         <v>0.02</v>
       </c>
-      <c r="ED10" s="14">
+      <c r="ED10" s="15">
         <v>0.02</v>
       </c>
-      <c r="EE10" s="14">
+      <c r="EE10" s="15">
         <v>0.02</v>
       </c>
-      <c r="EF10" s="14">
+      <c r="EF10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EG10" s="14">
+      <c r="EG10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EH10" s="15">
+      <c r="EH10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EI10" s="15">
+      <c r="EI10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EJ10" s="15">
+      <c r="EJ10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EK10" s="15">
+      <c r="EK10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EL10" s="15">
+      <c r="EL10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EM10" s="15">
+      <c r="EM10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EN10" s="15">
+      <c r="EN10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EO10" s="15">
+      <c r="EO10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EP10" s="15">
+      <c r="EP10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EQ10" s="15">
+      <c r="EQ10" s="42">
         <v>0.02</v>
       </c>
-      <c r="ER10" s="15">
+      <c r="ER10" s="42">
         <v>0.02</v>
       </c>
-      <c r="ES10" s="15">
+      <c r="ES10" s="42">
         <v>0.02</v>
       </c>
-      <c r="ET10" s="15">
+      <c r="ET10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EU10" s="15">
+      <c r="EU10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EV10" s="15">
+      <c r="EV10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EW10" s="15">
+      <c r="EW10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EX10" s="15">
+      <c r="EX10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EY10" s="15">
+      <c r="EY10" s="42">
         <v>0.02</v>
       </c>
-      <c r="EZ10" s="15">
+      <c r="EZ10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FA10" s="15">
+      <c r="FA10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FB10" s="15">
+      <c r="FB10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FC10" s="15">
+      <c r="FC10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FD10" s="15">
+      <c r="FD10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FE10" s="15">
+      <c r="FE10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FF10" s="15">
+      <c r="FF10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FG10" s="15">
+      <c r="FG10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FH10" s="15">
+      <c r="FH10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FI10" s="15">
+      <c r="FI10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FJ10" s="15">
+      <c r="FJ10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FK10" s="15">
+      <c r="FK10" s="42">
         <v>0.02</v>
       </c>
-      <c r="FL10" s="34">
+      <c r="FL10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FM10" s="34">
+      <c r="FM10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FN10" s="34">
+      <c r="FN10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FO10" s="34">
+      <c r="FO10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FP10" s="34">
+      <c r="FP10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FQ10" s="34">
+      <c r="FQ10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FR10" s="34">
+      <c r="FR10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FS10" s="34">
+      <c r="FS10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FT10" s="34">
+      <c r="FT10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FU10" s="34">
+      <c r="FU10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FV10" s="34">
+      <c r="FV10" s="15">
         <v>0.02</v>
       </c>
-      <c r="FW10" s="34">
+      <c r="FW10" s="15">
         <v>0.02</v>
       </c>
+      <c r="FX10" s="15">
+        <v>0.02</v>
+      </c>
     </row>
-    <row r="11" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="13" t="s">
+    <row r="11" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="15">
         <v>0.21</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="15">
         <v>0.22</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="15">
         <v>0.2</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="15">
         <v>0.21</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="15">
         <v>0.22</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="15">
         <v>0.21</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="15">
         <v>0.21</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="15">
         <v>0.24</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="15">
         <v>0.21</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="15">
         <v>0.2</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="15">
         <v>0.2</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="15">
         <v>0.2</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="15">
         <v>0.2</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="15">
         <v>0.2</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="15">
         <v>0.19</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="15">
         <v>0.19</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="15">
         <v>0.18</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="15">
         <v>0.18</v>
       </c>
-      <c r="U11" s="14">
+      <c r="U11" s="15">
         <v>0.18</v>
       </c>
-      <c r="V11" s="14">
+      <c r="V11" s="15">
         <v>0.18</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="15">
         <v>0.18</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="15">
         <v>0.17</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="15">
         <v>0.17</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z11" s="15">
         <v>0.17</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AA11" s="15">
         <v>0.17</v>
       </c>
-      <c r="AB11" s="14">
+      <c r="AB11" s="15">
         <v>0.17</v>
       </c>
-      <c r="AC11" s="14">
+      <c r="AC11" s="15">
         <v>0.16</v>
       </c>
-      <c r="AD11" s="14">
+      <c r="AD11" s="15">
         <v>0.15</v>
       </c>
-      <c r="AE11" s="14">
+      <c r="AE11" s="15">
         <v>0.16</v>
       </c>
-      <c r="AF11" s="14">
+      <c r="AF11" s="15">
         <v>0.15</v>
       </c>
-      <c r="AG11" s="14">
+      <c r="AG11" s="15">
         <v>0.15</v>
       </c>
-      <c r="AH11" s="14">
+      <c r="AH11" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AI11" s="14">
+      <c r="AI11" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AJ11" s="14">
+      <c r="AJ11" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="AK11" s="14">
+      <c r="AK11" s="15">
         <v>0.13</v>
       </c>
-      <c r="AL11" s="14">
+      <c r="AL11" s="15">
         <v>0.13</v>
       </c>
-      <c r="AM11" s="14">
+      <c r="AM11" s="15">
         <v>0.13</v>
       </c>
-      <c r="AN11" s="14">
+      <c r="AN11" s="15">
         <v>0.13</v>
       </c>
-      <c r="AO11" s="14">
+      <c r="AO11" s="15">
         <v>0.12</v>
       </c>
-      <c r="AP11" s="14">
+      <c r="AP11" s="15">
         <v>0.12</v>
       </c>
-      <c r="AQ11" s="14">
+      <c r="AQ11" s="15">
         <v>0.12</v>
       </c>
-      <c r="AR11" s="14">
+      <c r="AR11" s="15">
         <v>0.12</v>
       </c>
-      <c r="AS11" s="14">
+      <c r="AS11" s="15">
         <v>0.12</v>
       </c>
-      <c r="AT11" s="14">
+      <c r="AT11" s="15">
         <v>0.12</v>
       </c>
-      <c r="AU11" s="14">
+      <c r="AU11" s="15">
         <v>0.11</v>
       </c>
-      <c r="AV11" s="14">
+      <c r="AV11" s="15">
         <v>0.11</v>
       </c>
-      <c r="AW11" s="14">
+      <c r="AW11" s="15">
         <v>0.11</v>
       </c>
-      <c r="AX11" s="14">
+      <c r="AX11" s="15">
         <v>0.11</v>
       </c>
-      <c r="AY11" s="14">
+      <c r="AY11" s="15">
         <v>0.11</v>
       </c>
-      <c r="AZ11" s="14">
+      <c r="AZ11" s="15">
         <v>0.1</v>
       </c>
-      <c r="BA11" s="14">
+      <c r="BA11" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BB11" s="14">
+      <c r="BB11" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BC11" s="14">
+      <c r="BC11" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BD11" s="14">
+      <c r="BD11" s="15">
         <v>0.06</v>
       </c>
-      <c r="BE11" s="14">
+      <c r="BE11" s="15">
         <v>0.06</v>
       </c>
-      <c r="BF11" s="14">
+      <c r="BF11" s="15">
         <v>0.06</v>
       </c>
-      <c r="BG11" s="14">
+      <c r="BG11" s="15">
         <v>0.06</v>
       </c>
-      <c r="BH11" s="14">
+      <c r="BH11" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BI11" s="14">
+      <c r="BI11" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BJ11" s="14">
+      <c r="BJ11" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BK11" s="14">
+      <c r="BK11" s="15">
         <v>0.06</v>
       </c>
-      <c r="BL11" s="14">
+      <c r="BL11" s="15">
         <v>0.04</v>
       </c>
-      <c r="BM11" s="14">
+      <c r="BM11" s="15">
         <v>0.02</v>
       </c>
-      <c r="BN11" s="14">
+      <c r="BN11" s="15">
         <v>0.02</v>
       </c>
-      <c r="BO11" s="14">
+      <c r="BO11" s="15">
         <v>0.03</v>
       </c>
-      <c r="BP11" s="14">
+      <c r="BP11" s="15">
         <v>0.03</v>
       </c>
-      <c r="BQ11" s="14">
+      <c r="BQ11" s="15">
         <v>0.02</v>
       </c>
-      <c r="BR11" s="14">
+      <c r="BR11" s="15">
         <v>0.03</v>
       </c>
-      <c r="BS11" s="14">
+      <c r="BS11" s="15">
         <v>0.03</v>
       </c>
-      <c r="BT11" s="14">
+      <c r="BT11" s="15">
         <v>0.02</v>
       </c>
-      <c r="BU11" s="14">
+      <c r="BU11" s="15">
         <v>0.03</v>
       </c>
-      <c r="BV11" s="14">
+      <c r="BV11" s="15">
         <v>0.03</v>
       </c>
-      <c r="BW11" s="14">
+      <c r="BW11" s="15">
         <v>0.03</v>
       </c>
-      <c r="BX11" s="14">
+      <c r="BX11" s="15">
         <v>0.02</v>
       </c>
-      <c r="BY11" s="14">
+      <c r="BY11" s="15">
         <v>0.02</v>
       </c>
-      <c r="BZ11" s="14">
+      <c r="BZ11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CA11" s="14">
+      <c r="CA11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CB11" s="14">
+      <c r="CB11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CC11" s="14">
+      <c r="CC11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CD11" s="14">
+      <c r="CD11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CE11" s="14">
+      <c r="CE11" s="15">
         <v>0.01</v>
       </c>
-      <c r="CF11" s="14">
+      <c r="CF11" s="15">
         <v>0.01</v>
       </c>
-      <c r="CG11" s="14">
+      <c r="CG11" s="15">
         <v>0.01</v>
       </c>
-      <c r="CH11" s="14">
+      <c r="CH11" s="15">
         <v>0.01</v>
       </c>
-      <c r="CI11" s="14">
+      <c r="CI11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CJ11" s="14">
+      <c r="CJ11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CK11" s="14">
+      <c r="CK11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CL11" s="14">
+      <c r="CL11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CM11" s="14">
+      <c r="CM11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CN11" s="14">
+      <c r="CN11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CO11" s="14">
+      <c r="CO11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CP11" s="14">
+      <c r="CP11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CQ11" s="14">
+      <c r="CQ11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CR11" s="14">
+      <c r="CR11" s="15">
         <v>0.01</v>
       </c>
-      <c r="CS11" s="14">
+      <c r="CS11" s="15">
         <v>0.01</v>
       </c>
-      <c r="CT11" s="14">
+      <c r="CT11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CU11" s="14">
+      <c r="CU11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CV11" s="14">
+      <c r="CV11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CW11" s="14">
+      <c r="CW11" s="15">
         <v>0.02</v>
       </c>
-      <c r="CX11" s="14">
+      <c r="CX11" s="15">
         <v>0.01</v>
       </c>
-      <c r="CY11" s="14">
+      <c r="CY11" s="15">
         <v>0.01</v>
       </c>
-      <c r="CZ11" s="14">
+      <c r="CZ11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DA11" s="14">
+      <c r="DA11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DB11" s="14">
+      <c r="DB11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DC11" s="14">
+      <c r="DC11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DD11" s="14">
+      <c r="DD11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DE11" s="14">
+      <c r="DE11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DF11" s="14">
+      <c r="DF11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DG11" s="14">
+      <c r="DG11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DH11" s="14">
+      <c r="DH11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DI11" s="14">
+      <c r="DI11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DJ11" s="14">
+      <c r="DJ11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DK11" s="14">
+      <c r="DK11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DL11" s="14">
+      <c r="DL11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DM11" s="14">
+      <c r="DM11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DN11" s="14">
+      <c r="DN11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DO11" s="14">
+      <c r="DO11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DP11" s="14">
+      <c r="DP11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DQ11" s="14">
+      <c r="DQ11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DR11" s="14">
+      <c r="DR11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DS11" s="14">
+      <c r="DS11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DT11" s="14">
+      <c r="DT11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DU11" s="14">
+      <c r="DU11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DV11" s="14">
+      <c r="DV11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DW11" s="14">
+      <c r="DW11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DX11" s="14">
+      <c r="DX11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DY11" s="14">
+      <c r="DY11" s="15">
         <v>0.01</v>
       </c>
-      <c r="DZ11" s="14">
+      <c r="DZ11" s="15">
         <v>0.01</v>
       </c>
-      <c r="EA11" s="14">
+      <c r="EA11" s="15">
         <v>0.01</v>
       </c>
-      <c r="EB11" s="14">
+      <c r="EB11" s="15">
         <v>0.01</v>
       </c>
-      <c r="EC11" s="14">
+      <c r="EC11" s="15">
         <v>0.01</v>
       </c>
-      <c r="ED11" s="14">
+      <c r="ED11" s="15">
         <v>0.01</v>
       </c>
-      <c r="EE11" s="14">
+      <c r="EE11" s="15">
         <v>0.01</v>
       </c>
-      <c r="EF11" s="14">
+      <c r="EF11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EG11" s="14">
+      <c r="EG11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EH11" s="15">
+      <c r="EH11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EI11" s="15">
+      <c r="EI11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EJ11" s="15">
+      <c r="EJ11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EK11" s="15">
+      <c r="EK11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EL11" s="15">
+      <c r="EL11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EM11" s="15">
+      <c r="EM11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EN11" s="15">
+      <c r="EN11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EO11" s="15">
+      <c r="EO11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EP11" s="15">
+      <c r="EP11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EQ11" s="15">
+      <c r="EQ11" s="42">
         <v>0.01</v>
       </c>
-      <c r="ER11" s="15">
+      <c r="ER11" s="42">
         <v>0.01</v>
       </c>
-      <c r="ES11" s="15">
+      <c r="ES11" s="42">
         <v>0.01</v>
       </c>
-      <c r="ET11" s="15">
+      <c r="ET11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EU11" s="15">
+      <c r="EU11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EV11" s="15">
+      <c r="EV11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EW11" s="15">
+      <c r="EW11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EX11" s="15">
+      <c r="EX11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EY11" s="15">
+      <c r="EY11" s="42">
         <v>0.01</v>
       </c>
-      <c r="EZ11" s="15">
+      <c r="EZ11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FA11" s="15">
+      <c r="FA11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FB11" s="15">
+      <c r="FB11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FC11" s="15">
+      <c r="FC11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FD11" s="15">
+      <c r="FD11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FE11" s="15">
+      <c r="FE11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FF11" s="15">
+      <c r="FF11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FG11" s="15">
+      <c r="FG11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FH11" s="15">
+      <c r="FH11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FI11" s="15">
+      <c r="FI11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FJ11" s="15">
+      <c r="FJ11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FK11" s="15">
+      <c r="FK11" s="42">
         <v>0.01</v>
       </c>
-      <c r="FL11" s="34">
+      <c r="FL11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FM11" s="34">
+      <c r="FM11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FN11" s="34">
+      <c r="FN11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FO11" s="34">
+      <c r="FO11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FP11" s="34">
+      <c r="FP11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FQ11" s="34">
+      <c r="FQ11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FR11" s="34">
+      <c r="FR11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FS11" s="34">
+      <c r="FS11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FT11" s="34">
+      <c r="FT11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FU11" s="34">
+      <c r="FU11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FV11" s="34">
+      <c r="FV11" s="15">
         <v>0.01</v>
       </c>
-      <c r="FW11" s="34">
+      <c r="FW11" s="15">
         <v>0.01</v>
       </c>
+      <c r="FX11" s="15">
+        <v>0.01</v>
+      </c>
     </row>
-    <row r="12" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="13" t="s">
+    <row r="12" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="15">
         <v>0.27</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="15">
         <v>0.26</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="15">
         <v>0.26</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="15">
         <v>0.26</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="15">
         <v>0.26</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="15">
         <v>0.25</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="15">
         <v>0.26</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="15">
         <v>0.26</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="15">
         <v>0.25</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="15">
         <v>0.26</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N12" s="15">
         <v>0.26</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="15">
         <v>0.27</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P12" s="15">
         <v>0.27</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q12" s="15">
         <v>0.27</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="15">
         <v>0.27</v>
       </c>
-      <c r="S12" s="14">
+      <c r="S12" s="15">
         <v>0.27</v>
       </c>
-      <c r="T12" s="14">
+      <c r="T12" s="15">
         <v>0.27</v>
       </c>
-      <c r="U12" s="14">
+      <c r="U12" s="15">
         <v>0.26</v>
       </c>
-      <c r="V12" s="14">
+      <c r="V12" s="15">
         <v>0.26</v>
       </c>
-      <c r="W12" s="14">
+      <c r="W12" s="15">
         <v>0.26</v>
       </c>
-      <c r="X12" s="14">
+      <c r="X12" s="15">
         <v>0.26</v>
       </c>
-      <c r="Y12" s="14">
+      <c r="Y12" s="15">
         <v>0.27</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z12" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AA12" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AB12" s="14">
+      <c r="AB12" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AC12" s="14">
+      <c r="AC12" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AD12" s="14">
+      <c r="AD12" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AE12" s="14">
+      <c r="AE12" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AF12" s="14">
+      <c r="AF12" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AG12" s="14">
+      <c r="AG12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AH12" s="14">
+      <c r="AH12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AI12" s="14">
+      <c r="AI12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AJ12" s="14">
+      <c r="AJ12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AK12" s="14">
+      <c r="AK12" s="15">
         <v>0.25</v>
       </c>
-      <c r="AL12" s="14">
+      <c r="AL12" s="15">
         <v>0.25</v>
       </c>
-      <c r="AM12" s="14">
+      <c r="AM12" s="15">
         <v>0.3</v>
       </c>
-      <c r="AN12" s="14">
+      <c r="AN12" s="15">
         <v>0.3</v>
       </c>
-      <c r="AO12" s="14">
+      <c r="AO12" s="15">
         <v>0.3</v>
       </c>
-      <c r="AP12" s="14">
+      <c r="AP12" s="15">
         <v>0.3</v>
       </c>
-      <c r="AQ12" s="14">
+      <c r="AQ12" s="15">
         <v>0.31</v>
       </c>
-      <c r="AR12" s="14">
+      <c r="AR12" s="15">
         <v>0.31</v>
       </c>
-      <c r="AS12" s="14">
+      <c r="AS12" s="15">
         <v>0.32</v>
       </c>
-      <c r="AT12" s="14">
+      <c r="AT12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AU12" s="14">
+      <c r="AU12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AV12" s="14">
+      <c r="AV12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AW12" s="14">
+      <c r="AW12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AX12" s="14">
+      <c r="AX12" s="15">
         <v>0.27</v>
       </c>
-      <c r="AY12" s="14">
+      <c r="AY12" s="15">
         <v>0.28000000000000003</v>
       </c>
-      <c r="AZ12" s="14">
+      <c r="AZ12" s="15">
         <v>0.26</v>
       </c>
-      <c r="BA12" s="14">
+      <c r="BA12" s="15">
         <v>0.26</v>
       </c>
-      <c r="BB12" s="14">
+      <c r="BB12" s="15">
         <v>0.27</v>
       </c>
-      <c r="BC12" s="14">
+      <c r="BC12" s="15">
         <v>0.26</v>
       </c>
-      <c r="BD12" s="14">
+      <c r="BD12" s="15">
         <v>0.26</v>
       </c>
-      <c r="BE12" s="14">
+      <c r="BE12" s="15">
         <v>0.25</v>
       </c>
-      <c r="BF12" s="14">
+      <c r="BF12" s="15">
         <v>0.25</v>
       </c>
-      <c r="BG12" s="14">
+      <c r="BG12" s="15">
         <v>0.25</v>
       </c>
-      <c r="BH12" s="14">
+      <c r="BH12" s="15">
         <v>0.32</v>
       </c>
-      <c r="BI12" s="14">
+      <c r="BI12" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="BJ12" s="14">
+      <c r="BJ12" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="BK12" s="14">
+      <c r="BK12" s="15">
         <v>0.3</v>
       </c>
-      <c r="BL12" s="14">
+      <c r="BL12" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="BM12" s="14">
+      <c r="BM12" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="BN12" s="14">
+      <c r="BN12" s="15">
         <v>0.48</v>
       </c>
-      <c r="BO12" s="14">
+      <c r="BO12" s="15">
         <v>0.49</v>
       </c>
-      <c r="BP12" s="14">
+      <c r="BP12" s="15">
         <v>0.5</v>
       </c>
-      <c r="BQ12" s="14">
+      <c r="BQ12" s="15">
         <v>0.5</v>
       </c>
-      <c r="BR12" s="14">
+      <c r="BR12" s="15">
         <v>0.43</v>
       </c>
-      <c r="BS12" s="14">
+      <c r="BS12" s="15">
         <v>0.38</v>
       </c>
-      <c r="BT12" s="14">
+      <c r="BT12" s="15">
         <v>0.38</v>
       </c>
-      <c r="BU12" s="14">
+      <c r="BU12" s="15">
         <v>0.38</v>
       </c>
-      <c r="BV12" s="14">
+      <c r="BV12" s="15">
         <v>0.37</v>
       </c>
-      <c r="BW12" s="14">
+      <c r="BW12" s="15">
         <v>0.38</v>
       </c>
-      <c r="BX12" s="14">
+      <c r="BX12" s="15">
         <v>0.36</v>
       </c>
-      <c r="BY12" s="14">
+      <c r="BY12" s="15">
         <v>0.34</v>
       </c>
-      <c r="BZ12" s="14">
+      <c r="BZ12" s="15">
         <v>0.34</v>
       </c>
-      <c r="CA12" s="14">
+      <c r="CA12" s="15">
         <v>0.34</v>
       </c>
-      <c r="CB12" s="14">
+      <c r="CB12" s="15">
         <v>0.34</v>
       </c>
-      <c r="CC12" s="14">
+      <c r="CC12" s="15">
         <v>0.34</v>
       </c>
-      <c r="CD12" s="14">
+      <c r="CD12" s="15">
         <v>0.34</v>
       </c>
-      <c r="CE12" s="14">
+      <c r="CE12" s="15">
         <v>0.35</v>
       </c>
-      <c r="CF12" s="14">
+      <c r="CF12" s="15">
         <v>0.33</v>
       </c>
-      <c r="CG12" s="14">
+      <c r="CG12" s="15">
         <v>0.34</v>
       </c>
-      <c r="CH12" s="14">
+      <c r="CH12" s="15">
         <v>0.26</v>
       </c>
-      <c r="CI12" s="14">
+      <c r="CI12" s="15">
         <v>0.24</v>
       </c>
-      <c r="CJ12" s="14">
+      <c r="CJ12" s="15">
         <v>0.25</v>
       </c>
-      <c r="CK12" s="14">
+      <c r="CK12" s="15">
         <v>0.25</v>
       </c>
-      <c r="CL12" s="14">
+      <c r="CL12" s="15">
         <v>0.25</v>
       </c>
-      <c r="CM12" s="14">
+      <c r="CM12" s="15">
         <v>0.25</v>
       </c>
-      <c r="CN12" s="14">
+      <c r="CN12" s="15">
         <v>0.25</v>
       </c>
-      <c r="CO12" s="14">
+      <c r="CO12" s="15">
         <v>0.26</v>
       </c>
-      <c r="CP12" s="14">
+      <c r="CP12" s="15">
         <v>0.26</v>
       </c>
-      <c r="CQ12" s="14">
+      <c r="CQ12" s="15">
         <v>0.23</v>
       </c>
-      <c r="CR12" s="14">
+      <c r="CR12" s="15">
         <v>0.22</v>
       </c>
-      <c r="CS12" s="14">
+      <c r="CS12" s="15">
         <v>0.22</v>
       </c>
-      <c r="CT12" s="14">
+      <c r="CT12" s="15">
         <v>0.21</v>
       </c>
-      <c r="CU12" s="14">
+      <c r="CU12" s="15">
         <v>0.2</v>
       </c>
-      <c r="CV12" s="14">
+      <c r="CV12" s="15">
         <v>0.2</v>
       </c>
-      <c r="CW12" s="14">
+      <c r="CW12" s="15">
         <v>0.2</v>
       </c>
-      <c r="CX12" s="14">
+      <c r="CX12" s="15">
         <v>0.19</v>
       </c>
-      <c r="CY12" s="14">
+      <c r="CY12" s="15">
         <v>0.19</v>
       </c>
-      <c r="CZ12" s="14">
+      <c r="CZ12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DA12" s="14">
+      <c r="DA12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DB12" s="14">
+      <c r="DB12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DC12" s="14">
+      <c r="DC12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DD12" s="14">
+      <c r="DD12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DE12" s="14">
+      <c r="DE12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DF12" s="14">
+      <c r="DF12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DG12" s="14">
+      <c r="DG12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DH12" s="14">
+      <c r="DH12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DI12" s="14">
+      <c r="DI12" s="15">
         <v>0.2</v>
       </c>
-      <c r="DJ12" s="14">
+      <c r="DJ12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DK12" s="14">
+      <c r="DK12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DL12" s="14">
+      <c r="DL12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DM12" s="14">
+      <c r="DM12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DN12" s="14">
+      <c r="DN12" s="15">
         <v>0.18</v>
       </c>
-      <c r="DO12" s="14">
+      <c r="DO12" s="15">
         <v>0.18</v>
       </c>
-      <c r="DP12" s="14">
+      <c r="DP12" s="15">
         <v>0.18</v>
       </c>
-      <c r="DQ12" s="14">
+      <c r="DQ12" s="15">
         <v>0.18</v>
       </c>
-      <c r="DR12" s="14">
+      <c r="DR12" s="15">
         <v>0.18</v>
       </c>
-      <c r="DS12" s="14">
+      <c r="DS12" s="15">
         <v>0.19</v>
       </c>
-      <c r="DT12" s="14">
+      <c r="DT12" s="15">
         <v>0.18</v>
       </c>
-      <c r="DU12" s="14">
+      <c r="DU12" s="15">
         <v>0.17</v>
       </c>
-      <c r="DV12" s="14">
+      <c r="DV12" s="15">
         <v>0.17</v>
       </c>
-      <c r="DW12" s="14">
+      <c r="DW12" s="15">
         <v>0.17</v>
       </c>
-      <c r="DX12" s="14">
+      <c r="DX12" s="15">
         <v>0.17</v>
       </c>
-      <c r="DY12" s="14">
+      <c r="DY12" s="15">
         <v>0.17</v>
       </c>
-      <c r="DZ12" s="14">
+      <c r="DZ12" s="15">
         <v>0.17</v>
       </c>
-      <c r="EA12" s="14">
+      <c r="EA12" s="15">
         <v>0.17</v>
       </c>
-      <c r="EB12" s="14">
+      <c r="EB12" s="15">
         <v>0.17</v>
       </c>
-      <c r="EC12" s="14">
+      <c r="EC12" s="15">
         <v>0.17</v>
       </c>
-      <c r="ED12" s="14">
+      <c r="ED12" s="15">
         <v>0.16</v>
       </c>
-      <c r="EE12" s="14">
+      <c r="EE12" s="15">
         <v>0.15</v>
       </c>
-      <c r="EF12" s="14">
+      <c r="EF12" s="42">
         <v>0.16</v>
       </c>
-      <c r="EG12" s="14">
+      <c r="EG12" s="42">
         <v>0.17</v>
       </c>
-      <c r="EH12" s="15">
+      <c r="EH12" s="42">
         <v>0.17</v>
       </c>
-      <c r="EI12" s="15">
+      <c r="EI12" s="42">
         <v>0.17</v>
       </c>
-      <c r="EJ12" s="15">
+      <c r="EJ12" s="42">
         <v>0.17</v>
       </c>
-      <c r="EK12" s="15">
+      <c r="EK12" s="42">
         <v>0.17</v>
       </c>
-      <c r="EL12" s="15">
+      <c r="EL12" s="42">
         <v>0.16</v>
       </c>
-      <c r="EM12" s="15">
+      <c r="EM12" s="42">
         <v>0.16</v>
       </c>
-      <c r="EN12" s="15">
+      <c r="EN12" s="42">
         <v>0.16</v>
       </c>
-      <c r="EO12" s="15">
+      <c r="EO12" s="42">
         <v>0.16</v>
       </c>
-      <c r="EP12" s="15">
+      <c r="EP12" s="42">
         <v>0.17</v>
       </c>
-      <c r="EQ12" s="15">
+      <c r="EQ12" s="42">
         <v>0.18</v>
       </c>
-      <c r="ER12" s="15">
+      <c r="ER12" s="42">
         <v>0.18</v>
       </c>
-      <c r="ES12" s="15">
+      <c r="ES12" s="42">
         <v>0.18</v>
       </c>
-      <c r="ET12" s="15">
+      <c r="ET12" s="42">
         <v>0.19</v>
       </c>
-      <c r="EU12" s="15">
+      <c r="EU12" s="42">
         <v>0.18</v>
       </c>
-      <c r="EV12" s="15">
+      <c r="EV12" s="42">
         <v>0.19</v>
       </c>
-      <c r="EW12" s="15">
+      <c r="EW12" s="42">
         <v>0.19</v>
       </c>
-      <c r="EX12" s="15">
+      <c r="EX12" s="42">
         <v>0.19</v>
       </c>
-      <c r="EY12" s="15">
+      <c r="EY12" s="42">
         <v>0.19</v>
       </c>
-      <c r="EZ12" s="15">
+      <c r="EZ12" s="42">
         <v>0.18</v>
       </c>
-      <c r="FA12" s="15">
+      <c r="FA12" s="42">
         <v>0.18</v>
       </c>
-      <c r="FB12" s="15">
+      <c r="FB12" s="42">
         <v>0.18</v>
       </c>
-      <c r="FC12" s="15">
+      <c r="FC12" s="42">
         <v>0.19</v>
       </c>
-      <c r="FD12" s="15">
+      <c r="FD12" s="42">
         <v>0.19</v>
       </c>
-      <c r="FE12" s="15">
+      <c r="FE12" s="42">
         <v>0.18</v>
       </c>
-      <c r="FF12" s="15">
+      <c r="FF12" s="42">
         <v>0.2</v>
       </c>
-      <c r="FG12" s="15">
+      <c r="FG12" s="42">
         <v>0.2</v>
       </c>
-      <c r="FH12" s="15">
+      <c r="FH12" s="42">
         <v>0.2</v>
       </c>
-      <c r="FI12" s="15">
+      <c r="FI12" s="42">
         <v>0.19</v>
       </c>
-      <c r="FJ12" s="15">
+      <c r="FJ12" s="42">
         <v>0.16</v>
       </c>
-      <c r="FK12" s="15">
+      <c r="FK12" s="42">
         <v>0.16</v>
       </c>
-      <c r="FL12" s="34">
+      <c r="FL12" s="15">
         <v>0.16</v>
       </c>
-      <c r="FM12" s="34">
+      <c r="FM12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FN12" s="34">
+      <c r="FN12" s="15">
         <v>0.15</v>
       </c>
-      <c r="FO12" s="34">
+      <c r="FO12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FP12" s="34">
+      <c r="FP12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FQ12" s="34">
+      <c r="FQ12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FR12" s="34">
+      <c r="FR12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FS12" s="34">
+      <c r="FS12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FT12" s="34">
+      <c r="FT12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FU12" s="34">
+      <c r="FU12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FV12" s="34">
+      <c r="FV12" s="15">
         <v>0.17</v>
       </c>
-      <c r="FW12" s="34">
+      <c r="FW12" s="15">
         <v>0.17</v>
       </c>
+      <c r="FX12" s="15">
+        <v>0.16</v>
+      </c>
     </row>
-    <row r="13" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="15">
         <v>3.32</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="15">
         <v>3.31</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="15">
         <v>3.49</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="15">
         <v>3.39</v>
       </c>
-      <c r="G13" s="14">
+      <c r="G13" s="15">
         <v>3.4</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="15">
         <v>3.44</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="15">
         <v>3.32</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="15">
         <v>3.34</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="15">
         <v>3.4</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="15">
         <v>3.38</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="15">
         <v>3.34</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="15">
         <v>3.39</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="15">
         <v>3.21</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P13" s="15">
         <v>3.21</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="15">
         <v>3.25</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="15">
         <v>3.06</v>
       </c>
-      <c r="S13" s="14">
+      <c r="S13" s="15">
         <v>3.03</v>
       </c>
-      <c r="T13" s="14">
+      <c r="T13" s="15">
         <v>2.92</v>
       </c>
-      <c r="U13" s="14">
+      <c r="U13" s="15">
         <v>2.87</v>
       </c>
-      <c r="V13" s="14">
+      <c r="V13" s="15">
         <v>2.79</v>
       </c>
-      <c r="W13" s="14">
+      <c r="W13" s="15">
         <v>2.78</v>
       </c>
-      <c r="X13" s="14">
+      <c r="X13" s="15">
         <v>2.76</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Y13" s="15">
         <v>2.64</v>
       </c>
-      <c r="Z13" s="14">
+      <c r="Z13" s="15">
         <v>2.57</v>
       </c>
-      <c r="AA13" s="14">
+      <c r="AA13" s="15">
         <v>2.6</v>
       </c>
-      <c r="AB13" s="14">
+      <c r="AB13" s="15">
         <v>2.54</v>
       </c>
-      <c r="AC13" s="14">
+      <c r="AC13" s="15">
         <v>2.5299999999999998</v>
       </c>
-      <c r="AD13" s="14">
+      <c r="AD13" s="15">
         <v>2.52</v>
       </c>
-      <c r="AE13" s="14">
+      <c r="AE13" s="15">
         <v>2.48</v>
       </c>
-      <c r="AF13" s="14">
+      <c r="AF13" s="15">
         <v>2.42</v>
       </c>
-      <c r="AG13" s="14">
+      <c r="AG13" s="15">
         <v>2.42</v>
       </c>
-      <c r="AH13" s="14">
+      <c r="AH13" s="15">
         <v>2.35</v>
       </c>
-      <c r="AI13" s="14">
+      <c r="AI13" s="15">
         <v>2.29</v>
       </c>
-      <c r="AJ13" s="14">
+      <c r="AJ13" s="15">
         <v>2.29</v>
       </c>
-      <c r="AK13" s="14">
+      <c r="AK13" s="15">
         <v>2.19</v>
       </c>
-      <c r="AL13" s="14">
+      <c r="AL13" s="15">
         <v>2.1</v>
       </c>
-      <c r="AM13" s="14">
+      <c r="AM13" s="15">
         <v>2.14</v>
       </c>
-      <c r="AN13" s="14">
+      <c r="AN13" s="15">
         <v>1.99</v>
       </c>
-      <c r="AO13" s="14">
+      <c r="AO13" s="15">
         <v>2</v>
       </c>
-      <c r="AP13" s="14">
+      <c r="AP13" s="15">
         <v>1.93</v>
       </c>
-      <c r="AQ13" s="14">
+      <c r="AQ13" s="15">
         <v>1.91</v>
       </c>
-      <c r="AR13" s="14">
+      <c r="AR13" s="15">
         <v>1.83</v>
       </c>
-      <c r="AS13" s="14">
+      <c r="AS13" s="15">
         <v>1.79</v>
       </c>
-      <c r="AT13" s="14">
+      <c r="AT13" s="15">
         <v>1.76</v>
       </c>
-      <c r="AU13" s="14">
+      <c r="AU13" s="15">
         <v>1.72</v>
       </c>
-      <c r="AV13" s="14">
+      <c r="AV13" s="15">
         <v>1.76</v>
       </c>
-      <c r="AW13" s="14">
+      <c r="AW13" s="15">
         <v>1.6</v>
       </c>
-      <c r="AX13" s="14">
+      <c r="AX13" s="15">
         <v>1.54</v>
       </c>
-      <c r="AY13" s="14">
+      <c r="AY13" s="15">
         <v>1.57</v>
       </c>
-      <c r="AZ13" s="14">
+      <c r="AZ13" s="15">
         <v>1.44</v>
       </c>
-      <c r="BA13" s="14">
+      <c r="BA13" s="15">
         <v>1.37</v>
       </c>
-      <c r="BB13" s="14">
+      <c r="BB13" s="15">
         <v>1.1399999999999999</v>
       </c>
-      <c r="BC13" s="14">
+      <c r="BC13" s="15">
         <v>1.21</v>
       </c>
-      <c r="BD13" s="14">
+      <c r="BD13" s="15">
         <v>1.06</v>
       </c>
-      <c r="BE13" s="14">
+      <c r="BE13" s="15">
         <v>1.03</v>
       </c>
-      <c r="BF13" s="14">
+      <c r="BF13" s="15">
         <v>0.96</v>
       </c>
-      <c r="BG13" s="14">
+      <c r="BG13" s="15">
         <v>0.88</v>
       </c>
-      <c r="BH13" s="14">
+      <c r="BH13" s="15">
         <v>0.85</v>
       </c>
-      <c r="BI13" s="14">
+      <c r="BI13" s="15">
         <v>0.74</v>
       </c>
-      <c r="BJ13" s="14">
+      <c r="BJ13" s="15">
         <v>0.77</v>
       </c>
-      <c r="BK13" s="14">
+      <c r="BK13" s="15">
         <v>0.68</v>
       </c>
-      <c r="BL13" s="14">
+      <c r="BL13" s="15">
         <v>0.62</v>
       </c>
-      <c r="BM13" s="14">
+      <c r="BM13" s="15">
         <v>0.46</v>
       </c>
-      <c r="BN13" s="14">
+      <c r="BN13" s="15">
         <v>0.49</v>
       </c>
-      <c r="BO13" s="14">
+      <c r="BO13" s="15">
         <v>0.43</v>
       </c>
-      <c r="BP13" s="14">
+      <c r="BP13" s="15">
         <v>0.45</v>
       </c>
-      <c r="BQ13" s="14">
+      <c r="BQ13" s="15">
         <v>0.39</v>
       </c>
-      <c r="BR13" s="14">
+      <c r="BR13" s="15">
         <v>0.43</v>
       </c>
-      <c r="BS13" s="14">
+      <c r="BS13" s="15">
         <v>0.41</v>
       </c>
-      <c r="BT13" s="14">
+      <c r="BT13" s="15">
         <v>0.39</v>
       </c>
-      <c r="BU13" s="14">
+      <c r="BU13" s="15">
         <v>0.42</v>
       </c>
-      <c r="BV13" s="14">
+      <c r="BV13" s="15">
         <v>0.4</v>
       </c>
-      <c r="BW13" s="14">
+      <c r="BW13" s="15">
         <v>0.38</v>
       </c>
-      <c r="BX13" s="14">
+      <c r="BX13" s="15">
         <v>0.33</v>
       </c>
-      <c r="BY13" s="14">
+      <c r="BY13" s="15">
         <v>0.3</v>
       </c>
-      <c r="BZ13" s="14">
+      <c r="BZ13" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="CA13" s="14">
+      <c r="CA13" s="15">
         <v>0.26</v>
       </c>
-      <c r="CB13" s="14">
+      <c r="CB13" s="15">
         <v>0.26</v>
       </c>
-      <c r="CC13" s="14">
+      <c r="CC13" s="15">
         <v>0.23</v>
       </c>
-      <c r="CD13" s="14">
+      <c r="CD13" s="15">
         <v>0.21</v>
       </c>
-      <c r="CE13" s="14">
+      <c r="CE13" s="15">
         <v>0.15</v>
       </c>
-      <c r="CF13" s="14">
+      <c r="CF13" s="15">
         <v>0.2</v>
       </c>
-      <c r="CG13" s="14">
+      <c r="CG13" s="15">
         <v>0.21</v>
       </c>
-      <c r="CH13" s="14">
+      <c r="CH13" s="15">
         <v>0.22</v>
       </c>
-      <c r="CI13" s="14">
+      <c r="CI13" s="15">
         <v>0.23</v>
       </c>
-      <c r="CJ13" s="14">
+      <c r="CJ13" s="15">
         <v>0.16</v>
       </c>
-      <c r="CK13" s="14">
+      <c r="CK13" s="15">
         <v>0.23</v>
       </c>
-      <c r="CL13" s="14">
+      <c r="CL13" s="15">
         <v>0.15</v>
       </c>
-      <c r="CM13" s="14">
+      <c r="CM13" s="15">
         <v>0.15</v>
       </c>
-      <c r="CN13" s="14">
+      <c r="CN13" s="15">
         <v>0.15</v>
       </c>
-      <c r="CO13" s="14">
+      <c r="CO13" s="15">
         <v>0.12</v>
       </c>
-      <c r="CP13" s="14">
+      <c r="CP13" s="15">
         <v>0.15</v>
       </c>
-      <c r="CQ13" s="14">
+      <c r="CQ13" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="CR13" s="14">
+      <c r="CR13" s="15">
         <v>0.13</v>
       </c>
-      <c r="CS13" s="14">
+      <c r="CS13" s="15">
         <v>0.18</v>
       </c>
-      <c r="CT13" s="14">
+      <c r="CT13" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="CU13" s="14">
+      <c r="CU13" s="15">
         <v>0.12</v>
       </c>
-      <c r="CV13" s="14">
+      <c r="CV13" s="15">
         <v>0.12</v>
       </c>
-      <c r="CW13" s="14">
+      <c r="CW13" s="15">
         <v>0.11</v>
       </c>
-      <c r="CX13" s="14">
+      <c r="CX13" s="15">
         <v>0.08</v>
       </c>
-      <c r="CY13" s="14">
+      <c r="CY13" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="CZ13" s="14">
+      <c r="CZ13" s="15">
         <v>0.12</v>
       </c>
-      <c r="DA13" s="14">
+      <c r="DA13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DB13" s="14">
+      <c r="DB13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DC13" s="14">
+      <c r="DC13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DD13" s="14">
+      <c r="DD13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DE13" s="14">
+      <c r="DE13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DF13" s="14">
+      <c r="DF13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DG13" s="14">
+      <c r="DG13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DH13" s="14">
+      <c r="DH13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DI13" s="14">
+      <c r="DI13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DJ13" s="14">
+      <c r="DJ13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DK13" s="14">
+      <c r="DK13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DL13" s="14">
+      <c r="DL13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DM13" s="14">
+      <c r="DM13" s="15">
         <v>0.15</v>
       </c>
-      <c r="DN13" s="14">
+      <c r="DN13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DO13" s="14">
+      <c r="DO13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DP13" s="14">
+      <c r="DP13" s="15">
         <v>0.15</v>
       </c>
-      <c r="DQ13" s="14">
+      <c r="DQ13" s="15">
         <v>0.11</v>
       </c>
-      <c r="DR13" s="14">
+      <c r="DR13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DS13" s="14">
+      <c r="DS13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DT13" s="14">
+      <c r="DT13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DU13" s="14">
+      <c r="DU13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DV13" s="14">
+      <c r="DV13" s="15">
         <v>0.09</v>
       </c>
-      <c r="DW13" s="14">
+      <c r="DW13" s="15">
         <v>0.08</v>
       </c>
-      <c r="DX13" s="14">
+      <c r="DX13" s="15">
         <v>0.1</v>
       </c>
-      <c r="DY13" s="14">
+      <c r="DY13" s="15">
         <v>0.11</v>
       </c>
-      <c r="DZ13" s="14">
+      <c r="DZ13" s="15">
         <v>0.1</v>
       </c>
-      <c r="EA13" s="14">
+      <c r="EA13" s="15">
         <v>0.12</v>
       </c>
-      <c r="EB13" s="14">
+      <c r="EB13" s="15">
         <v>0.13</v>
       </c>
-      <c r="EC13" s="14">
+      <c r="EC13" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="ED13" s="14">
+      <c r="ED13" s="15">
         <v>0.13</v>
       </c>
-      <c r="EE13" s="14">
+      <c r="EE13" s="15">
         <v>0.22</v>
       </c>
-      <c r="EF13" s="14">
+      <c r="EF13" s="42">
         <v>0.14000000000000001</v>
       </c>
-      <c r="EG13" s="14">
+      <c r="EG13" s="42">
         <v>1.07</v>
       </c>
-      <c r="EH13" s="15">
+      <c r="EH13" s="42">
         <v>1.4</v>
       </c>
-      <c r="EI13" s="15">
+      <c r="EI13" s="42">
         <v>1.3</v>
       </c>
-      <c r="EJ13" s="15">
+      <c r="EJ13" s="42">
         <v>1.25</v>
       </c>
-      <c r="EK13" s="15">
+      <c r="EK13" s="42">
         <v>1.06</v>
       </c>
-      <c r="EL13" s="15">
+      <c r="EL13" s="42">
         <v>0.82</v>
       </c>
-      <c r="EM13" s="15">
+      <c r="EM13" s="42">
         <v>1.35</v>
       </c>
-      <c r="EN13" s="15">
+      <c r="EN13" s="42">
         <v>1.19</v>
       </c>
-      <c r="EO13" s="15">
+      <c r="EO13" s="42">
         <v>2.33</v>
       </c>
-      <c r="EP13" s="15">
+      <c r="EP13" s="42">
         <v>2.35</v>
       </c>
-      <c r="EQ13" s="15">
+      <c r="EQ13" s="42">
         <v>2.2200000000000002</v>
       </c>
-      <c r="ER13" s="15">
+      <c r="ER13" s="42">
         <v>2.14</v>
       </c>
-      <c r="ES13" s="15">
+      <c r="ES13" s="42">
         <v>2.0099999999999998</v>
       </c>
-      <c r="ET13" s="15">
+      <c r="ET13" s="42">
         <v>1.99</v>
       </c>
-      <c r="EU13" s="15">
+      <c r="EU13" s="42">
         <v>1.78</v>
       </c>
-      <c r="EV13" s="15">
+      <c r="EV13" s="42">
         <v>2.02</v>
       </c>
-      <c r="EW13" s="15">
+      <c r="EW13" s="42">
         <v>2.34</v>
       </c>
-      <c r="EX13" s="15">
+      <c r="EX13" s="42">
         <v>2.14</v>
       </c>
-      <c r="EY13" s="15">
+      <c r="EY13" s="42">
         <v>1.78</v>
       </c>
-      <c r="EZ13" s="15">
+      <c r="EZ13" s="42">
         <v>1.84</v>
       </c>
-      <c r="FA13" s="15">
+      <c r="FA13" s="42">
         <v>2.09</v>
       </c>
-      <c r="FB13" s="15">
+      <c r="FB13" s="42">
         <v>1.99</v>
       </c>
-      <c r="FC13" s="15">
+      <c r="FC13" s="42">
         <v>1.85</v>
       </c>
-      <c r="FD13" s="15">
+      <c r="FD13" s="42">
         <v>1.71</v>
       </c>
-      <c r="FE13" s="15">
+      <c r="FE13" s="42">
         <v>1.62</v>
       </c>
-      <c r="FF13" s="15">
+      <c r="FF13" s="42">
         <v>1.69</v>
       </c>
-      <c r="FG13" s="15">
+      <c r="FG13" s="42">
         <v>1.45</v>
       </c>
-      <c r="FH13" s="15">
+      <c r="FH13" s="42">
         <v>1.52</v>
       </c>
-      <c r="FI13" s="15">
+      <c r="FI13" s="42">
         <v>1.44</v>
       </c>
-      <c r="FJ13" s="15">
+      <c r="FJ13" s="42">
         <v>1.36</v>
       </c>
-      <c r="FK13" s="15">
+      <c r="FK13" s="42">
         <v>1.3</v>
       </c>
-      <c r="FL13" s="34">
+      <c r="FL13" s="15">
         <v>1.56</v>
       </c>
-      <c r="FM13" s="34">
+      <c r="FM13" s="15">
         <v>1.33</v>
       </c>
-      <c r="FN13" s="34">
+      <c r="FN13" s="15">
         <v>1.56</v>
       </c>
-      <c r="FO13" s="34">
+      <c r="FO13" s="15">
         <v>1.64</v>
       </c>
-      <c r="FP13" s="34">
+      <c r="FP13" s="15">
         <v>1.36</v>
       </c>
-      <c r="FQ13" s="34">
+      <c r="FQ13" s="15">
         <v>1.4</v>
       </c>
-      <c r="FR13" s="34">
+      <c r="FR13" s="15">
         <v>1.67</v>
       </c>
-      <c r="FS13" s="34">
+      <c r="FS13" s="15">
         <v>1.33</v>
       </c>
-      <c r="FT13" s="34">
+      <c r="FT13" s="15">
         <v>1.44</v>
       </c>
-      <c r="FU13" s="34">
+      <c r="FU13" s="15">
         <v>1.54</v>
       </c>
-      <c r="FV13" s="34">
+      <c r="FV13" s="15">
         <v>1.41</v>
       </c>
-      <c r="FW13" s="34">
+      <c r="FW13" s="15">
         <v>1.26</v>
       </c>
+      <c r="FX13" s="15">
+        <v>1.57</v>
+      </c>
     </row>
-    <row r="14" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="14"/>
-[...132 lines deleted...]
-      <c r="EF14" s="14">
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="15"/>
+      <c r="Q14" s="15"/>
+      <c r="R14" s="15"/>
+      <c r="S14" s="15"/>
+      <c r="T14" s="15"/>
+      <c r="U14" s="15"/>
+      <c r="V14" s="15"/>
+      <c r="W14" s="15"/>
+      <c r="X14" s="15"/>
+      <c r="Y14" s="15"/>
+      <c r="Z14" s="15"/>
+      <c r="AA14" s="15"/>
+      <c r="AB14" s="15"/>
+      <c r="AC14" s="15"/>
+      <c r="AD14" s="15"/>
+      <c r="AE14" s="15"/>
+      <c r="AF14" s="15"/>
+      <c r="AG14" s="15"/>
+      <c r="AH14" s="15"/>
+      <c r="AI14" s="15"/>
+      <c r="AJ14" s="15"/>
+      <c r="AK14" s="15"/>
+      <c r="AL14" s="15"/>
+      <c r="AM14" s="15"/>
+      <c r="AN14" s="15"/>
+      <c r="AO14" s="15"/>
+      <c r="AP14" s="15"/>
+      <c r="AQ14" s="15"/>
+      <c r="AR14" s="15"/>
+      <c r="AS14" s="15"/>
+      <c r="AT14" s="15"/>
+      <c r="AU14" s="15"/>
+      <c r="AV14" s="15"/>
+      <c r="AW14" s="15"/>
+      <c r="AX14" s="15"/>
+      <c r="AY14" s="15"/>
+      <c r="AZ14" s="15"/>
+      <c r="BA14" s="15"/>
+      <c r="BB14" s="15"/>
+      <c r="BC14" s="15"/>
+      <c r="BD14" s="15"/>
+      <c r="BE14" s="15"/>
+      <c r="BF14" s="15"/>
+      <c r="BG14" s="15"/>
+      <c r="BH14" s="15"/>
+      <c r="BI14" s="15"/>
+      <c r="BJ14" s="15"/>
+      <c r="BK14" s="15"/>
+      <c r="BL14" s="15"/>
+      <c r="BM14" s="15"/>
+      <c r="BN14" s="15"/>
+      <c r="BO14" s="15"/>
+      <c r="BP14" s="15"/>
+      <c r="BQ14" s="15"/>
+      <c r="BR14" s="15"/>
+      <c r="BS14" s="15"/>
+      <c r="BT14" s="15"/>
+      <c r="BU14" s="15"/>
+      <c r="BV14" s="15"/>
+      <c r="BW14" s="15"/>
+      <c r="BX14" s="15"/>
+      <c r="BY14" s="15"/>
+      <c r="BZ14" s="15"/>
+      <c r="CA14" s="15"/>
+      <c r="CB14" s="15"/>
+      <c r="CC14" s="15"/>
+      <c r="CD14" s="15"/>
+      <c r="CE14" s="15"/>
+      <c r="CF14" s="15"/>
+      <c r="CG14" s="15"/>
+      <c r="CH14" s="15"/>
+      <c r="CI14" s="15"/>
+      <c r="CJ14" s="15"/>
+      <c r="CK14" s="15"/>
+      <c r="CL14" s="15"/>
+      <c r="CM14" s="15"/>
+      <c r="CN14" s="15"/>
+      <c r="CO14" s="15"/>
+      <c r="CP14" s="15"/>
+      <c r="CQ14" s="15"/>
+      <c r="CR14" s="15"/>
+      <c r="CS14" s="15"/>
+      <c r="CT14" s="15"/>
+      <c r="CU14" s="15"/>
+      <c r="CV14" s="15"/>
+      <c r="CW14" s="15"/>
+      <c r="CX14" s="15"/>
+      <c r="CY14" s="15"/>
+      <c r="CZ14" s="15"/>
+      <c r="DA14" s="15"/>
+      <c r="DB14" s="15"/>
+      <c r="DC14" s="15"/>
+      <c r="DD14" s="15"/>
+      <c r="DE14" s="15"/>
+      <c r="DF14" s="15"/>
+      <c r="DG14" s="15"/>
+      <c r="DH14" s="15"/>
+      <c r="DI14" s="15"/>
+      <c r="DJ14" s="15"/>
+      <c r="DK14" s="15"/>
+      <c r="DL14" s="15"/>
+      <c r="DM14" s="15"/>
+      <c r="DN14" s="15"/>
+      <c r="DO14" s="15"/>
+      <c r="DP14" s="15"/>
+      <c r="DQ14" s="15"/>
+      <c r="DR14" s="15"/>
+      <c r="DS14" s="15"/>
+      <c r="DT14" s="15"/>
+      <c r="DU14" s="15"/>
+      <c r="DV14" s="15"/>
+      <c r="DW14" s="15"/>
+      <c r="DX14" s="15"/>
+      <c r="DY14" s="15"/>
+      <c r="DZ14" s="15"/>
+      <c r="EA14" s="15"/>
+      <c r="EB14" s="15"/>
+      <c r="EC14" s="15"/>
+      <c r="ED14" s="15"/>
+      <c r="EE14" s="15"/>
+      <c r="EF14" s="42">
         <v>0.06</v>
       </c>
-      <c r="EG14" s="14">
+      <c r="EG14" s="42">
         <v>1.77</v>
       </c>
-      <c r="EH14" s="15">
+      <c r="EH14" s="42">
         <v>2.19</v>
       </c>
-      <c r="EI14" s="15">
+      <c r="EI14" s="42">
         <v>2.04</v>
       </c>
-      <c r="EJ14" s="15">
+      <c r="EJ14" s="42">
         <v>2.21</v>
       </c>
-      <c r="EK14" s="15">
+      <c r="EK14" s="42">
         <v>1.79</v>
       </c>
-      <c r="EL14" s="15">
+      <c r="EL14" s="42">
         <v>0.43</v>
       </c>
-      <c r="EM14" s="15">
+      <c r="EM14" s="42">
         <v>1.8</v>
       </c>
-      <c r="EN14" s="15">
+      <c r="EN14" s="42">
         <v>0.87</v>
       </c>
-      <c r="EO14" s="15">
+      <c r="EO14" s="42">
         <v>1.78</v>
       </c>
-      <c r="EP14" s="15">
+      <c r="EP14" s="42">
         <v>0.7</v>
       </c>
-      <c r="EQ14" s="15">
+      <c r="EQ14" s="42">
         <v>1.19</v>
       </c>
-      <c r="ER14" s="15">
+      <c r="ER14" s="42">
         <v>2.17</v>
       </c>
-      <c r="ES14" s="15">
+      <c r="ES14" s="42">
         <v>1.42</v>
       </c>
-      <c r="ET14" s="15">
+      <c r="ET14" s="42">
         <v>1.52</v>
       </c>
-      <c r="EU14" s="15">
+      <c r="EU14" s="42">
         <v>1.94</v>
       </c>
-      <c r="EV14" s="15">
+      <c r="EV14" s="42">
         <v>1.75</v>
       </c>
-      <c r="EW14" s="15">
+      <c r="EW14" s="42">
         <v>1.1399999999999999</v>
       </c>
-      <c r="EX14" s="15">
+      <c r="EX14" s="42">
         <v>2.35</v>
       </c>
-      <c r="EY14" s="15">
+      <c r="EY14" s="42">
         <v>2.52</v>
       </c>
-      <c r="EZ14" s="15">
+      <c r="EZ14" s="42">
         <v>2.1</v>
       </c>
-      <c r="FA14" s="15">
+      <c r="FA14" s="42">
         <v>3</v>
       </c>
-      <c r="FB14" s="15">
+      <c r="FB14" s="42">
         <v>2.83</v>
       </c>
-      <c r="FC14" s="15">
+      <c r="FC14" s="42">
         <v>2.4500000000000002</v>
       </c>
-      <c r="FD14" s="15">
+      <c r="FD14" s="42">
         <v>2.27</v>
       </c>
-      <c r="FE14" s="15">
+      <c r="FE14" s="42">
         <v>2.0699999999999998</v>
       </c>
-      <c r="FF14" s="15">
+      <c r="FF14" s="42">
         <v>2.09</v>
       </c>
-      <c r="FG14" s="15">
+      <c r="FG14" s="42">
         <v>1.92</v>
       </c>
-      <c r="FH14" s="15">
+      <c r="FH14" s="42">
         <v>1.86</v>
       </c>
-      <c r="FI14" s="15">
+      <c r="FI14" s="42">
         <v>1.7</v>
       </c>
-      <c r="FJ14" s="15">
+      <c r="FJ14" s="42">
         <v>1.7</v>
       </c>
-      <c r="FK14" s="15">
+      <c r="FK14" s="42">
         <v>1.67</v>
       </c>
-      <c r="FL14" s="34">
+      <c r="FL14" s="15">
         <v>1.8</v>
       </c>
-      <c r="FM14" s="34">
+      <c r="FM14" s="15">
         <v>1.69</v>
       </c>
-      <c r="FN14" s="34">
+      <c r="FN14" s="15">
         <v>1.74</v>
       </c>
-      <c r="FO14" s="34">
+      <c r="FO14" s="15">
         <v>1.84</v>
       </c>
-      <c r="FP14" s="34">
+      <c r="FP14" s="15">
         <v>1.69</v>
       </c>
-      <c r="FQ14" s="34">
+      <c r="FQ14" s="15">
         <v>1.7</v>
       </c>
-      <c r="FR14" s="34">
+      <c r="FR14" s="15">
         <v>1.74</v>
       </c>
-      <c r="FS14" s="34">
+      <c r="FS14" s="15">
         <v>1.67</v>
       </c>
-      <c r="FT14" s="34">
+      <c r="FT14" s="15">
         <v>1.6</v>
       </c>
-      <c r="FU14" s="34">
+      <c r="FU14" s="15">
         <v>1.68</v>
       </c>
-      <c r="FV14" s="34">
+      <c r="FV14" s="15">
         <v>1.75</v>
       </c>
-      <c r="FW14" s="34">
+      <c r="FW14" s="15">
         <v>1.7</v>
       </c>
+      <c r="FX14" s="15">
+        <v>1.67</v>
+      </c>
     </row>
-    <row r="15" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="14"/>
-[...132 lines deleted...]
-      <c r="EF15" s="14">
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+      <c r="P15" s="15"/>
+      <c r="Q15" s="15"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="15"/>
+      <c r="T15" s="15"/>
+      <c r="U15" s="15"/>
+      <c r="V15" s="15"/>
+      <c r="W15" s="15"/>
+      <c r="X15" s="15"/>
+      <c r="Y15" s="15"/>
+      <c r="Z15" s="15"/>
+      <c r="AA15" s="15"/>
+      <c r="AB15" s="15"/>
+      <c r="AC15" s="15"/>
+      <c r="AD15" s="15"/>
+      <c r="AE15" s="15"/>
+      <c r="AF15" s="15"/>
+      <c r="AG15" s="15"/>
+      <c r="AH15" s="15"/>
+      <c r="AI15" s="15"/>
+      <c r="AJ15" s="15"/>
+      <c r="AK15" s="15"/>
+      <c r="AL15" s="15"/>
+      <c r="AM15" s="15"/>
+      <c r="AN15" s="15"/>
+      <c r="AO15" s="15"/>
+      <c r="AP15" s="15"/>
+      <c r="AQ15" s="15"/>
+      <c r="AR15" s="15"/>
+      <c r="AS15" s="15"/>
+      <c r="AT15" s="15"/>
+      <c r="AU15" s="15"/>
+      <c r="AV15" s="15"/>
+      <c r="AW15" s="15"/>
+      <c r="AX15" s="15"/>
+      <c r="AY15" s="15"/>
+      <c r="AZ15" s="15"/>
+      <c r="BA15" s="15"/>
+      <c r="BB15" s="15"/>
+      <c r="BC15" s="15"/>
+      <c r="BD15" s="15"/>
+      <c r="BE15" s="15"/>
+      <c r="BF15" s="15"/>
+      <c r="BG15" s="15"/>
+      <c r="BH15" s="15"/>
+      <c r="BI15" s="15"/>
+      <c r="BJ15" s="15"/>
+      <c r="BK15" s="15"/>
+      <c r="BL15" s="15"/>
+      <c r="BM15" s="15"/>
+      <c r="BN15" s="15"/>
+      <c r="BO15" s="15"/>
+      <c r="BP15" s="15"/>
+      <c r="BQ15" s="15"/>
+      <c r="BR15" s="15"/>
+      <c r="BS15" s="15"/>
+      <c r="BT15" s="15"/>
+      <c r="BU15" s="15"/>
+      <c r="BV15" s="15"/>
+      <c r="BW15" s="15"/>
+      <c r="BX15" s="15"/>
+      <c r="BY15" s="15"/>
+      <c r="BZ15" s="15"/>
+      <c r="CA15" s="15"/>
+      <c r="CB15" s="15"/>
+      <c r="CC15" s="15"/>
+      <c r="CD15" s="15"/>
+      <c r="CE15" s="15"/>
+      <c r="CF15" s="15"/>
+      <c r="CG15" s="15"/>
+      <c r="CH15" s="15"/>
+      <c r="CI15" s="15"/>
+      <c r="CJ15" s="15"/>
+      <c r="CK15" s="15"/>
+      <c r="CL15" s="15"/>
+      <c r="CM15" s="15"/>
+      <c r="CN15" s="15"/>
+      <c r="CO15" s="15"/>
+      <c r="CP15" s="15"/>
+      <c r="CQ15" s="15"/>
+      <c r="CR15" s="15"/>
+      <c r="CS15" s="15"/>
+      <c r="CT15" s="15"/>
+      <c r="CU15" s="15"/>
+      <c r="CV15" s="15"/>
+      <c r="CW15" s="15"/>
+      <c r="CX15" s="15"/>
+      <c r="CY15" s="15"/>
+      <c r="CZ15" s="15"/>
+      <c r="DA15" s="15"/>
+      <c r="DB15" s="15"/>
+      <c r="DC15" s="15"/>
+      <c r="DD15" s="15"/>
+      <c r="DE15" s="15"/>
+      <c r="DF15" s="15"/>
+      <c r="DG15" s="15"/>
+      <c r="DH15" s="15"/>
+      <c r="DI15" s="15"/>
+      <c r="DJ15" s="15"/>
+      <c r="DK15" s="15"/>
+      <c r="DL15" s="15"/>
+      <c r="DM15" s="15"/>
+      <c r="DN15" s="15"/>
+      <c r="DO15" s="15"/>
+      <c r="DP15" s="15"/>
+      <c r="DQ15" s="15"/>
+      <c r="DR15" s="15"/>
+      <c r="DS15" s="15"/>
+      <c r="DT15" s="15"/>
+      <c r="DU15" s="15"/>
+      <c r="DV15" s="15"/>
+      <c r="DW15" s="15"/>
+      <c r="DX15" s="15"/>
+      <c r="DY15" s="15"/>
+      <c r="DZ15" s="15"/>
+      <c r="EA15" s="15"/>
+      <c r="EB15" s="15"/>
+      <c r="EC15" s="15"/>
+      <c r="ED15" s="15"/>
+      <c r="EE15" s="15"/>
+      <c r="EF15" s="42">
         <v>0.06</v>
       </c>
-      <c r="EG15" s="14">
+      <c r="EG15" s="42">
         <v>0.37</v>
       </c>
-      <c r="EH15" s="15">
+      <c r="EH15" s="42">
         <v>0.47</v>
       </c>
-      <c r="EI15" s="15">
+      <c r="EI15" s="42">
         <v>0.33</v>
       </c>
-      <c r="EJ15" s="15">
+      <c r="EJ15" s="42">
         <v>0.48</v>
       </c>
-      <c r="EK15" s="15">
+      <c r="EK15" s="42">
         <v>0.46</v>
       </c>
-      <c r="EL15" s="15">
+      <c r="EL15" s="42">
         <v>0.51</v>
       </c>
-      <c r="EM15" s="15">
+      <c r="EM15" s="42">
         <v>1.04</v>
       </c>
-      <c r="EN15" s="15">
+      <c r="EN15" s="42">
         <v>1.48</v>
       </c>
-      <c r="EO15" s="15">
+      <c r="EO15" s="42">
         <v>2.29</v>
       </c>
-      <c r="EP15" s="15">
+      <c r="EP15" s="42">
         <v>2.11</v>
       </c>
-      <c r="EQ15" s="15">
+      <c r="EQ15" s="42">
         <v>2.23</v>
       </c>
-      <c r="ER15" s="15">
+      <c r="ER15" s="42">
         <v>2.38</v>
       </c>
-      <c r="ES15" s="15">
+      <c r="ES15" s="42">
         <v>2.27</v>
       </c>
-      <c r="ET15" s="15">
+      <c r="ET15" s="42">
         <v>2.48</v>
       </c>
-      <c r="EU15" s="15">
+      <c r="EU15" s="42">
         <v>1.85</v>
       </c>
-      <c r="EV15" s="15">
+      <c r="EV15" s="42">
         <v>2.0299999999999998</v>
       </c>
-      <c r="EW15" s="15">
+      <c r="EW15" s="42">
         <v>2.13</v>
       </c>
-      <c r="EX15" s="15">
+      <c r="EX15" s="42">
         <v>2.0699999999999998</v>
       </c>
-      <c r="EY15" s="15">
+      <c r="EY15" s="42">
         <v>1.71</v>
       </c>
-      <c r="EZ15" s="15">
+      <c r="EZ15" s="42">
         <v>1.84</v>
       </c>
-      <c r="FA15" s="15">
+      <c r="FA15" s="42">
         <v>1.66</v>
       </c>
-      <c r="FB15" s="15">
+      <c r="FB15" s="42">
         <v>1.72</v>
       </c>
-      <c r="FC15" s="15">
+      <c r="FC15" s="42">
         <v>1.63</v>
       </c>
-      <c r="FD15" s="15">
+      <c r="FD15" s="42">
         <v>1.33</v>
       </c>
-      <c r="FE15" s="15">
+      <c r="FE15" s="42">
         <v>1.43</v>
       </c>
-      <c r="FF15" s="15">
+      <c r="FF15" s="42">
         <v>1.41</v>
       </c>
-      <c r="FG15" s="15">
+      <c r="FG15" s="42">
         <v>1.23</v>
       </c>
-      <c r="FH15" s="15">
+      <c r="FH15" s="42">
         <v>1.1299999999999999</v>
       </c>
-      <c r="FI15" s="15">
+      <c r="FI15" s="42">
         <v>1.17</v>
       </c>
-      <c r="FJ15" s="15">
+      <c r="FJ15" s="42">
         <v>1.1499999999999999</v>
       </c>
-      <c r="FK15" s="15">
+      <c r="FK15" s="42">
         <v>0.94</v>
       </c>
-      <c r="FL15" s="34">
+      <c r="FL15" s="15">
         <v>1.61</v>
       </c>
-      <c r="FM15" s="34">
+      <c r="FM15" s="15">
         <v>0.84</v>
       </c>
-      <c r="FN15" s="34">
+      <c r="FN15" s="15">
         <v>1.1100000000000001</v>
       </c>
-      <c r="FO15" s="34">
+      <c r="FO15" s="15">
         <v>1.74</v>
       </c>
-      <c r="FP15" s="34">
+      <c r="FP15" s="15">
         <v>1.1299999999999999</v>
       </c>
-      <c r="FQ15" s="34">
+      <c r="FQ15" s="15">
         <v>1.1000000000000001</v>
       </c>
-      <c r="FR15" s="34">
+      <c r="FR15" s="15">
         <v>1.64</v>
       </c>
-      <c r="FS15" s="34">
+      <c r="FS15" s="15">
         <v>1.02</v>
       </c>
-      <c r="FT15" s="34">
+      <c r="FT15" s="15">
         <v>0.82</v>
       </c>
-      <c r="FU15" s="34">
+      <c r="FU15" s="15">
         <v>1.36</v>
       </c>
-      <c r="FV15" s="34">
+      <c r="FV15" s="15">
         <v>0.93</v>
       </c>
-      <c r="FW15" s="34">
+      <c r="FW15" s="15">
         <v>0.81</v>
       </c>
+      <c r="FX15" s="15">
+        <v>1.35</v>
+      </c>
     </row>
-    <row r="16" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="14"/>
-[...132 lines deleted...]
-      <c r="EF16" s="14">
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15"/>
+      <c r="O16" s="15"/>
+      <c r="P16" s="15"/>
+      <c r="Q16" s="15"/>
+      <c r="R16" s="15"/>
+      <c r="S16" s="15"/>
+      <c r="T16" s="15"/>
+      <c r="U16" s="15"/>
+      <c r="V16" s="15"/>
+      <c r="W16" s="15"/>
+      <c r="X16" s="15"/>
+      <c r="Y16" s="15"/>
+      <c r="Z16" s="15"/>
+      <c r="AA16" s="15"/>
+      <c r="AB16" s="15"/>
+      <c r="AC16" s="15"/>
+      <c r="AD16" s="15"/>
+      <c r="AE16" s="15"/>
+      <c r="AF16" s="15"/>
+      <c r="AG16" s="15"/>
+      <c r="AH16" s="15"/>
+      <c r="AI16" s="15"/>
+      <c r="AJ16" s="15"/>
+      <c r="AK16" s="15"/>
+      <c r="AL16" s="15"/>
+      <c r="AM16" s="15"/>
+      <c r="AN16" s="15"/>
+      <c r="AO16" s="15"/>
+      <c r="AP16" s="15"/>
+      <c r="AQ16" s="15"/>
+      <c r="AR16" s="15"/>
+      <c r="AS16" s="15"/>
+      <c r="AT16" s="15"/>
+      <c r="AU16" s="15"/>
+      <c r="AV16" s="15"/>
+      <c r="AW16" s="15"/>
+      <c r="AX16" s="15"/>
+      <c r="AY16" s="15"/>
+      <c r="AZ16" s="15"/>
+      <c r="BA16" s="15"/>
+      <c r="BB16" s="15"/>
+      <c r="BC16" s="15"/>
+      <c r="BD16" s="15"/>
+      <c r="BE16" s="15"/>
+      <c r="BF16" s="15"/>
+      <c r="BG16" s="15"/>
+      <c r="BH16" s="15"/>
+      <c r="BI16" s="15"/>
+      <c r="BJ16" s="15"/>
+      <c r="BK16" s="15"/>
+      <c r="BL16" s="15"/>
+      <c r="BM16" s="15"/>
+      <c r="BN16" s="15"/>
+      <c r="BO16" s="15"/>
+      <c r="BP16" s="15"/>
+      <c r="BQ16" s="15"/>
+      <c r="BR16" s="15"/>
+      <c r="BS16" s="15"/>
+      <c r="BT16" s="15"/>
+      <c r="BU16" s="15"/>
+      <c r="BV16" s="15"/>
+      <c r="BW16" s="15"/>
+      <c r="BX16" s="15"/>
+      <c r="BY16" s="15"/>
+      <c r="BZ16" s="15"/>
+      <c r="CA16" s="15"/>
+      <c r="CB16" s="15"/>
+      <c r="CC16" s="15"/>
+      <c r="CD16" s="15"/>
+      <c r="CE16" s="15"/>
+      <c r="CF16" s="15"/>
+      <c r="CG16" s="15"/>
+      <c r="CH16" s="15"/>
+      <c r="CI16" s="15"/>
+      <c r="CJ16" s="15"/>
+      <c r="CK16" s="15"/>
+      <c r="CL16" s="15"/>
+      <c r="CM16" s="15"/>
+      <c r="CN16" s="15"/>
+      <c r="CO16" s="15"/>
+      <c r="CP16" s="15"/>
+      <c r="CQ16" s="15"/>
+      <c r="CR16" s="15"/>
+      <c r="CS16" s="15"/>
+      <c r="CT16" s="15"/>
+      <c r="CU16" s="15"/>
+      <c r="CV16" s="15"/>
+      <c r="CW16" s="15"/>
+      <c r="CX16" s="15"/>
+      <c r="CY16" s="15"/>
+      <c r="CZ16" s="15"/>
+      <c r="DA16" s="15"/>
+      <c r="DB16" s="15"/>
+      <c r="DC16" s="15"/>
+      <c r="DD16" s="15"/>
+      <c r="DE16" s="15"/>
+      <c r="DF16" s="15"/>
+      <c r="DG16" s="15"/>
+      <c r="DH16" s="15"/>
+      <c r="DI16" s="15"/>
+      <c r="DJ16" s="15"/>
+      <c r="DK16" s="15"/>
+      <c r="DL16" s="15"/>
+      <c r="DM16" s="15"/>
+      <c r="DN16" s="15"/>
+      <c r="DO16" s="15"/>
+      <c r="DP16" s="15"/>
+      <c r="DQ16" s="15"/>
+      <c r="DR16" s="15"/>
+      <c r="DS16" s="15"/>
+      <c r="DT16" s="15"/>
+      <c r="DU16" s="15"/>
+      <c r="DV16" s="15"/>
+      <c r="DW16" s="15"/>
+      <c r="DX16" s="15"/>
+      <c r="DY16" s="15"/>
+      <c r="DZ16" s="15"/>
+      <c r="EA16" s="15"/>
+      <c r="EB16" s="15"/>
+      <c r="EC16" s="15"/>
+      <c r="ED16" s="15"/>
+      <c r="EE16" s="15"/>
+      <c r="EF16" s="42">
         <v>0.21</v>
       </c>
-      <c r="EG16" s="14">
+      <c r="EG16" s="42">
         <v>0.53</v>
       </c>
-      <c r="EH16" s="15">
+      <c r="EH16" s="42">
         <v>0.52</v>
       </c>
-      <c r="EI16" s="15">
+      <c r="EI16" s="42">
         <v>0.85</v>
       </c>
-      <c r="EJ16" s="15">
+      <c r="EJ16" s="42">
         <v>0.64</v>
       </c>
-      <c r="EK16" s="15">
+      <c r="EK16" s="42">
         <v>1.19</v>
       </c>
-      <c r="EL16" s="15">
+      <c r="EL16" s="42">
         <v>1.21</v>
       </c>
-      <c r="EM16" s="15">
+      <c r="EM16" s="42">
         <v>1.6</v>
       </c>
-      <c r="EN16" s="15">
+      <c r="EN16" s="42">
         <v>1.2</v>
       </c>
-      <c r="EO16" s="15">
+      <c r="EO16" s="42">
         <v>2.57</v>
       </c>
-      <c r="EP16" s="15">
+      <c r="EP16" s="42">
         <v>2.74</v>
       </c>
-      <c r="EQ16" s="15">
+      <c r="EQ16" s="42">
         <v>2.4900000000000002</v>
       </c>
-      <c r="ER16" s="15">
+      <c r="ER16" s="42">
         <v>2.04</v>
       </c>
-      <c r="ES16" s="15">
+      <c r="ES16" s="42">
         <v>1.94</v>
       </c>
-      <c r="ET16" s="15">
+      <c r="ET16" s="42">
         <v>1.92</v>
       </c>
-      <c r="EU16" s="15">
+      <c r="EU16" s="42">
         <v>1.71</v>
       </c>
-      <c r="EV16" s="15">
+      <c r="EV16" s="42">
         <v>2.17</v>
       </c>
-      <c r="EW16" s="15">
+      <c r="EW16" s="42">
         <v>2.86</v>
       </c>
-      <c r="EX16" s="15">
+      <c r="EX16" s="42">
         <v>2.4500000000000002</v>
       </c>
-      <c r="EY16" s="15">
+      <c r="EY16" s="42">
         <v>1.78</v>
       </c>
-      <c r="EZ16" s="15">
+      <c r="EZ16" s="42">
         <v>1.99</v>
       </c>
-      <c r="FA16" s="15">
+      <c r="FA16" s="42">
         <v>1.88</v>
       </c>
-      <c r="FB16" s="15">
+      <c r="FB16" s="42">
         <v>1.96</v>
       </c>
-      <c r="FC16" s="15">
+      <c r="FC16" s="42">
         <v>1.8</v>
       </c>
-      <c r="FD16" s="15">
+      <c r="FD16" s="42">
         <v>1.59</v>
       </c>
-      <c r="FE16" s="15">
+      <c r="FE16" s="42">
         <v>1.58</v>
       </c>
-      <c r="FF16" s="15">
+      <c r="FF16" s="42">
         <v>1.67</v>
       </c>
-      <c r="FG16" s="15">
+      <c r="FG16" s="42">
         <v>1.32</v>
       </c>
-      <c r="FH16" s="15">
+      <c r="FH16" s="42">
         <v>1.64</v>
       </c>
-      <c r="FI16" s="15">
+      <c r="FI16" s="42">
         <v>1.54</v>
       </c>
-      <c r="FJ16" s="15">
+      <c r="FJ16" s="42">
         <v>1.36</v>
       </c>
-      <c r="FK16" s="15">
+      <c r="FK16" s="42">
         <v>1.35</v>
       </c>
-      <c r="FL16" s="34">
+      <c r="FL16" s="15">
         <v>1.36</v>
       </c>
-      <c r="FM16" s="34">
+      <c r="FM16" s="15">
         <v>1.49</v>
       </c>
-      <c r="FN16" s="34">
+      <c r="FN16" s="15">
         <v>1.46</v>
       </c>
-      <c r="FO16" s="34">
+      <c r="FO16" s="15">
         <v>1.47</v>
       </c>
-      <c r="FP16" s="34">
+      <c r="FP16" s="15">
         <v>1.39</v>
       </c>
-      <c r="FQ16" s="34">
+      <c r="FQ16" s="15">
         <v>1.44</v>
       </c>
-      <c r="FR16" s="34">
+      <c r="FR16" s="15">
         <v>1.56</v>
       </c>
-      <c r="FS16" s="34">
+      <c r="FS16" s="15">
         <v>1.48</v>
       </c>
-      <c r="FT16" s="34">
+      <c r="FT16" s="15">
         <v>1.53</v>
       </c>
-      <c r="FU16" s="34">
+      <c r="FU16" s="15">
         <v>1.73</v>
       </c>
-      <c r="FV16" s="34">
+      <c r="FV16" s="15">
         <v>1.56</v>
       </c>
-      <c r="FW16" s="34">
+      <c r="FW16" s="15">
         <v>1.25</v>
       </c>
+      <c r="FX16" s="15">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="17" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C17" s="14"/>
-[...132 lines deleted...]
-      <c r="EF17" s="14">
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="15"/>
+      <c r="P17" s="15"/>
+      <c r="Q17" s="15"/>
+      <c r="R17" s="15"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="15"/>
+      <c r="U17" s="15"/>
+      <c r="V17" s="15"/>
+      <c r="W17" s="15"/>
+      <c r="X17" s="15"/>
+      <c r="Y17" s="15"/>
+      <c r="Z17" s="15"/>
+      <c r="AA17" s="15"/>
+      <c r="AB17" s="15"/>
+      <c r="AC17" s="15"/>
+      <c r="AD17" s="15"/>
+      <c r="AE17" s="15"/>
+      <c r="AF17" s="15"/>
+      <c r="AG17" s="15"/>
+      <c r="AH17" s="15"/>
+      <c r="AI17" s="15"/>
+      <c r="AJ17" s="15"/>
+      <c r="AK17" s="15"/>
+      <c r="AL17" s="15"/>
+      <c r="AM17" s="15"/>
+      <c r="AN17" s="15"/>
+      <c r="AO17" s="15"/>
+      <c r="AP17" s="15"/>
+      <c r="AQ17" s="15"/>
+      <c r="AR17" s="15"/>
+      <c r="AS17" s="15"/>
+      <c r="AT17" s="15"/>
+      <c r="AU17" s="15"/>
+      <c r="AV17" s="15"/>
+      <c r="AW17" s="15"/>
+      <c r="AX17" s="15"/>
+      <c r="AY17" s="15"/>
+      <c r="AZ17" s="15"/>
+      <c r="BA17" s="15"/>
+      <c r="BB17" s="15"/>
+      <c r="BC17" s="15"/>
+      <c r="BD17" s="15"/>
+      <c r="BE17" s="15"/>
+      <c r="BF17" s="15"/>
+      <c r="BG17" s="15"/>
+      <c r="BH17" s="15"/>
+      <c r="BI17" s="15"/>
+      <c r="BJ17" s="15"/>
+      <c r="BK17" s="15"/>
+      <c r="BL17" s="15"/>
+      <c r="BM17" s="15"/>
+      <c r="BN17" s="15"/>
+      <c r="BO17" s="15"/>
+      <c r="BP17" s="15"/>
+      <c r="BQ17" s="15"/>
+      <c r="BR17" s="15"/>
+      <c r="BS17" s="15"/>
+      <c r="BT17" s="15"/>
+      <c r="BU17" s="15"/>
+      <c r="BV17" s="15"/>
+      <c r="BW17" s="15"/>
+      <c r="BX17" s="15"/>
+      <c r="BY17" s="15"/>
+      <c r="BZ17" s="15"/>
+      <c r="CA17" s="15"/>
+      <c r="CB17" s="15"/>
+      <c r="CC17" s="15"/>
+      <c r="CD17" s="15"/>
+      <c r="CE17" s="15"/>
+      <c r="CF17" s="15"/>
+      <c r="CG17" s="15"/>
+      <c r="CH17" s="15"/>
+      <c r="CI17" s="15"/>
+      <c r="CJ17" s="15"/>
+      <c r="CK17" s="15"/>
+      <c r="CL17" s="15"/>
+      <c r="CM17" s="15"/>
+      <c r="CN17" s="15"/>
+      <c r="CO17" s="15"/>
+      <c r="CP17" s="15"/>
+      <c r="CQ17" s="15"/>
+      <c r="CR17" s="15"/>
+      <c r="CS17" s="15"/>
+      <c r="CT17" s="15"/>
+      <c r="CU17" s="15"/>
+      <c r="CV17" s="15"/>
+      <c r="CW17" s="15"/>
+      <c r="CX17" s="15"/>
+      <c r="CY17" s="15"/>
+      <c r="CZ17" s="15"/>
+      <c r="DA17" s="15"/>
+      <c r="DB17" s="15"/>
+      <c r="DC17" s="15"/>
+      <c r="DD17" s="15"/>
+      <c r="DE17" s="15"/>
+      <c r="DF17" s="15"/>
+      <c r="DG17" s="15"/>
+      <c r="DH17" s="15"/>
+      <c r="DI17" s="15"/>
+      <c r="DJ17" s="15"/>
+      <c r="DK17" s="15"/>
+      <c r="DL17" s="15"/>
+      <c r="DM17" s="15"/>
+      <c r="DN17" s="15"/>
+      <c r="DO17" s="15"/>
+      <c r="DP17" s="15"/>
+      <c r="DQ17" s="15"/>
+      <c r="DR17" s="15"/>
+      <c r="DS17" s="15"/>
+      <c r="DT17" s="15"/>
+      <c r="DU17" s="15"/>
+      <c r="DV17" s="15"/>
+      <c r="DW17" s="15"/>
+      <c r="DX17" s="15"/>
+      <c r="DY17" s="15"/>
+      <c r="DZ17" s="15"/>
+      <c r="EA17" s="15"/>
+      <c r="EB17" s="15"/>
+      <c r="EC17" s="15"/>
+      <c r="ED17" s="15"/>
+      <c r="EE17" s="15"/>
+      <c r="EF17" s="42">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="EG17" s="14">
+      <c r="EG17" s="42">
         <v>0.34</v>
       </c>
-      <c r="EH17" s="15">
+      <c r="EH17" s="42">
         <v>0.25</v>
       </c>
-      <c r="EI17" s="15">
+      <c r="EI17" s="42">
         <v>0.53</v>
       </c>
-      <c r="EJ17" s="15">
+      <c r="EJ17" s="42">
         <v>0.56000000000000005</v>
       </c>
-      <c r="EK17" s="15">
+      <c r="EK17" s="42">
         <v>0.56000000000000005</v>
       </c>
-      <c r="EL17" s="15">
+      <c r="EL17" s="42">
         <v>0.65</v>
       </c>
-      <c r="EM17" s="15">
+      <c r="EM17" s="42">
         <v>0.56000000000000005</v>
       </c>
-      <c r="EN17" s="15">
+      <c r="EN17" s="42">
         <v>0.61</v>
       </c>
-      <c r="EO17" s="15">
+      <c r="EO17" s="42">
         <v>1.38</v>
       </c>
-      <c r="EP17" s="15">
+      <c r="EP17" s="42">
         <v>1.78</v>
       </c>
-      <c r="EQ17" s="15">
+      <c r="EQ17" s="42">
         <v>1.51</v>
       </c>
-      <c r="ER17" s="15">
+      <c r="ER17" s="42">
         <v>1.5</v>
       </c>
-      <c r="ES17" s="15">
+      <c r="ES17" s="42">
         <v>1.59</v>
       </c>
-      <c r="ET17" s="15">
+      <c r="ET17" s="42">
         <v>1.75</v>
       </c>
-      <c r="EU17" s="15">
+      <c r="EU17" s="42">
         <v>1.26</v>
       </c>
-      <c r="EV17" s="15">
+      <c r="EV17" s="42">
         <v>1.51</v>
       </c>
-      <c r="EW17" s="15">
+      <c r="EW17" s="42">
         <v>1.36</v>
       </c>
-      <c r="EX17" s="15">
+      <c r="EX17" s="42">
         <v>1.45</v>
       </c>
-      <c r="EY17" s="15">
+      <c r="EY17" s="42">
         <v>1.26</v>
       </c>
-      <c r="EZ17" s="15">
+      <c r="EZ17" s="42">
         <v>1.26</v>
       </c>
-      <c r="FA17" s="15">
+      <c r="FA17" s="42">
         <v>1.45</v>
       </c>
-      <c r="FB17" s="15">
+      <c r="FB17" s="42">
         <v>1.7</v>
       </c>
-      <c r="FC17" s="15">
+      <c r="FC17" s="42">
         <v>1.52</v>
       </c>
-      <c r="FD17" s="15">
+      <c r="FD17" s="42">
         <v>1.3</v>
       </c>
-      <c r="FE17" s="15">
+      <c r="FE17" s="42">
         <v>1.42</v>
       </c>
-      <c r="FF17" s="15">
+      <c r="FF17" s="42">
         <v>1.49</v>
       </c>
-      <c r="FG17" s="15">
+      <c r="FG17" s="42">
         <v>0.56999999999999995</v>
       </c>
-      <c r="FH17" s="15">
+      <c r="FH17" s="42">
         <v>1.8</v>
       </c>
-      <c r="FI17" s="15">
+      <c r="FI17" s="42">
         <v>1.53</v>
       </c>
-      <c r="FJ17" s="15">
+      <c r="FJ17" s="42">
         <v>0.69</v>
       </c>
-      <c r="FK17" s="15">
+      <c r="FK17" s="42">
         <v>0.67</v>
       </c>
-      <c r="FL17" s="34">
+      <c r="FL17" s="15">
         <v>0.75</v>
       </c>
-      <c r="FM17" s="34">
+      <c r="FM17" s="15">
         <v>0.66</v>
       </c>
-      <c r="FN17" s="34">
+      <c r="FN17" s="15">
         <v>2.34</v>
       </c>
-      <c r="FO17" s="34">
+      <c r="FO17" s="15">
         <v>1.02</v>
       </c>
-      <c r="FP17" s="34">
+      <c r="FP17" s="15">
         <v>1.0900000000000001</v>
       </c>
-      <c r="FQ17" s="34">
+      <c r="FQ17" s="15">
         <v>1.65</v>
       </c>
-      <c r="FR17" s="34">
+      <c r="FR17" s="15">
         <v>1.93</v>
       </c>
-      <c r="FS17" s="34">
+      <c r="FS17" s="15">
         <v>0.98</v>
       </c>
-      <c r="FT17" s="34">
+      <c r="FT17" s="15">
         <v>2.0299999999999998</v>
       </c>
-      <c r="FU17" s="34">
+      <c r="FU17" s="15">
         <v>1.32</v>
       </c>
-      <c r="FV17" s="34">
+      <c r="FV17" s="15">
         <v>1.1599999999999999</v>
       </c>
-      <c r="FW17" s="34">
+      <c r="FW17" s="15">
         <v>0.94</v>
       </c>
+      <c r="FX17" s="15">
+        <v>1.89</v>
+      </c>
     </row>
-    <row r="18" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="14"/>
-[...132 lines deleted...]
-      <c r="EF18" s="14">
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+      <c r="P18" s="15"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="15"/>
+      <c r="U18" s="15"/>
+      <c r="V18" s="15"/>
+      <c r="W18" s="15"/>
+      <c r="X18" s="15"/>
+      <c r="Y18" s="15"/>
+      <c r="Z18" s="15"/>
+      <c r="AA18" s="15"/>
+      <c r="AB18" s="15"/>
+      <c r="AC18" s="15"/>
+      <c r="AD18" s="15"/>
+      <c r="AE18" s="15"/>
+      <c r="AF18" s="15"/>
+      <c r="AG18" s="15"/>
+      <c r="AH18" s="15"/>
+      <c r="AI18" s="15"/>
+      <c r="AJ18" s="15"/>
+      <c r="AK18" s="15"/>
+      <c r="AL18" s="15"/>
+      <c r="AM18" s="15"/>
+      <c r="AN18" s="15"/>
+      <c r="AO18" s="15"/>
+      <c r="AP18" s="15"/>
+      <c r="AQ18" s="15"/>
+      <c r="AR18" s="15"/>
+      <c r="AS18" s="15"/>
+      <c r="AT18" s="15"/>
+      <c r="AU18" s="15"/>
+      <c r="AV18" s="15"/>
+      <c r="AW18" s="15"/>
+      <c r="AX18" s="15"/>
+      <c r="AY18" s="15"/>
+      <c r="AZ18" s="15"/>
+      <c r="BA18" s="15"/>
+      <c r="BB18" s="15"/>
+      <c r="BC18" s="15"/>
+      <c r="BD18" s="15"/>
+      <c r="BE18" s="15"/>
+      <c r="BF18" s="15"/>
+      <c r="BG18" s="15"/>
+      <c r="BH18" s="15"/>
+      <c r="BI18" s="15"/>
+      <c r="BJ18" s="15"/>
+      <c r="BK18" s="15"/>
+      <c r="BL18" s="15"/>
+      <c r="BM18" s="15"/>
+      <c r="BN18" s="15"/>
+      <c r="BO18" s="15"/>
+      <c r="BP18" s="15"/>
+      <c r="BQ18" s="15"/>
+      <c r="BR18" s="15"/>
+      <c r="BS18" s="15"/>
+      <c r="BT18" s="15"/>
+      <c r="BU18" s="15"/>
+      <c r="BV18" s="15"/>
+      <c r="BW18" s="15"/>
+      <c r="BX18" s="15"/>
+      <c r="BY18" s="15"/>
+      <c r="BZ18" s="15"/>
+      <c r="CA18" s="15"/>
+      <c r="CB18" s="15"/>
+      <c r="CC18" s="15"/>
+      <c r="CD18" s="15"/>
+      <c r="CE18" s="15"/>
+      <c r="CF18" s="15"/>
+      <c r="CG18" s="15"/>
+      <c r="CH18" s="15"/>
+      <c r="CI18" s="15"/>
+      <c r="CJ18" s="15"/>
+      <c r="CK18" s="15"/>
+      <c r="CL18" s="15"/>
+      <c r="CM18" s="15"/>
+      <c r="CN18" s="15"/>
+      <c r="CO18" s="15"/>
+      <c r="CP18" s="15"/>
+      <c r="CQ18" s="15"/>
+      <c r="CR18" s="15"/>
+      <c r="CS18" s="15"/>
+      <c r="CT18" s="15"/>
+      <c r="CU18" s="15"/>
+      <c r="CV18" s="15"/>
+      <c r="CW18" s="15"/>
+      <c r="CX18" s="15"/>
+      <c r="CY18" s="15"/>
+      <c r="CZ18" s="15"/>
+      <c r="DA18" s="15"/>
+      <c r="DB18" s="15"/>
+      <c r="DC18" s="15"/>
+      <c r="DD18" s="15"/>
+      <c r="DE18" s="15"/>
+      <c r="DF18" s="15"/>
+      <c r="DG18" s="15"/>
+      <c r="DH18" s="15"/>
+      <c r="DI18" s="15"/>
+      <c r="DJ18" s="15"/>
+      <c r="DK18" s="15"/>
+      <c r="DL18" s="15"/>
+      <c r="DM18" s="15"/>
+      <c r="DN18" s="15"/>
+      <c r="DO18" s="15"/>
+      <c r="DP18" s="15"/>
+      <c r="DQ18" s="15"/>
+      <c r="DR18" s="15"/>
+      <c r="DS18" s="15"/>
+      <c r="DT18" s="15"/>
+      <c r="DU18" s="15"/>
+      <c r="DV18" s="15"/>
+      <c r="DW18" s="15"/>
+      <c r="DX18" s="15"/>
+      <c r="DY18" s="15"/>
+      <c r="DZ18" s="15"/>
+      <c r="EA18" s="15"/>
+      <c r="EB18" s="15"/>
+      <c r="EC18" s="15"/>
+      <c r="ED18" s="15"/>
+      <c r="EE18" s="15"/>
+      <c r="EF18" s="42">
         <v>0.42</v>
       </c>
-      <c r="EG18" s="14">
+      <c r="EG18" s="42">
         <v>0.39</v>
       </c>
-      <c r="EH18" s="15">
+      <c r="EH18" s="42">
         <v>0.57999999999999996</v>
       </c>
-      <c r="EI18" s="15">
+      <c r="EI18" s="42">
         <v>0.39</v>
       </c>
-      <c r="EJ18" s="15">
+      <c r="EJ18" s="42">
         <v>1.02</v>
       </c>
-      <c r="EK18" s="15">
+      <c r="EK18" s="42">
         <v>1.07</v>
       </c>
-      <c r="EL18" s="15">
+      <c r="EL18" s="42">
         <v>1.1000000000000001</v>
       </c>
-      <c r="EM18" s="15">
+      <c r="EM18" s="42">
         <v>1.23</v>
       </c>
-      <c r="EN18" s="15">
+      <c r="EN18" s="42">
         <v>1.94</v>
       </c>
-      <c r="EO18" s="15">
+      <c r="EO18" s="42">
         <v>1.47</v>
       </c>
-      <c r="EP18" s="15">
+      <c r="EP18" s="42">
         <v>2.42</v>
       </c>
-      <c r="EQ18" s="15">
+      <c r="EQ18" s="42">
         <v>1.98</v>
       </c>
-      <c r="ER18" s="15">
+      <c r="ER18" s="42">
         <v>1.91</v>
       </c>
-      <c r="ES18" s="15">
+      <c r="ES18" s="42">
         <v>1.71</v>
       </c>
-      <c r="ET18" s="15">
+      <c r="ET18" s="42">
         <v>1.67</v>
       </c>
-      <c r="EU18" s="15">
+      <c r="EU18" s="42">
         <v>1.61</v>
       </c>
-      <c r="EV18" s="15">
+      <c r="EV18" s="42">
         <v>1.63</v>
       </c>
-      <c r="EW18" s="15">
+      <c r="EW18" s="42">
         <v>1.72</v>
       </c>
-      <c r="EX18" s="15">
+      <c r="EX18" s="42">
         <v>1.4</v>
       </c>
-      <c r="EY18" s="15">
+      <c r="EY18" s="42">
         <v>0.6</v>
       </c>
-      <c r="EZ18" s="15">
+      <c r="EZ18" s="42">
         <v>0.49</v>
       </c>
-      <c r="FA18" s="15">
+      <c r="FA18" s="42">
         <v>0.6</v>
       </c>
-      <c r="FB18" s="15">
+      <c r="FB18" s="42">
         <v>0.62</v>
       </c>
-      <c r="FC18" s="15">
+      <c r="FC18" s="42">
         <v>0.7</v>
       </c>
-      <c r="FD18" s="15">
+      <c r="FD18" s="42">
         <v>0.59</v>
       </c>
-      <c r="FE18" s="15">
+      <c r="FE18" s="42">
         <v>0.61</v>
       </c>
-      <c r="FF18" s="15">
+      <c r="FF18" s="42">
         <v>1.05</v>
       </c>
-      <c r="FG18" s="15">
+      <c r="FG18" s="42">
         <v>0.63</v>
       </c>
-      <c r="FH18" s="15">
+      <c r="FH18" s="42">
         <v>0.63</v>
       </c>
-      <c r="FI18" s="15">
+      <c r="FI18" s="42">
         <v>0.79</v>
       </c>
-      <c r="FJ18" s="15">
+      <c r="FJ18" s="42">
         <v>0.9</v>
       </c>
-      <c r="FK18" s="15">
+      <c r="FK18" s="42">
         <v>0.93</v>
       </c>
-      <c r="FL18" s="34">
+      <c r="FL18" s="15">
         <v>1.29</v>
       </c>
-      <c r="FM18" s="34">
+      <c r="FM18" s="15">
         <v>1.62</v>
       </c>
-      <c r="FN18" s="34">
+      <c r="FN18" s="15">
         <v>1.41</v>
       </c>
-      <c r="FO18" s="34">
+      <c r="FO18" s="15">
         <v>0.56999999999999995</v>
       </c>
-      <c r="FP18" s="34">
+      <c r="FP18" s="15">
         <v>0.65</v>
       </c>
-      <c r="FQ18" s="34">
+      <c r="FQ18" s="15">
         <v>0.56999999999999995</v>
       </c>
-      <c r="FR18" s="34">
+      <c r="FR18" s="15">
         <v>1.08</v>
       </c>
-      <c r="FS18" s="34">
+      <c r="FS18" s="15">
         <v>0.71</v>
       </c>
-      <c r="FT18" s="34">
+      <c r="FT18" s="15">
         <v>0.54</v>
       </c>
-      <c r="FU18" s="34">
+      <c r="FU18" s="15">
         <v>0.54</v>
       </c>
-      <c r="FV18" s="34">
+      <c r="FV18" s="15">
         <v>0.96</v>
       </c>
-      <c r="FW18" s="34">
+      <c r="FW18" s="15">
         <v>0.82</v>
       </c>
+      <c r="FX18" s="15">
+        <v>0.79</v>
+      </c>
     </row>
-    <row r="19" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="15">
         <v>2.9</v>
       </c>
-      <c r="D19" s="14">
+      <c r="D19" s="15">
         <v>3.81</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E19" s="15">
         <v>4.2699999999999996</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="15">
         <v>4.4800000000000004</v>
       </c>
-      <c r="G19" s="14">
+      <c r="G19" s="15">
         <v>3.25</v>
       </c>
-      <c r="H19" s="14">
+      <c r="H19" s="15">
         <v>3.93</v>
       </c>
-      <c r="I19" s="14">
+      <c r="I19" s="15">
         <v>3.76</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J19" s="15">
         <v>3.45</v>
       </c>
-      <c r="K19" s="14">
+      <c r="K19" s="15">
         <v>2.94</v>
       </c>
-      <c r="L19" s="14">
+      <c r="L19" s="15">
         <v>2.34</v>
       </c>
-      <c r="M19" s="14">
+      <c r="M19" s="15">
         <v>3.34</v>
       </c>
-      <c r="N19" s="14" t="s">
-[...386 lines deleted...]
-      <c r="EM19" s="14">
+      <c r="N19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="O19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="P19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="R19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="S19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="T19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="U19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="V19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="W19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="X19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AV19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AW19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AX19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BE19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BG19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BH19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BJ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BL19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BT19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BU19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BV19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BX19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BY19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CG19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CH19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CI19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CN19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CQ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CR19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CS19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CU19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CV19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CW19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CX19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CY19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CZ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DA19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DC19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DD19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DE19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DF19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DG19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DI19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DJ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DK19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DL19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DM19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DO19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DP19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DQ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DR19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DS19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DT19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DU19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DV19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DW19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DX19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DY19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EA19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EB19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EC19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="ED19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EE19" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EF19" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EG19" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EH19" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EI19" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EJ19" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EK19" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL19" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EM19" s="42">
         <v>3.63</v>
       </c>
-      <c r="EN19" s="14">
+      <c r="EN19" s="42">
         <v>3.76</v>
       </c>
-      <c r="EO19" s="14">
+      <c r="EO19" s="42">
         <v>3.73</v>
       </c>
-      <c r="EP19" s="14">
+      <c r="EP19" s="42">
         <v>3.69</v>
       </c>
-      <c r="EQ19" s="14">
+      <c r="EQ19" s="42">
         <v>3.66</v>
       </c>
-      <c r="ER19" s="14">
+      <c r="ER19" s="42">
         <v>3.49</v>
       </c>
-      <c r="ES19" s="14">
+      <c r="ES19" s="42">
         <v>3.49</v>
       </c>
-      <c r="ET19" s="14">
+      <c r="ET19" s="42">
         <v>3.47</v>
       </c>
-      <c r="EU19" s="14">
+      <c r="EU19" s="42">
         <v>3.49</v>
       </c>
-      <c r="EV19" s="14">
+      <c r="EV19" s="42">
         <v>3.4</v>
       </c>
-      <c r="EW19" s="14">
+      <c r="EW19" s="42">
         <v>3.3</v>
       </c>
-      <c r="EX19" s="14">
+      <c r="EX19" s="42">
         <v>3.3</v>
       </c>
-      <c r="EY19" s="14">
+      <c r="EY19" s="42">
         <v>3.24</v>
       </c>
-      <c r="EZ19" s="14">
+      <c r="EZ19" s="42">
         <v>3.08</v>
       </c>
-      <c r="FA19" s="14">
+      <c r="FA19" s="42">
         <v>2.85</v>
       </c>
-      <c r="FB19" s="14">
+      <c r="FB19" s="42">
         <v>2.68</v>
       </c>
-      <c r="FC19" s="14">
+      <c r="FC19" s="42">
         <v>2.52</v>
       </c>
-      <c r="FD19" s="14">
+      <c r="FD19" s="42">
         <v>2.33</v>
       </c>
-      <c r="FE19" s="14">
+      <c r="FE19" s="42">
         <v>2.16</v>
       </c>
-      <c r="FF19" s="14">
+      <c r="FF19" s="42">
         <v>2</v>
       </c>
-      <c r="FG19" s="14">
+      <c r="FG19" s="42">
         <v>1.78</v>
       </c>
-      <c r="FH19" s="14">
+      <c r="FH19" s="42">
         <v>1.68</v>
       </c>
-      <c r="FI19" s="14">
+      <c r="FI19" s="42">
         <v>1.63</v>
       </c>
-      <c r="FJ19" s="14">
+      <c r="FJ19" s="42">
         <v>1.61</v>
       </c>
-      <c r="FK19" s="14">
+      <c r="FK19" s="42">
         <v>1.73</v>
       </c>
-      <c r="FL19" s="34">
+      <c r="FL19" s="15">
         <v>1.78</v>
       </c>
-      <c r="FM19" s="34">
+      <c r="FM19" s="15">
         <v>1.76</v>
       </c>
-      <c r="FN19" s="34">
+      <c r="FN19" s="15">
         <v>1.83</v>
       </c>
-      <c r="FO19" s="34">
+      <c r="FO19" s="15">
         <v>1.67</v>
       </c>
-      <c r="FP19" s="34">
+      <c r="FP19" s="15">
         <v>1.73</v>
       </c>
-      <c r="FQ19" s="34">
+      <c r="FQ19" s="15">
         <v>1.7</v>
       </c>
-      <c r="FR19" s="34">
+      <c r="FR19" s="15">
         <v>1.66</v>
       </c>
-      <c r="FS19" s="34">
+      <c r="FS19" s="15">
         <v>1.78</v>
       </c>
-      <c r="FT19" s="34">
+      <c r="FT19" s="15">
         <v>1.67</v>
       </c>
-      <c r="FU19" s="34">
+      <c r="FU19" s="15">
         <v>1.95</v>
       </c>
-      <c r="FV19" s="34">
+      <c r="FV19" s="15">
         <v>1.96</v>
       </c>
-      <c r="FW19" s="34">
+      <c r="FW19" s="15">
         <v>2.04</v>
       </c>
+      <c r="FX19" s="15">
+        <v>2.11</v>
+      </c>
     </row>
-    <row r="20" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="15">
         <v>2.9</v>
       </c>
-      <c r="D20" s="14">
+      <c r="D20" s="15">
         <v>3.81</v>
       </c>
-      <c r="E20" s="14">
+      <c r="E20" s="15">
         <v>4.2699999999999996</v>
       </c>
-      <c r="F20" s="14">
+      <c r="F20" s="15">
         <v>4.4800000000000004</v>
       </c>
-      <c r="G20" s="14">
+      <c r="G20" s="15">
         <v>3.25</v>
       </c>
-      <c r="H20" s="14">
+      <c r="H20" s="15">
         <v>3.93</v>
       </c>
-      <c r="I20" s="14">
+      <c r="I20" s="15">
         <v>3.76</v>
       </c>
-      <c r="J20" s="14">
+      <c r="J20" s="15">
         <v>3.45</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K20" s="15">
         <v>2.94</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L20" s="15">
         <v>2.34</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M20" s="15">
         <v>3.34</v>
       </c>
-      <c r="N20" s="14" t="s">
-[...386 lines deleted...]
-      <c r="EM20" s="14">
+      <c r="N20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="O20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="P20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="R20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="S20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="T20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="U20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="V20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="W20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="X20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AV20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AW20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AX20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BE20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BG20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BH20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BJ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BL20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BT20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BU20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BV20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BX20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BY20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CG20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CH20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CI20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CN20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CQ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CR20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CS20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CU20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CV20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CW20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CX20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CY20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CZ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DA20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DC20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DD20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DE20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DF20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DG20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DI20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DJ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DK20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DL20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DM20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DO20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DP20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DQ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DR20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DS20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DT20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DU20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DV20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DW20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DX20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DY20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EA20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EB20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EC20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="ED20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EE20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EF20" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EG20" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EH20" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EI20" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EJ20" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EK20" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL20" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EM20" s="42">
         <v>3.63</v>
       </c>
-      <c r="EN20" s="14">
+      <c r="EN20" s="42">
         <v>3.76</v>
       </c>
-      <c r="EO20" s="14">
+      <c r="EO20" s="42">
         <v>3.73</v>
       </c>
-      <c r="EP20" s="14">
+      <c r="EP20" s="42">
         <v>3.69</v>
       </c>
-      <c r="EQ20" s="14">
+      <c r="EQ20" s="42">
         <v>3.66</v>
       </c>
-      <c r="ER20" s="14">
+      <c r="ER20" s="42">
         <v>3.49</v>
       </c>
-      <c r="ES20" s="14">
+      <c r="ES20" s="42">
         <v>3.49</v>
       </c>
-      <c r="ET20" s="14">
+      <c r="ET20" s="42">
         <v>3.47</v>
       </c>
-      <c r="EU20" s="14">
+      <c r="EU20" s="42">
         <v>3.49</v>
       </c>
-      <c r="EV20" s="14">
+      <c r="EV20" s="42">
         <v>3.4</v>
       </c>
-      <c r="EW20" s="14">
+      <c r="EW20" s="42">
         <v>3.3</v>
       </c>
-      <c r="EX20" s="14">
+      <c r="EX20" s="42">
         <v>3.3</v>
       </c>
-      <c r="EY20" s="14">
+      <c r="EY20" s="42">
         <v>3.24</v>
       </c>
-      <c r="EZ20" s="14">
+      <c r="EZ20" s="42">
         <v>3.08</v>
       </c>
-      <c r="FA20" s="14">
+      <c r="FA20" s="42">
         <v>2.85</v>
       </c>
-      <c r="FB20" s="14">
+      <c r="FB20" s="42">
         <v>2.68</v>
       </c>
-      <c r="FC20" s="14">
+      <c r="FC20" s="42">
         <v>2.52</v>
       </c>
-      <c r="FD20" s="14">
+      <c r="FD20" s="42">
         <v>2.33</v>
       </c>
-      <c r="FE20" s="14">
+      <c r="FE20" s="42">
         <v>2.16</v>
       </c>
-      <c r="FF20" s="14">
+      <c r="FF20" s="42">
         <v>2</v>
       </c>
-      <c r="FG20" s="14">
+      <c r="FG20" s="42">
         <v>1.78</v>
       </c>
-      <c r="FH20" s="14">
+      <c r="FH20" s="42">
         <v>1.68</v>
       </c>
-      <c r="FI20" s="14">
+      <c r="FI20" s="42">
         <v>1.63</v>
       </c>
-      <c r="FJ20" s="14">
+      <c r="FJ20" s="42">
         <v>1.61</v>
       </c>
-      <c r="FK20" s="14">
+      <c r="FK20" s="42">
         <v>1.73</v>
       </c>
-      <c r="FL20" s="34">
+      <c r="FL20" s="15">
         <v>1.78</v>
       </c>
-      <c r="FM20" s="34">
+      <c r="FM20" s="15">
         <v>1.76</v>
       </c>
-      <c r="FN20" s="34">
+      <c r="FN20" s="15">
         <v>1.83</v>
       </c>
-      <c r="FO20" s="34">
+      <c r="FO20" s="15">
         <v>1.67</v>
       </c>
-      <c r="FP20" s="34">
+      <c r="FP20" s="15">
         <v>1.73</v>
       </c>
-      <c r="FQ20" s="34">
+      <c r="FQ20" s="15">
         <v>1.7</v>
       </c>
-      <c r="FR20" s="34">
+      <c r="FR20" s="15">
         <v>1.66</v>
       </c>
-      <c r="FS20" s="34">
+      <c r="FS20" s="15">
         <v>1.78</v>
       </c>
-      <c r="FT20" s="34">
+      <c r="FT20" s="15">
         <v>1.67</v>
       </c>
-      <c r="FU20" s="34">
+      <c r="FU20" s="15">
         <v>1.95</v>
       </c>
-      <c r="FV20" s="34">
+      <c r="FV20" s="15">
         <v>1.96</v>
       </c>
-      <c r="FW20" s="34">
+      <c r="FW20" s="15">
         <v>2.04</v>
       </c>
+      <c r="FX20" s="15">
+        <v>2.11</v>
+      </c>
     </row>
-    <row r="21" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="C21" s="14" t="s">
-[...527 lines deleted...]
-      <c r="FW21" s="34" t="s">
+      <c r="C21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="G21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="K21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="L21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="M21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="N21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="O21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="P21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="R21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="S21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="T21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="U21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="V21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="W21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="X21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AV21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AW21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AX21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BE21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BG21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BH21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BJ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BL21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BT21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BU21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BV21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BX21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BY21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CG21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CH21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CI21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CN21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CQ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CR21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CS21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CU21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CV21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CW21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CX21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CY21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="CZ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DA21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DC21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DD21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DE21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DF21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DG21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DI21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DJ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DK21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DL21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DM21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DO21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DP21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DQ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DR21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DS21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DT21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DU21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DV21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DW21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DX21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DY21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EA21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EB21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EC21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="ED21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EE21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="EF21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EG21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EH21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EI21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EJ21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EK21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EM21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EN21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EO21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EP21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EQ21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="ER21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="ES21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="ET21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EU21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EV21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EW21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EX21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EY21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="EZ21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FA21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FB21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FC21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FD21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FE21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FF21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FG21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FH21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FI21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FJ21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FK21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="FL21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FM21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FN21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FO21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FP21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FQ21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FR21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FS21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FT21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FU21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FV21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FW21" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="FX21" s="15" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="22" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="C22" s="14"/>
-[...175 lines deleted...]
-      <c r="FW22" s="34"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="15"/>
+      <c r="O22" s="15"/>
+      <c r="P22" s="15"/>
+      <c r="Q22" s="15"/>
+      <c r="R22" s="15"/>
+      <c r="S22" s="15"/>
+      <c r="T22" s="15"/>
+      <c r="U22" s="15"/>
+      <c r="V22" s="15"/>
+      <c r="W22" s="15"/>
+      <c r="X22" s="15"/>
+      <c r="Y22" s="15"/>
+      <c r="Z22" s="15"/>
+      <c r="AA22" s="15"/>
+      <c r="AB22" s="15"/>
+      <c r="AC22" s="15"/>
+      <c r="AD22" s="15"/>
+      <c r="AE22" s="15"/>
+      <c r="AF22" s="15"/>
+      <c r="AG22" s="15"/>
+      <c r="AH22" s="15"/>
+      <c r="AI22" s="15"/>
+      <c r="AJ22" s="15"/>
+      <c r="AK22" s="15"/>
+      <c r="AL22" s="15"/>
+      <c r="AM22" s="15"/>
+      <c r="AN22" s="15"/>
+      <c r="AO22" s="15"/>
+      <c r="AP22" s="15"/>
+      <c r="AQ22" s="15"/>
+      <c r="AR22" s="15"/>
+      <c r="AS22" s="15"/>
+      <c r="AT22" s="15"/>
+      <c r="AU22" s="15"/>
+      <c r="AV22" s="15"/>
+      <c r="AW22" s="15"/>
+      <c r="AX22" s="15"/>
+      <c r="AY22" s="15"/>
+      <c r="AZ22" s="15"/>
+      <c r="BA22" s="15"/>
+      <c r="BB22" s="15"/>
+      <c r="BC22" s="15"/>
+      <c r="BD22" s="15"/>
+      <c r="BE22" s="15"/>
+      <c r="BF22" s="15"/>
+      <c r="BG22" s="15"/>
+      <c r="BH22" s="15"/>
+      <c r="BI22" s="15"/>
+      <c r="BJ22" s="15"/>
+      <c r="BK22" s="15"/>
+      <c r="BL22" s="15"/>
+      <c r="BM22" s="15"/>
+      <c r="BN22" s="15"/>
+      <c r="BO22" s="15"/>
+      <c r="BP22" s="15"/>
+      <c r="BQ22" s="15"/>
+      <c r="BR22" s="15"/>
+      <c r="BS22" s="15"/>
+      <c r="BT22" s="15"/>
+      <c r="BU22" s="15"/>
+      <c r="BV22" s="15"/>
+      <c r="BW22" s="15"/>
+      <c r="BX22" s="15"/>
+      <c r="BY22" s="15"/>
+      <c r="BZ22" s="15"/>
+      <c r="CA22" s="15"/>
+      <c r="CB22" s="15"/>
+      <c r="CC22" s="15"/>
+      <c r="CD22" s="15"/>
+      <c r="CE22" s="15"/>
+      <c r="CF22" s="15"/>
+      <c r="CG22" s="15"/>
+      <c r="CH22" s="15"/>
+      <c r="CI22" s="15"/>
+      <c r="CJ22" s="15"/>
+      <c r="CK22" s="15"/>
+      <c r="CL22" s="15"/>
+      <c r="CM22" s="15"/>
+      <c r="CN22" s="15"/>
+      <c r="CO22" s="15"/>
+      <c r="CP22" s="15"/>
+      <c r="CQ22" s="15"/>
+      <c r="CR22" s="15"/>
+      <c r="CS22" s="15"/>
+      <c r="CT22" s="15"/>
+      <c r="CU22" s="15"/>
+      <c r="CV22" s="15"/>
+      <c r="CW22" s="15"/>
+      <c r="CX22" s="15"/>
+      <c r="CY22" s="15"/>
+      <c r="CZ22" s="15"/>
+      <c r="DA22" s="15"/>
+      <c r="DB22" s="15"/>
+      <c r="DC22" s="15"/>
+      <c r="DD22" s="15"/>
+      <c r="DE22" s="15"/>
+      <c r="DF22" s="15"/>
+      <c r="DG22" s="15"/>
+      <c r="DH22" s="15"/>
+      <c r="DI22" s="15"/>
+      <c r="DJ22" s="15"/>
+      <c r="DK22" s="15"/>
+      <c r="DL22" s="15"/>
+      <c r="DM22" s="15"/>
+      <c r="DN22" s="15"/>
+      <c r="DO22" s="15"/>
+      <c r="DP22" s="15"/>
+      <c r="DQ22" s="15"/>
+      <c r="DR22" s="15"/>
+      <c r="DS22" s="15"/>
+      <c r="DT22" s="15"/>
+      <c r="DU22" s="15"/>
+      <c r="DV22" s="15"/>
+      <c r="DW22" s="15"/>
+      <c r="DX22" s="15"/>
+      <c r="DY22" s="15"/>
+      <c r="DZ22" s="15"/>
+      <c r="EA22" s="15"/>
+      <c r="EB22" s="15"/>
+      <c r="EC22" s="15"/>
+      <c r="ED22" s="15"/>
+      <c r="EE22" s="15"/>
+      <c r="EF22" s="42"/>
+      <c r="EG22" s="42"/>
+      <c r="EH22" s="42"/>
+      <c r="EI22" s="42"/>
+      <c r="EJ22" s="42"/>
+      <c r="EK22" s="42"/>
+      <c r="EL22" s="42"/>
+      <c r="EM22" s="42"/>
+      <c r="EN22" s="42"/>
+      <c r="EO22" s="42"/>
+      <c r="EP22" s="42"/>
+      <c r="EQ22" s="42"/>
+      <c r="ER22" s="42"/>
+      <c r="ES22" s="42"/>
+      <c r="ET22" s="42"/>
+      <c r="EU22" s="42"/>
+      <c r="EV22" s="42"/>
+      <c r="EW22" s="42"/>
+      <c r="EX22" s="42"/>
+      <c r="EY22" s="42"/>
+      <c r="EZ22" s="42"/>
+      <c r="FA22" s="42"/>
+      <c r="FB22" s="42"/>
+      <c r="FC22" s="42"/>
+      <c r="FD22" s="42"/>
+      <c r="FE22" s="42"/>
+      <c r="FF22" s="42"/>
+      <c r="FG22" s="42"/>
+      <c r="FH22" s="42"/>
+      <c r="FI22" s="42"/>
+      <c r="FJ22" s="42"/>
+      <c r="FK22" s="42"/>
+      <c r="FL22" s="15"/>
+      <c r="FM22" s="15"/>
+      <c r="FN22" s="15"/>
+      <c r="FO22" s="15"/>
+      <c r="FP22" s="15"/>
+      <c r="FQ22" s="15"/>
+      <c r="FR22" s="15"/>
+      <c r="FS22" s="15"/>
+      <c r="FT22" s="15"/>
+      <c r="FU22" s="15"/>
+      <c r="FV22" s="15"/>
+      <c r="FW22" s="15"/>
+      <c r="FX22" s="15"/>
     </row>
-    <row r="23" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="15">
         <v>0.56999999999999995</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="15">
         <v>0.55000000000000004</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="15">
         <v>0.52</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="15">
         <v>0.53</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="15">
         <v>0.53</v>
       </c>
-      <c r="H23" s="14">
+      <c r="H23" s="15">
         <v>0.55000000000000004</v>
       </c>
-      <c r="I23" s="14">
+      <c r="I23" s="15">
         <v>0.53</v>
       </c>
-      <c r="J23" s="14">
+      <c r="J23" s="15">
         <v>0.54</v>
       </c>
-      <c r="K23" s="14">
+      <c r="K23" s="15">
         <v>0.5</v>
       </c>
-      <c r="L23" s="14">
+      <c r="L23" s="15">
         <v>0.54</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M23" s="15">
         <v>0.54</v>
       </c>
-      <c r="N23" s="14">
+      <c r="N23" s="15">
         <v>0.54</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O23" s="15">
         <v>0.53</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P23" s="15">
         <v>0.54</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q23" s="15">
         <v>0.5</v>
       </c>
-      <c r="R23" s="14">
+      <c r="R23" s="15">
         <v>0.49</v>
       </c>
-      <c r="S23" s="14">
+      <c r="S23" s="15">
         <v>0.51</v>
       </c>
-      <c r="T23" s="14">
+      <c r="T23" s="15">
         <v>0.45</v>
       </c>
-      <c r="U23" s="14">
+      <c r="U23" s="15">
         <v>0.43</v>
       </c>
-      <c r="V23" s="14">
+      <c r="V23" s="15">
         <v>0.43</v>
       </c>
-      <c r="W23" s="14">
+      <c r="W23" s="15">
         <v>0.43</v>
       </c>
-      <c r="X23" s="14">
+      <c r="X23" s="15">
         <v>0.41</v>
       </c>
-      <c r="Y23" s="14">
+      <c r="Y23" s="15">
         <v>0.4</v>
       </c>
-      <c r="Z23" s="14">
+      <c r="Z23" s="15">
         <v>0.41</v>
       </c>
-      <c r="AA23" s="14">
+      <c r="AA23" s="15">
         <v>0.38</v>
       </c>
-      <c r="AB23" s="14">
+      <c r="AB23" s="15">
         <v>0.36</v>
       </c>
-      <c r="AC23" s="14">
+      <c r="AC23" s="15">
         <v>0.35</v>
       </c>
-      <c r="AD23" s="14">
+      <c r="AD23" s="15">
         <v>0.34</v>
       </c>
-      <c r="AE23" s="14">
+      <c r="AE23" s="15">
         <v>0.33</v>
       </c>
-      <c r="AF23" s="14">
+      <c r="AF23" s="15">
         <v>0.31</v>
       </c>
-      <c r="AG23" s="14">
+      <c r="AG23" s="15">
         <v>0.3</v>
       </c>
-      <c r="AH23" s="14">
+      <c r="AH23" s="15">
         <v>0.33</v>
       </c>
-      <c r="AI23" s="14">
+      <c r="AI23" s="15">
         <v>0.32</v>
       </c>
-      <c r="AJ23" s="14">
+      <c r="AJ23" s="15">
         <v>0.32</v>
       </c>
-      <c r="AK23" s="14">
+      <c r="AK23" s="15">
         <v>0.32</v>
       </c>
-      <c r="AL23" s="14">
+      <c r="AL23" s="15">
         <v>0.27</v>
       </c>
-      <c r="AM23" s="14">
+      <c r="AM23" s="15">
         <v>0.25</v>
       </c>
-      <c r="AN23" s="14">
+      <c r="AN23" s="15">
         <v>0.25</v>
       </c>
-      <c r="AO23" s="14">
+      <c r="AO23" s="15">
         <v>0.21</v>
       </c>
-      <c r="AP23" s="14">
+      <c r="AP23" s="15">
         <v>0.21</v>
       </c>
-      <c r="AQ23" s="14">
+      <c r="AQ23" s="15">
         <v>0.21</v>
       </c>
-      <c r="AR23" s="14">
+      <c r="AR23" s="15">
         <v>0.2</v>
       </c>
-      <c r="AS23" s="14">
+      <c r="AS23" s="15">
         <v>0.21</v>
       </c>
-      <c r="AT23" s="14">
+      <c r="AT23" s="15">
         <v>0.19</v>
       </c>
-      <c r="AU23" s="14">
+      <c r="AU23" s="15">
         <v>0.2</v>
       </c>
-      <c r="AV23" s="14">
+      <c r="AV23" s="15">
         <v>0.18</v>
       </c>
-      <c r="AW23" s="14">
+      <c r="AW23" s="15">
         <v>0.21</v>
       </c>
-      <c r="AX23" s="14">
+      <c r="AX23" s="15">
         <v>0.2</v>
       </c>
-      <c r="AY23" s="14">
+      <c r="AY23" s="15">
         <v>0.19</v>
       </c>
-      <c r="AZ23" s="14">
+      <c r="AZ23" s="15">
         <v>0.15</v>
       </c>
-      <c r="BA23" s="14">
+      <c r="BA23" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="BB23" s="14">
+      <c r="BB23" s="15">
         <v>0.12</v>
       </c>
-      <c r="BC23" s="14">
+      <c r="BC23" s="15">
         <v>0.12</v>
       </c>
-      <c r="BD23" s="14">
+      <c r="BD23" s="15">
         <v>0.13</v>
       </c>
-      <c r="BE23" s="14">
+      <c r="BE23" s="15">
         <v>0.13</v>
       </c>
-      <c r="BF23" s="14">
+      <c r="BF23" s="15">
         <v>0.11</v>
       </c>
-      <c r="BG23" s="14">
+      <c r="BG23" s="15">
         <v>0.12</v>
       </c>
-      <c r="BH23" s="14">
+      <c r="BH23" s="15">
         <v>0.15</v>
       </c>
-      <c r="BI23" s="14">
+      <c r="BI23" s="15">
         <v>0.12</v>
       </c>
-      <c r="BJ23" s="14">
+      <c r="BJ23" s="15">
         <v>0.11</v>
       </c>
-      <c r="BK23" s="14">
+      <c r="BK23" s="15">
         <v>0.12</v>
       </c>
-      <c r="BL23" s="14">
+      <c r="BL23" s="15">
         <v>0.09</v>
       </c>
-      <c r="BM23" s="14">
+      <c r="BM23" s="15">
         <v>0.08</v>
       </c>
-      <c r="BN23" s="14">
+      <c r="BN23" s="15">
         <v>0.08</v>
       </c>
-      <c r="BO23" s="14">
+      <c r="BO23" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BP23" s="14">
+      <c r="BP23" s="15">
         <v>0.08</v>
       </c>
-      <c r="BQ23" s="14">
+      <c r="BQ23" s="15">
         <v>0.08</v>
       </c>
-      <c r="BR23" s="14">
+      <c r="BR23" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BS23" s="14">
+      <c r="BS23" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BT23" s="14">
+      <c r="BT23" s="15">
         <v>0.06</v>
       </c>
-      <c r="BU23" s="14">
+      <c r="BU23" s="15">
         <v>0.06</v>
       </c>
-      <c r="BV23" s="14">
+      <c r="BV23" s="15">
         <v>0.06</v>
       </c>
-      <c r="BW23" s="14">
+      <c r="BW23" s="15">
         <v>0.06</v>
       </c>
-      <c r="BX23" s="14">
+      <c r="BX23" s="15">
         <v>0.06</v>
       </c>
-      <c r="BY23" s="14">
+      <c r="BY23" s="15">
         <v>0.06</v>
       </c>
-      <c r="BZ23" s="14">
+      <c r="BZ23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CA23" s="14">
+      <c r="CA23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CB23" s="14">
+      <c r="CB23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CC23" s="14">
+      <c r="CC23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CD23" s="14">
+      <c r="CD23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CE23" s="14">
+      <c r="CE23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CF23" s="14">
+      <c r="CF23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CG23" s="14">
+      <c r="CG23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CH23" s="14">
+      <c r="CH23" s="15">
         <v>0.05</v>
       </c>
-      <c r="CI23" s="14">
+      <c r="CI23" s="15">
         <v>0.04</v>
       </c>
-      <c r="CJ23" s="14">
+      <c r="CJ23" s="15">
         <v>0.04</v>
       </c>
-      <c r="CK23" s="14">
+      <c r="CK23" s="15">
         <v>0.03</v>
       </c>
-      <c r="CL23" s="14">
+      <c r="CL23" s="15">
         <v>0.04</v>
       </c>
-      <c r="CM23" s="14">
+      <c r="CM23" s="15">
         <v>0.03</v>
       </c>
-      <c r="CN23" s="14">
+      <c r="CN23" s="15">
         <v>0.03</v>
       </c>
-      <c r="CO23" s="14">
+      <c r="CO23" s="15">
         <v>0.04</v>
       </c>
-      <c r="CP23" s="14">
+      <c r="CP23" s="15">
         <v>0.04</v>
       </c>
-      <c r="CQ23" s="14">
+      <c r="CQ23" s="15">
         <v>0.03</v>
       </c>
-      <c r="CR23" s="14">
+      <c r="CR23" s="15">
         <v>0.03</v>
       </c>
-      <c r="CS23" s="14">
+      <c r="CS23" s="15">
         <v>0.03</v>
       </c>
-      <c r="CT23" s="14">
+      <c r="CT23" s="15">
         <v>0.03</v>
       </c>
-      <c r="CU23" s="14">
+      <c r="CU23" s="15">
         <v>0.02</v>
       </c>
-      <c r="CV23" s="14">
+      <c r="CV23" s="15">
         <v>0.02</v>
       </c>
-      <c r="CW23" s="14">
+      <c r="CW23" s="15">
         <v>0.02</v>
       </c>
-      <c r="CX23" s="14">
+      <c r="CX23" s="15">
         <v>0.02</v>
       </c>
-      <c r="CY23" s="14">
+      <c r="CY23" s="15">
         <v>0.02</v>
       </c>
-      <c r="CZ23" s="14">
+      <c r="CZ23" s="15">
         <v>0.02</v>
       </c>
-      <c r="DA23" s="14">
+      <c r="DA23" s="15">
         <v>0.02</v>
       </c>
-      <c r="DB23" s="14">
+      <c r="DB23" s="15">
         <v>0.02</v>
       </c>
-      <c r="DC23" s="14">
+      <c r="DC23" s="15">
         <v>0.02</v>
       </c>
-      <c r="DD23" s="14">
+      <c r="DD23" s="15">
         <v>0.02</v>
       </c>
-      <c r="DE23" s="14">
+      <c r="DE23" s="15">
         <v>0.02</v>
       </c>
-      <c r="DF23" s="14">
+      <c r="DF23" s="15">
         <v>0.02</v>
       </c>
-      <c r="DG23" s="14">
+      <c r="DG23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DH23" s="14">
+      <c r="DH23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DI23" s="14">
+      <c r="DI23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DJ23" s="14">
+      <c r="DJ23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DK23" s="14">
+      <c r="DK23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DL23" s="14">
+      <c r="DL23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DM23" s="14">
+      <c r="DM23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DN23" s="14">
+      <c r="DN23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DO23" s="14">
+      <c r="DO23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DP23" s="14">
+      <c r="DP23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DQ23" s="14">
+      <c r="DQ23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DR23" s="14">
+      <c r="DR23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DS23" s="14">
+      <c r="DS23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DT23" s="14">
+      <c r="DT23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DU23" s="14">
+      <c r="DU23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DV23" s="14">
+      <c r="DV23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DW23" s="14">
+      <c r="DW23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DX23" s="14">
+      <c r="DX23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DY23" s="14">
+      <c r="DY23" s="15">
         <v>0.01</v>
       </c>
-      <c r="DZ23" s="14">
+      <c r="DZ23" s="15">
         <v>0.01</v>
       </c>
-      <c r="EA23" s="14">
+      <c r="EA23" s="15">
         <v>0.01</v>
       </c>
-      <c r="EB23" s="14">
+      <c r="EB23" s="15">
         <v>0</v>
       </c>
-      <c r="EC23" s="14">
+      <c r="EC23" s="15">
         <v>0.01</v>
       </c>
-      <c r="ED23" s="14">
+      <c r="ED23" s="15">
         <v>0.02</v>
       </c>
-      <c r="EE23" s="14">
+      <c r="EE23" s="15">
         <v>0</v>
       </c>
-      <c r="EF23" s="14">
+      <c r="EF23" s="42">
         <v>0.02</v>
       </c>
-      <c r="EG23" s="14">
+      <c r="EG23" s="42">
         <v>0.03</v>
       </c>
-      <c r="EH23" s="15">
+      <c r="EH23" s="42">
         <v>0.02</v>
       </c>
-      <c r="EI23" s="15">
+      <c r="EI23" s="42">
         <v>0.03</v>
       </c>
-      <c r="EJ23" s="15">
+      <c r="EJ23" s="42">
         <v>0.03</v>
       </c>
-      <c r="EK23" s="15">
+      <c r="EK23" s="42">
         <v>0.03</v>
       </c>
-      <c r="EL23" s="15">
+      <c r="EL23" s="42">
         <v>0.04</v>
       </c>
-      <c r="EM23" s="15">
+      <c r="EM23" s="42">
         <v>0.04</v>
       </c>
-      <c r="EN23" s="15">
+      <c r="EN23" s="42">
         <v>0.05</v>
       </c>
-      <c r="EO23" s="15">
+      <c r="EO23" s="42">
         <v>0.05</v>
       </c>
-      <c r="EP23" s="15">
+      <c r="EP23" s="42">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="EQ23" s="15">
+      <c r="EQ23" s="42">
         <v>0.09</v>
       </c>
-      <c r="ER23" s="15">
+      <c r="ER23" s="42">
         <v>0.12</v>
       </c>
-      <c r="ES23" s="15">
+      <c r="ES23" s="42">
         <v>0.14000000000000001</v>
       </c>
-      <c r="ET23" s="15">
+      <c r="ET23" s="42">
         <v>0.13</v>
       </c>
-      <c r="EU23" s="15">
+      <c r="EU23" s="42">
         <v>0.15</v>
       </c>
-      <c r="EV23" s="15">
+      <c r="EV23" s="42">
         <v>0.16</v>
       </c>
-      <c r="EW23" s="15">
+      <c r="EW23" s="42">
         <v>0.16</v>
       </c>
-      <c r="EX23" s="15">
+      <c r="EX23" s="42">
         <v>0.21</v>
       </c>
-      <c r="EY23" s="15">
+      <c r="EY23" s="42">
         <v>0.17</v>
       </c>
-      <c r="EZ23" s="15">
+      <c r="EZ23" s="42">
         <v>0.2</v>
       </c>
-      <c r="FA23" s="15">
+      <c r="FA23" s="42">
         <v>0.18</v>
       </c>
-      <c r="FB23" s="15">
+      <c r="FB23" s="42">
         <v>0.17</v>
       </c>
-      <c r="FC23" s="15">
+      <c r="FC23" s="42">
         <v>0.16</v>
       </c>
-      <c r="FD23" s="15">
+      <c r="FD23" s="42">
         <v>0.14000000000000001</v>
       </c>
-      <c r="FE23" s="15">
+      <c r="FE23" s="42">
         <v>0.11</v>
       </c>
-      <c r="FF23" s="15">
+      <c r="FF23" s="42">
         <v>0.11</v>
       </c>
-      <c r="FG23" s="15">
+      <c r="FG23" s="42">
         <v>0.1</v>
       </c>
-      <c r="FH23" s="15">
+      <c r="FH23" s="42">
         <v>0.1</v>
       </c>
-      <c r="FI23" s="15">
+      <c r="FI23" s="42">
         <v>0.13</v>
       </c>
-      <c r="FJ23" s="15">
+      <c r="FJ23" s="42">
         <v>0.12</v>
       </c>
-      <c r="FK23" s="15">
+      <c r="FK23" s="42">
         <v>0.1</v>
       </c>
-      <c r="FL23" s="34">
+      <c r="FL23" s="15">
         <v>0.12</v>
       </c>
-      <c r="FM23" s="34">
+      <c r="FM23" s="15">
         <v>0.13</v>
       </c>
-      <c r="FN23" s="34">
+      <c r="FN23" s="15">
         <v>0.12</v>
       </c>
-      <c r="FO23" s="34">
+      <c r="FO23" s="15">
         <v>0.12</v>
       </c>
-      <c r="FP23" s="34">
+      <c r="FP23" s="15">
         <v>0.13</v>
       </c>
-      <c r="FQ23" s="34">
+      <c r="FQ23" s="15">
         <v>0.13</v>
       </c>
-      <c r="FR23" s="34">
+      <c r="FR23" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="FS23" s="34">
+      <c r="FS23" s="15">
         <v>0.12</v>
       </c>
-      <c r="FT23" s="34">
+      <c r="FT23" s="15">
         <v>0.13</v>
       </c>
-      <c r="FU23" s="34">
+      <c r="FU23" s="15">
         <v>0.15</v>
       </c>
-      <c r="FV23" s="34">
+      <c r="FV23" s="15">
         <v>0.16</v>
       </c>
-      <c r="FW23" s="34">
+      <c r="FW23" s="15">
         <v>0.19</v>
       </c>
+      <c r="FX23" s="15">
+        <v>0.19</v>
+      </c>
     </row>
-    <row r="24" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="13" t="s">
+    <row r="24" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="15">
         <v>0.55000000000000004</v>
       </c>
-      <c r="D24" s="14">
+      <c r="D24" s="15">
         <v>0.55000000000000004</v>
       </c>
-      <c r="E24" s="14">
+      <c r="E24" s="15">
         <v>0.51</v>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="15">
         <v>0.52</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="15">
         <v>0.53</v>
       </c>
-      <c r="H24" s="14">
+      <c r="H24" s="15">
         <v>0.53</v>
       </c>
-      <c r="I24" s="14">
+      <c r="I24" s="15">
         <v>0.5</v>
       </c>
-      <c r="J24" s="14">
+      <c r="J24" s="15">
         <v>0.51</v>
       </c>
-      <c r="K24" s="14">
+      <c r="K24" s="15">
         <v>0.48</v>
       </c>
-      <c r="L24" s="14">
+      <c r="L24" s="15">
         <v>0.51</v>
       </c>
-      <c r="M24" s="14">
+      <c r="M24" s="15">
         <v>0.52</v>
       </c>
-      <c r="N24" s="14">
+      <c r="N24" s="15">
         <v>0.51</v>
       </c>
-      <c r="O24" s="14">
+      <c r="O24" s="15">
         <v>0.5</v>
       </c>
-      <c r="P24" s="14">
+      <c r="P24" s="15">
         <v>0.51</v>
       </c>
-      <c r="Q24" s="14">
+      <c r="Q24" s="15">
         <v>0.45</v>
       </c>
-      <c r="R24" s="14">
+      <c r="R24" s="15">
         <v>0.45</v>
       </c>
-      <c r="S24" s="14">
+      <c r="S24" s="15">
         <v>0.46</v>
       </c>
-      <c r="T24" s="14">
+      <c r="T24" s="15">
         <v>0.41</v>
       </c>
-      <c r="U24" s="14">
+      <c r="U24" s="15">
         <v>0.4</v>
       </c>
-      <c r="V24" s="14">
+      <c r="V24" s="15">
         <v>0.38</v>
       </c>
-      <c r="W24" s="14">
+      <c r="W24" s="15">
         <v>0.4</v>
       </c>
-      <c r="X24" s="14">
+      <c r="X24" s="15">
         <v>0.4</v>
       </c>
-      <c r="Y24" s="14">
+      <c r="Y24" s="15">
         <v>0.38</v>
       </c>
-      <c r="Z24" s="14">
+      <c r="Z24" s="15">
         <v>0.37</v>
       </c>
-      <c r="AA24" s="14">
+      <c r="AA24" s="15">
         <v>0.35</v>
       </c>
-      <c r="AB24" s="14">
+      <c r="AB24" s="15">
         <v>0.35</v>
       </c>
-      <c r="AC24" s="14">
+      <c r="AC24" s="15">
         <v>0.33</v>
       </c>
-      <c r="AD24" s="14">
+      <c r="AD24" s="15">
         <v>0.33</v>
       </c>
-      <c r="AE24" s="14">
+      <c r="AE24" s="15">
         <v>0.32</v>
       </c>
-      <c r="AF24" s="14">
+      <c r="AF24" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AG24" s="14">
+      <c r="AG24" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AH24" s="14">
+      <c r="AH24" s="15">
         <v>0.32</v>
       </c>
-      <c r="AI24" s="14">
+      <c r="AI24" s="15">
         <v>0.3</v>
       </c>
-      <c r="AJ24" s="14">
+      <c r="AJ24" s="15">
         <v>0.31</v>
       </c>
-      <c r="AK24" s="14">
+      <c r="AK24" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AL24" s="14">
+      <c r="AL24" s="15">
         <v>0.26</v>
       </c>
-      <c r="AM24" s="14">
+      <c r="AM24" s="15">
         <v>0.25</v>
       </c>
-      <c r="AN24" s="14">
+      <c r="AN24" s="15">
         <v>0.24</v>
       </c>
-      <c r="AO24" s="14">
+      <c r="AO24" s="15">
         <v>0.21</v>
       </c>
-      <c r="AP24" s="14">
+      <c r="AP24" s="15">
         <v>0.21</v>
       </c>
-      <c r="AQ24" s="14">
+      <c r="AQ24" s="15">
         <v>0.2</v>
       </c>
-      <c r="AR24" s="14">
+      <c r="AR24" s="15">
         <v>0.2</v>
       </c>
-      <c r="AS24" s="14">
+      <c r="AS24" s="15">
         <v>0.21</v>
       </c>
-      <c r="AT24" s="14">
+      <c r="AT24" s="15">
         <v>0.19</v>
       </c>
-      <c r="AU24" s="14">
+      <c r="AU24" s="15">
         <v>0.19</v>
       </c>
-      <c r="AV24" s="14">
+      <c r="AV24" s="15">
         <v>0.17</v>
       </c>
-      <c r="AW24" s="14">
+      <c r="AW24" s="15">
         <v>0.2</v>
       </c>
-      <c r="AX24" s="14">
+      <c r="AX24" s="15">
         <v>0.2</v>
       </c>
-      <c r="AY24" s="14">
+      <c r="AY24" s="15">
         <v>0.19</v>
       </c>
-      <c r="AZ24" s="14">
+      <c r="AZ24" s="15">
         <v>0.13</v>
       </c>
-      <c r="BA24" s="14">
+      <c r="BA24" s="15">
         <v>0.12</v>
       </c>
-      <c r="BB24" s="14">
+      <c r="BB24" s="15">
         <v>0.11</v>
       </c>
-      <c r="BC24" s="14">
+      <c r="BC24" s="15">
         <v>0.11</v>
       </c>
-      <c r="BD24" s="14">
+      <c r="BD24" s="15">
         <v>0.12</v>
       </c>
-      <c r="BE24" s="14">
+      <c r="BE24" s="15">
         <v>0.12</v>
       </c>
-      <c r="BF24" s="14">
+      <c r="BF24" s="15">
         <v>0.11</v>
       </c>
-      <c r="BG24" s="14">
+      <c r="BG24" s="15">
         <v>0.11</v>
       </c>
-      <c r="BH24" s="14">
+      <c r="BH24" s="15">
         <v>0.13</v>
       </c>
-      <c r="BI24" s="14">
+      <c r="BI24" s="15">
         <v>0.1</v>
       </c>
-      <c r="BJ24" s="14">
+      <c r="BJ24" s="15">
         <v>0.1</v>
       </c>
-      <c r="BK24" s="14">
+      <c r="BK24" s="15">
         <v>0.11</v>
       </c>
-      <c r="BL24" s="14">
+      <c r="BL24" s="15">
         <v>0.08</v>
       </c>
-      <c r="BM24" s="14">
+      <c r="BM24" s="15">
         <v>0.06</v>
       </c>
-      <c r="BN24" s="14">
+      <c r="BN24" s="15">
         <v>0.08</v>
       </c>
-      <c r="BO24" s="14">
+      <c r="BO24" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BP24" s="14">
+      <c r="BP24" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BQ24" s="14">
+      <c r="BQ24" s="15">
         <v>0.08</v>
       </c>
-      <c r="BR24" s="14">
+      <c r="BR24" s="15">
         <v>0.06</v>
       </c>
-      <c r="BS24" s="14">
+      <c r="BS24" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BT24" s="14">
+      <c r="BT24" s="15">
         <v>0.06</v>
       </c>
-      <c r="BU24" s="14">
+      <c r="BU24" s="15">
         <v>0.06</v>
       </c>
-      <c r="BV24" s="14">
+      <c r="BV24" s="15">
         <v>0.06</v>
       </c>
-      <c r="BW24" s="14">
+      <c r="BW24" s="15">
         <v>0.06</v>
       </c>
-      <c r="BX24" s="14">
+      <c r="BX24" s="15">
         <v>0.06</v>
       </c>
-      <c r="BY24" s="14">
+      <c r="BY24" s="15">
         <v>0.05</v>
       </c>
-      <c r="BZ24" s="14">
+      <c r="BZ24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CA24" s="14">
+      <c r="CA24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CB24" s="14">
+      <c r="CB24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CC24" s="14">
+      <c r="CC24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CD24" s="14">
+      <c r="CD24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CE24" s="14">
+      <c r="CE24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CF24" s="14">
+      <c r="CF24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CG24" s="14">
+      <c r="CG24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CH24" s="14">
+      <c r="CH24" s="15">
         <v>0.05</v>
       </c>
-      <c r="CI24" s="14">
+      <c r="CI24" s="15">
         <v>0.04</v>
       </c>
-      <c r="CJ24" s="14">
+      <c r="CJ24" s="15">
         <v>0.04</v>
       </c>
-      <c r="CK24" s="14">
+      <c r="CK24" s="15">
         <v>0.03</v>
       </c>
-      <c r="CL24" s="14">
+      <c r="CL24" s="15">
         <v>0.04</v>
       </c>
-      <c r="CM24" s="14">
+      <c r="CM24" s="15">
         <v>0.03</v>
       </c>
-      <c r="CN24" s="14">
+      <c r="CN24" s="15">
         <v>0.03</v>
       </c>
-      <c r="CO24" s="14">
+      <c r="CO24" s="15">
         <v>0.04</v>
       </c>
-      <c r="CP24" s="14">
+      <c r="CP24" s="15">
         <v>0.03</v>
       </c>
-      <c r="CQ24" s="14">
+      <c r="CQ24" s="15">
         <v>0.03</v>
       </c>
-      <c r="CR24" s="14">
+      <c r="CR24" s="15">
         <v>0.03</v>
       </c>
-      <c r="CS24" s="14">
+      <c r="CS24" s="15">
         <v>0.03</v>
       </c>
-      <c r="CT24" s="14">
+      <c r="CT24" s="15">
         <v>0.03</v>
       </c>
-      <c r="CU24" s="14">
+      <c r="CU24" s="15">
         <v>0.02</v>
       </c>
-      <c r="CV24" s="14">
+      <c r="CV24" s="15">
         <v>0.02</v>
       </c>
-      <c r="CW24" s="14">
+      <c r="CW24" s="15">
         <v>0.02</v>
       </c>
-      <c r="CX24" s="14">
+      <c r="CX24" s="15">
         <v>0.02</v>
       </c>
-      <c r="CY24" s="14">
+      <c r="CY24" s="15">
         <v>0.02</v>
       </c>
-      <c r="CZ24" s="14">
+      <c r="CZ24" s="15">
         <v>0.02</v>
       </c>
-      <c r="DA24" s="14">
+      <c r="DA24" s="15">
         <v>0.02</v>
       </c>
-      <c r="DB24" s="14">
+      <c r="DB24" s="15">
         <v>0.02</v>
       </c>
-      <c r="DC24" s="14">
+      <c r="DC24" s="15">
         <v>0.02</v>
       </c>
-      <c r="DD24" s="14">
+      <c r="DD24" s="15">
         <v>0.02</v>
       </c>
-      <c r="DE24" s="14">
+      <c r="DE24" s="15">
         <v>0.02</v>
       </c>
-      <c r="DF24" s="14">
+      <c r="DF24" s="15">
         <v>0.02</v>
       </c>
-      <c r="DG24" s="14">
+      <c r="DG24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DH24" s="14">
+      <c r="DH24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DI24" s="14">
+      <c r="DI24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DJ24" s="14">
+      <c r="DJ24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DK24" s="14">
+      <c r="DK24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DL24" s="14">
+      <c r="DL24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DM24" s="14">
+      <c r="DM24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DN24" s="14">
+      <c r="DN24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DO24" s="14">
+      <c r="DO24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DP24" s="14">
+      <c r="DP24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DQ24" s="14">
+      <c r="DQ24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DR24" s="14">
+      <c r="DR24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DS24" s="14">
+      <c r="DS24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DT24" s="14">
+      <c r="DT24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DU24" s="14">
+      <c r="DU24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DV24" s="14">
+      <c r="DV24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DW24" s="14">
+      <c r="DW24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DX24" s="14">
+      <c r="DX24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DY24" s="14">
+      <c r="DY24" s="15">
         <v>0.01</v>
       </c>
-      <c r="DZ24" s="14">
+      <c r="DZ24" s="15">
         <v>0</v>
       </c>
-      <c r="EA24" s="14">
+      <c r="EA24" s="15">
         <v>0</v>
       </c>
-      <c r="EB24" s="14">
+      <c r="EB24" s="15">
         <v>0</v>
       </c>
-      <c r="EC24" s="14">
+      <c r="EC24" s="15">
         <v>0</v>
       </c>
-      <c r="ED24" s="14">
+      <c r="ED24" s="15">
         <v>0.01</v>
       </c>
-      <c r="EE24" s="14">
+      <c r="EE24" s="15">
         <v>0</v>
       </c>
-      <c r="EF24" s="14">
+      <c r="EF24" s="42">
         <v>0.02</v>
       </c>
-      <c r="EG24" s="14">
+      <c r="EG24" s="42">
         <v>0.03</v>
       </c>
-      <c r="EH24" s="15">
+      <c r="EH24" s="42">
         <v>0.02</v>
       </c>
-      <c r="EI24" s="15">
+      <c r="EI24" s="42">
         <v>0.03</v>
       </c>
-      <c r="EJ24" s="15">
+      <c r="EJ24" s="42">
         <v>0.03</v>
       </c>
-      <c r="EK24" s="15">
+      <c r="EK24" s="42">
         <v>0.03</v>
       </c>
-      <c r="EL24" s="15">
+      <c r="EL24" s="42">
         <v>0.03</v>
       </c>
-      <c r="EM24" s="15">
+      <c r="EM24" s="42">
         <v>0.03</v>
       </c>
-      <c r="EN24" s="15">
+      <c r="EN24" s="42">
         <v>0.03</v>
       </c>
-      <c r="EO24" s="15">
+      <c r="EO24" s="42">
         <v>0.04</v>
       </c>
-      <c r="EP24" s="15">
+      <c r="EP24" s="42">
         <v>0.05</v>
       </c>
-      <c r="EQ24" s="15">
+      <c r="EQ24" s="42">
         <v>0.04</v>
       </c>
-      <c r="ER24" s="15">
+      <c r="ER24" s="42">
         <v>0.04</v>
       </c>
-      <c r="ES24" s="15">
+      <c r="ES24" s="42">
         <v>0.04</v>
       </c>
-      <c r="ET24" s="15">
+      <c r="ET24" s="42">
         <v>0.05</v>
       </c>
-      <c r="EU24" s="15">
+      <c r="EU24" s="42">
         <v>0.05</v>
       </c>
-      <c r="EV24" s="15">
+      <c r="EV24" s="42">
         <v>0.05</v>
       </c>
-      <c r="EW24" s="15">
+      <c r="EW24" s="42">
         <v>0.05</v>
       </c>
-      <c r="EX24" s="15">
+      <c r="EX24" s="42">
         <v>0.04</v>
       </c>
-      <c r="EY24" s="15">
+      <c r="EY24" s="42">
         <v>0.03</v>
       </c>
-      <c r="EZ24" s="15">
+      <c r="EZ24" s="42">
         <v>0.03</v>
       </c>
-      <c r="FA24" s="15">
+      <c r="FA24" s="42">
         <v>0.05</v>
       </c>
-      <c r="FB24" s="15">
+      <c r="FB24" s="42">
         <v>0.04</v>
       </c>
-      <c r="FC24" s="15">
+      <c r="FC24" s="42">
         <v>0.04</v>
       </c>
-      <c r="FD24" s="15">
+      <c r="FD24" s="42">
         <v>0.04</v>
       </c>
-      <c r="FE24" s="15">
+      <c r="FE24" s="42">
         <v>0.03</v>
       </c>
-      <c r="FF24" s="15">
+      <c r="FF24" s="42">
         <v>0.03</v>
       </c>
-      <c r="FG24" s="15">
+      <c r="FG24" s="42">
         <v>0.03</v>
       </c>
-      <c r="FH24" s="15">
+      <c r="FH24" s="42">
         <v>0.03</v>
       </c>
-      <c r="FI24" s="15">
+      <c r="FI24" s="42">
         <v>0.03</v>
       </c>
-      <c r="FJ24" s="15">
+      <c r="FJ24" s="42">
         <v>0.03</v>
       </c>
-      <c r="FK24" s="15">
+      <c r="FK24" s="42">
         <v>0.03</v>
       </c>
-      <c r="FL24" s="34">
+      <c r="FL24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FM24" s="34">
+      <c r="FM24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FN24" s="34">
+      <c r="FN24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FO24" s="34">
+      <c r="FO24" s="15">
         <v>0.04</v>
       </c>
-      <c r="FP24" s="34">
+      <c r="FP24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FQ24" s="34">
+      <c r="FQ24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FR24" s="34">
+      <c r="FR24" s="15">
         <v>0.04</v>
       </c>
-      <c r="FS24" s="34">
+      <c r="FS24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FT24" s="34">
+      <c r="FT24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FU24" s="34">
+      <c r="FU24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FV24" s="34">
+      <c r="FV24" s="15">
         <v>0.03</v>
       </c>
-      <c r="FW24" s="34">
+      <c r="FW24" s="15">
         <v>0.03</v>
       </c>
+      <c r="FX24" s="15">
+        <v>0.03</v>
+      </c>
     </row>
-    <row r="25" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="13" t="s">
+    <row r="25" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="15">
         <v>0.73</v>
       </c>
-      <c r="D25" s="14">
+      <c r="D25" s="15">
         <v>0.56999999999999995</v>
       </c>
-      <c r="E25" s="14">
+      <c r="E25" s="15">
         <v>0.6</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="15">
         <v>0.68</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="15">
         <v>0.59</v>
       </c>
-      <c r="H25" s="14">
+      <c r="H25" s="15">
         <v>0.67</v>
       </c>
-      <c r="I25" s="14">
+      <c r="I25" s="15">
         <v>0.81</v>
       </c>
-      <c r="J25" s="14">
+      <c r="J25" s="15">
         <v>0.85</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K25" s="15">
         <v>0.84</v>
       </c>
-      <c r="L25" s="14">
+      <c r="L25" s="15">
         <v>0.83</v>
       </c>
-      <c r="M25" s="14">
+      <c r="M25" s="15">
         <v>0.87</v>
       </c>
-      <c r="N25" s="14">
+      <c r="N25" s="15">
         <v>0.91</v>
       </c>
-      <c r="O25" s="14">
+      <c r="O25" s="15">
         <v>0.91</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P25" s="15">
         <v>0.92</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="Q25" s="15">
         <v>0.87</v>
       </c>
-      <c r="R25" s="14">
+      <c r="R25" s="15">
         <v>0.89</v>
       </c>
-      <c r="S25" s="14">
+      <c r="S25" s="15">
         <v>0.94</v>
       </c>
-      <c r="T25" s="14">
+      <c r="T25" s="15">
         <v>0.92</v>
       </c>
-      <c r="U25" s="14">
+      <c r="U25" s="15">
         <v>0.86</v>
       </c>
-      <c r="V25" s="14">
+      <c r="V25" s="15">
         <v>0.89</v>
       </c>
-      <c r="W25" s="14">
+      <c r="W25" s="15">
         <v>0.85</v>
       </c>
-      <c r="X25" s="14">
+      <c r="X25" s="15">
         <v>0.63</v>
       </c>
-      <c r="Y25" s="14">
+      <c r="Y25" s="15">
         <v>0.68</v>
       </c>
-      <c r="Z25" s="14">
+      <c r="Z25" s="15">
         <v>0.74</v>
       </c>
-      <c r="AA25" s="14">
+      <c r="AA25" s="15">
         <v>0.68</v>
       </c>
-      <c r="AB25" s="14">
+      <c r="AB25" s="15">
         <v>0.52</v>
       </c>
-      <c r="AC25" s="14">
+      <c r="AC25" s="15">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AD25" s="14">
+      <c r="AD25" s="15">
         <v>0.49</v>
       </c>
-      <c r="AE25" s="14">
+      <c r="AE25" s="15">
         <v>0.45</v>
       </c>
-      <c r="AF25" s="14">
+      <c r="AF25" s="15">
         <v>0.53</v>
       </c>
-      <c r="AG25" s="14">
+      <c r="AG25" s="15">
         <v>0.47</v>
       </c>
-      <c r="AH25" s="14">
+      <c r="AH25" s="15">
         <v>0.54</v>
       </c>
-      <c r="AI25" s="14">
+      <c r="AI25" s="15">
         <v>0.5</v>
       </c>
-      <c r="AJ25" s="14">
+      <c r="AJ25" s="15">
         <v>0.49</v>
       </c>
-      <c r="AK25" s="14">
+      <c r="AK25" s="15">
         <v>0.5</v>
       </c>
-      <c r="AL25" s="14">
+      <c r="AL25" s="15">
         <v>0.38</v>
       </c>
-      <c r="AM25" s="14">
+      <c r="AM25" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="AN25" s="14">
+      <c r="AN25" s="15">
         <v>0.25</v>
       </c>
-      <c r="AO25" s="14">
+      <c r="AO25" s="15">
         <v>0.17</v>
       </c>
-      <c r="AP25" s="14">
+      <c r="AP25" s="15">
         <v>0.23</v>
       </c>
-      <c r="AQ25" s="14">
+      <c r="AQ25" s="15">
         <v>0.22</v>
       </c>
-      <c r="AR25" s="14">
+      <c r="AR25" s="15">
         <v>0.24</v>
       </c>
-      <c r="AS25" s="14">
+      <c r="AS25" s="15">
         <v>0.2</v>
       </c>
-      <c r="AT25" s="14">
+      <c r="AT25" s="15">
         <v>0.22</v>
       </c>
-      <c r="AU25" s="14">
+      <c r="AU25" s="15">
         <v>0.23</v>
       </c>
-      <c r="AV25" s="14">
+      <c r="AV25" s="15">
         <v>0.33</v>
       </c>
-      <c r="AW25" s="14">
+      <c r="AW25" s="15">
         <v>0.26</v>
       </c>
-      <c r="AX25" s="14">
+      <c r="AX25" s="15">
         <v>0.27</v>
       </c>
-      <c r="AY25" s="14">
+      <c r="AY25" s="15">
         <v>0.24</v>
       </c>
-      <c r="AZ25" s="14">
+      <c r="AZ25" s="15">
         <v>0.32</v>
       </c>
-      <c r="BA25" s="14">
+      <c r="BA25" s="15">
         <v>0.24</v>
       </c>
-      <c r="BB25" s="14">
+      <c r="BB25" s="15">
         <v>0.21</v>
       </c>
-      <c r="BC25" s="14">
+      <c r="BC25" s="15">
         <v>0.22</v>
       </c>
-      <c r="BD25" s="14">
+      <c r="BD25" s="15">
         <v>0.27</v>
       </c>
-      <c r="BE25" s="14">
+      <c r="BE25" s="15">
         <v>0.24</v>
       </c>
-      <c r="BF25" s="14">
+      <c r="BF25" s="15">
         <v>0.21</v>
       </c>
-      <c r="BG25" s="14">
+      <c r="BG25" s="15">
         <v>0.24</v>
       </c>
-      <c r="BH25" s="14">
+      <c r="BH25" s="15">
         <v>0.24</v>
       </c>
-      <c r="BI25" s="14">
+      <c r="BI25" s="15">
         <v>0.24</v>
       </c>
-      <c r="BJ25" s="14">
+      <c r="BJ25" s="15">
         <v>0.2</v>
       </c>
-      <c r="BK25" s="14">
+      <c r="BK25" s="15">
         <v>0.19</v>
       </c>
-      <c r="BL25" s="14">
+      <c r="BL25" s="15">
         <v>0.21</v>
       </c>
-      <c r="BM25" s="14">
+      <c r="BM25" s="15">
         <v>0.19</v>
       </c>
-      <c r="BN25" s="14">
+      <c r="BN25" s="15">
         <v>0.16</v>
       </c>
-      <c r="BO25" s="14">
+      <c r="BO25" s="15">
         <v>0.13</v>
       </c>
-      <c r="BP25" s="14">
+      <c r="BP25" s="15">
         <v>0.1</v>
       </c>
-      <c r="BQ25" s="14">
+      <c r="BQ25" s="15">
         <v>0.1</v>
       </c>
-      <c r="BR25" s="14">
+      <c r="BR25" s="15">
         <v>0.1</v>
       </c>
-      <c r="BS25" s="14">
+      <c r="BS25" s="15">
         <v>0.1</v>
       </c>
-      <c r="BT25" s="14">
+      <c r="BT25" s="15">
         <v>0.09</v>
       </c>
-      <c r="BU25" s="14">
+      <c r="BU25" s="15">
         <v>0.08</v>
       </c>
-      <c r="BV25" s="14">
+      <c r="BV25" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BW25" s="14">
+      <c r="BW25" s="15">
         <v>0.06</v>
       </c>
-      <c r="BX25" s="14">
+      <c r="BX25" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BY25" s="14">
+      <c r="BY25" s="15">
         <v>0.04</v>
       </c>
-      <c r="BZ25" s="14">
+      <c r="BZ25" s="15">
         <v>0.05</v>
       </c>
-      <c r="CA25" s="14">
+      <c r="CA25" s="15">
         <v>0.05</v>
       </c>
-      <c r="CB25" s="14">
+      <c r="CB25" s="15">
         <v>0.05</v>
       </c>
-      <c r="CC25" s="14">
+      <c r="CC25" s="15">
         <v>0.05</v>
       </c>
-      <c r="CD25" s="14">
+      <c r="CD25" s="15">
         <v>0.04</v>
       </c>
-      <c r="CE25" s="14">
+      <c r="CE25" s="15">
         <v>0.04</v>
       </c>
-      <c r="CF25" s="14">
+      <c r="CF25" s="15">
         <v>0.04</v>
       </c>
-      <c r="CG25" s="14">
+      <c r="CG25" s="15">
         <v>0.04</v>
       </c>
-      <c r="CH25" s="14">
+      <c r="CH25" s="15">
         <v>0.04</v>
       </c>
-      <c r="CI25" s="14">
+      <c r="CI25" s="15">
         <v>0.04</v>
       </c>
-      <c r="CJ25" s="14">
+      <c r="CJ25" s="15">
         <v>0.04</v>
       </c>
-      <c r="CK25" s="14">
+      <c r="CK25" s="15">
         <v>0.03</v>
       </c>
-      <c r="CL25" s="14">
+      <c r="CL25" s="15">
         <v>0.03</v>
       </c>
-      <c r="CM25" s="14">
+      <c r="CM25" s="15">
         <v>0.03</v>
       </c>
-      <c r="CN25" s="14">
+      <c r="CN25" s="15">
         <v>0.03</v>
       </c>
-      <c r="CO25" s="14">
+      <c r="CO25" s="15">
         <v>0.03</v>
       </c>
-      <c r="CP25" s="14">
+      <c r="CP25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CQ25" s="14">
+      <c r="CQ25" s="15">
         <v>0.03</v>
       </c>
-      <c r="CR25" s="14">
+      <c r="CR25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CS25" s="14">
+      <c r="CS25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CT25" s="14">
+      <c r="CT25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CU25" s="14">
+      <c r="CU25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CV25" s="14">
+      <c r="CV25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CW25" s="14">
+      <c r="CW25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CX25" s="14">
+      <c r="CX25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CY25" s="14">
+      <c r="CY25" s="15">
         <v>0.02</v>
       </c>
-      <c r="CZ25" s="14">
+      <c r="CZ25" s="15">
         <v>0.02</v>
       </c>
-      <c r="DA25" s="14">
+      <c r="DA25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DB25" s="14">
+      <c r="DB25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DC25" s="14">
+      <c r="DC25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DD25" s="14">
+      <c r="DD25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DE25" s="14">
+      <c r="DE25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DF25" s="14">
+      <c r="DF25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DG25" s="14">
+      <c r="DG25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DH25" s="14">
+      <c r="DH25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DI25" s="14">
+      <c r="DI25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DJ25" s="14">
+      <c r="DJ25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DK25" s="14">
+      <c r="DK25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DL25" s="14">
+      <c r="DL25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DM25" s="14">
+      <c r="DM25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DN25" s="14">
+      <c r="DN25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DO25" s="14">
+      <c r="DO25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DP25" s="14">
+      <c r="DP25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DQ25" s="14">
+      <c r="DQ25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DR25" s="14">
+      <c r="DR25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DS25" s="14">
+      <c r="DS25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DT25" s="14">
+      <c r="DT25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DU25" s="14">
+      <c r="DU25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DV25" s="14">
+      <c r="DV25" s="15">
         <v>0.03</v>
       </c>
-      <c r="DW25" s="14">
+      <c r="DW25" s="15">
         <v>0.01</v>
       </c>
-      <c r="DX25" s="14">
+      <c r="DX25" s="15">
         <v>0.02</v>
       </c>
-      <c r="DY25" s="14">
+      <c r="DY25" s="15">
         <v>0.03</v>
       </c>
-      <c r="DZ25" s="14">
+      <c r="DZ25" s="15">
         <v>0.01</v>
       </c>
-      <c r="EA25" s="14">
+      <c r="EA25" s="15">
         <v>0.04</v>
       </c>
-      <c r="EB25" s="14">
+      <c r="EB25" s="15">
         <v>0.02</v>
       </c>
-      <c r="EC25" s="14">
+      <c r="EC25" s="15">
         <v>0.06</v>
       </c>
-      <c r="ED25" s="14">
+      <c r="ED25" s="15">
         <v>0.09</v>
       </c>
-      <c r="EE25" s="14">
+      <c r="EE25" s="15">
         <v>0.01</v>
       </c>
-      <c r="EF25" s="14">
+      <c r="EF25" s="42">
         <v>0.19</v>
       </c>
-      <c r="EG25" s="14">
+      <c r="EG25" s="42">
         <v>0.05</v>
       </c>
-      <c r="EH25" s="15">
+      <c r="EH25" s="42">
         <v>0.05</v>
       </c>
-      <c r="EI25" s="15">
+      <c r="EI25" s="42">
         <v>0.05</v>
       </c>
-      <c r="EJ25" s="15">
+      <c r="EJ25" s="42">
         <v>0.05</v>
       </c>
-      <c r="EK25" s="15">
+      <c r="EK25" s="42">
         <v>0.22</v>
       </c>
-      <c r="EL25" s="15">
+      <c r="EL25" s="42">
         <v>0.4</v>
       </c>
-      <c r="EM25" s="15">
+      <c r="EM25" s="42">
         <v>0.31</v>
       </c>
-      <c r="EN25" s="15">
+      <c r="EN25" s="42">
         <v>0.77</v>
       </c>
-      <c r="EO25" s="15">
+      <c r="EO25" s="42">
         <v>0.31</v>
       </c>
-      <c r="EP25" s="15">
+      <c r="EP25" s="42">
         <v>0.95</v>
       </c>
-      <c r="EQ25" s="15">
+      <c r="EQ25" s="42">
         <v>1.69</v>
       </c>
-      <c r="ER25" s="15">
+      <c r="ER25" s="42">
         <v>1.86</v>
       </c>
-      <c r="ES25" s="15">
+      <c r="ES25" s="42">
         <v>1.96</v>
       </c>
-      <c r="ET25" s="15">
+      <c r="ET25" s="42">
         <v>2.48</v>
       </c>
-      <c r="EU25" s="15">
+      <c r="EU25" s="42">
         <v>2.69</v>
       </c>
-      <c r="EV25" s="15">
+      <c r="EV25" s="42">
         <v>2.75</v>
       </c>
-      <c r="EW25" s="15">
+      <c r="EW25" s="42">
         <v>2.75</v>
       </c>
-      <c r="EX25" s="15">
+      <c r="EX25" s="42">
         <v>2.2400000000000002</v>
       </c>
-      <c r="EY25" s="15">
+      <c r="EY25" s="42">
         <v>2.87</v>
       </c>
-      <c r="EZ25" s="15">
+      <c r="EZ25" s="42">
         <v>2.11</v>
       </c>
-      <c r="FA25" s="15">
+      <c r="FA25" s="42">
         <v>2.65</v>
       </c>
-      <c r="FB25" s="15">
+      <c r="FB25" s="42">
         <v>2.6</v>
       </c>
-      <c r="FC25" s="15">
+      <c r="FC25" s="42">
         <v>2.42</v>
       </c>
-      <c r="FD25" s="15">
+      <c r="FD25" s="42">
         <v>1.9</v>
       </c>
-      <c r="FE25" s="15">
+      <c r="FE25" s="42">
         <v>1.51</v>
       </c>
-      <c r="FF25" s="15">
+      <c r="FF25" s="42">
         <v>1.43</v>
       </c>
-      <c r="FG25" s="15">
+      <c r="FG25" s="42">
         <v>1.35</v>
       </c>
-      <c r="FH25" s="15">
+      <c r="FH25" s="42">
         <v>1.17</v>
       </c>
-      <c r="FI25" s="15">
+      <c r="FI25" s="42">
         <v>1.37</v>
       </c>
-      <c r="FJ25" s="15">
+      <c r="FJ25" s="42">
         <v>1.36</v>
       </c>
-      <c r="FK25" s="15">
+      <c r="FK25" s="42">
         <v>1.24</v>
       </c>
-      <c r="FL25" s="34">
+      <c r="FL25" s="15">
         <v>1.33</v>
       </c>
-      <c r="FM25" s="34">
+      <c r="FM25" s="15">
         <v>1.65</v>
       </c>
-      <c r="FN25" s="34">
+      <c r="FN25" s="15">
         <v>1.56</v>
       </c>
-      <c r="FO25" s="34">
+      <c r="FO25" s="15">
         <v>1.55</v>
       </c>
-      <c r="FP25" s="34">
+      <c r="FP25" s="15">
         <v>1.59</v>
       </c>
-      <c r="FQ25" s="34">
+      <c r="FQ25" s="15">
         <v>1.59</v>
       </c>
-      <c r="FR25" s="34">
+      <c r="FR25" s="15">
         <v>1.63</v>
       </c>
-      <c r="FS25" s="34">
+      <c r="FS25" s="15">
         <v>1.57</v>
       </c>
-      <c r="FT25" s="34">
+      <c r="FT25" s="15">
         <v>1.57</v>
       </c>
-      <c r="FU25" s="34">
+      <c r="FU25" s="15">
         <v>1.76</v>
       </c>
-      <c r="FV25" s="34">
+      <c r="FV25" s="15">
         <v>1.78</v>
       </c>
-      <c r="FW25" s="34">
+      <c r="FW25" s="15">
         <v>1.85</v>
       </c>
+      <c r="FX25" s="15">
+        <v>1.95</v>
+      </c>
     </row>
-    <row r="26" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="15">
         <v>2.59</v>
       </c>
-      <c r="D26" s="14">
+      <c r="D26" s="15">
         <v>2.95</v>
       </c>
-      <c r="E26" s="14">
+      <c r="E26" s="15">
         <v>2.88</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="15">
         <v>2.41</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="15">
         <v>2.1</v>
       </c>
-      <c r="H26" s="14">
+      <c r="H26" s="15">
         <v>2.69</v>
       </c>
-      <c r="I26" s="14">
+      <c r="I26" s="15">
         <v>2.44</v>
       </c>
-      <c r="J26" s="14">
+      <c r="J26" s="15">
         <v>2.4900000000000002</v>
       </c>
-      <c r="K26" s="14">
+      <c r="K26" s="15">
         <v>2.37</v>
       </c>
-      <c r="L26" s="14">
+      <c r="L26" s="15">
         <v>1.79</v>
       </c>
-      <c r="M26" s="14">
+      <c r="M26" s="15">
         <v>1.91</v>
       </c>
-      <c r="N26" s="14">
+      <c r="N26" s="15">
         <v>3.55</v>
       </c>
-      <c r="O26" s="14">
+      <c r="O26" s="15">
         <v>2.1800000000000002</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P26" s="15">
         <v>3.14</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q26" s="15">
         <v>1.84</v>
       </c>
-      <c r="R26" s="14">
+      <c r="R26" s="15">
         <v>3.33</v>
       </c>
-      <c r="S26" s="14">
+      <c r="S26" s="15">
         <v>1.51</v>
       </c>
-      <c r="T26" s="14">
+      <c r="T26" s="15">
         <v>1.51</v>
       </c>
-      <c r="U26" s="14">
+      <c r="U26" s="15">
         <v>1.71</v>
       </c>
-      <c r="V26" s="14">
+      <c r="V26" s="15">
         <v>1.75</v>
       </c>
-      <c r="W26" s="14">
+      <c r="W26" s="15">
         <v>1.67</v>
       </c>
-      <c r="X26" s="14">
+      <c r="X26" s="15">
         <v>2</v>
       </c>
-      <c r="Y26" s="14">
+      <c r="Y26" s="15">
         <v>1.47</v>
       </c>
-      <c r="Z26" s="14">
+      <c r="Z26" s="15">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AA26" s="14">
+      <c r="AA26" s="15">
         <v>1.58</v>
       </c>
-      <c r="AB26" s="14">
+      <c r="AB26" s="15">
         <v>1.54</v>
       </c>
-      <c r="AC26" s="14">
+      <c r="AC26" s="15">
         <v>1.6</v>
       </c>
-      <c r="AD26" s="14">
+      <c r="AD26" s="15">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AE26" s="14">
+      <c r="AE26" s="15">
         <v>2.29</v>
       </c>
-      <c r="AF26" s="14">
+      <c r="AF26" s="15">
         <v>0.98</v>
       </c>
-      <c r="AG26" s="14">
+      <c r="AG26" s="15">
         <v>1.39</v>
       </c>
-      <c r="AH26" s="14">
+      <c r="AH26" s="15">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AI26" s="14">
+      <c r="AI26" s="15">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AJ26" s="14">
+      <c r="AJ26" s="15">
         <v>1.42</v>
       </c>
-      <c r="AK26" s="14">
+      <c r="AK26" s="15">
         <v>1.23</v>
       </c>
-      <c r="AL26" s="14">
+      <c r="AL26" s="15">
         <v>1.04</v>
       </c>
-      <c r="AM26" s="14">
+      <c r="AM26" s="15">
         <v>1.55</v>
       </c>
-      <c r="AN26" s="14">
+      <c r="AN26" s="15">
         <v>1.17</v>
       </c>
-      <c r="AO26" s="14">
+      <c r="AO26" s="15">
         <v>1.74</v>
       </c>
-      <c r="AP26" s="14">
+      <c r="AP26" s="15">
         <v>1.06</v>
       </c>
-      <c r="AQ26" s="14">
+      <c r="AQ26" s="15">
         <v>1</v>
       </c>
-      <c r="AR26" s="14">
+      <c r="AR26" s="15">
         <v>0.88</v>
       </c>
-      <c r="AS26" s="14">
+      <c r="AS26" s="15">
         <v>0.95</v>
       </c>
-      <c r="AT26" s="14">
+      <c r="AT26" s="15">
         <v>1.08</v>
       </c>
-      <c r="AU26" s="14">
+      <c r="AU26" s="15">
         <v>0.88</v>
       </c>
-      <c r="AV26" s="14">
+      <c r="AV26" s="15">
         <v>0.96</v>
       </c>
-      <c r="AW26" s="14">
+      <c r="AW26" s="15">
         <v>0.33</v>
       </c>
-      <c r="AX26" s="14">
+      <c r="AX26" s="15">
         <v>1.25</v>
       </c>
-      <c r="AY26" s="14">
+      <c r="AY26" s="15">
         <v>0.63</v>
       </c>
-      <c r="AZ26" s="14">
+      <c r="AZ26" s="15">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BA26" s="14">
+      <c r="BA26" s="15">
         <v>0.26</v>
       </c>
-      <c r="BB26" s="14">
+      <c r="BB26" s="15">
         <v>0.39</v>
       </c>
-      <c r="BC26" s="14">
+      <c r="BC26" s="15">
         <v>1.29</v>
       </c>
-      <c r="BD26" s="14">
+      <c r="BD26" s="15">
         <v>0.34</v>
       </c>
-      <c r="BE26" s="14">
+      <c r="BE26" s="15">
         <v>0.92</v>
       </c>
-      <c r="BF26" s="14">
+      <c r="BF26" s="15">
         <v>0.27</v>
       </c>
-      <c r="BG26" s="14">
+      <c r="BG26" s="15">
         <v>0.3</v>
       </c>
-      <c r="BH26" s="14">
+      <c r="BH26" s="15">
         <v>0.18</v>
       </c>
-      <c r="BI26" s="14">
+      <c r="BI26" s="15">
         <v>0.08</v>
       </c>
-      <c r="BJ26" s="14">
+      <c r="BJ26" s="15">
         <v>0.1</v>
       </c>
-      <c r="BK26" s="14">
+      <c r="BK26" s="15">
         <v>0.09</v>
       </c>
-      <c r="BL26" s="14">
+      <c r="BL26" s="15">
         <v>0.24</v>
       </c>
-      <c r="BM26" s="14">
+      <c r="BM26" s="15">
         <v>0.09</v>
       </c>
-      <c r="BN26" s="14">
+      <c r="BN26" s="15">
         <v>0.11</v>
       </c>
-      <c r="BO26" s="14">
+      <c r="BO26" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="BP26" s="14">
+      <c r="BP26" s="15">
         <v>0.21</v>
       </c>
-      <c r="BQ26" s="14">
+      <c r="BQ26" s="15">
         <v>0.09</v>
       </c>
-      <c r="BR26" s="14">
+      <c r="BR26" s="15">
         <v>0.14000000000000001</v>
       </c>
-      <c r="BS26" s="14">
+      <c r="BS26" s="15">
         <v>0.13</v>
       </c>
-      <c r="BT26" s="14">
+      <c r="BT26" s="15">
         <v>0.12</v>
       </c>
-      <c r="BU26" s="14">
+      <c r="BU26" s="15">
         <v>0.11</v>
       </c>
-      <c r="BV26" s="14">
+      <c r="BV26" s="15">
         <v>0.89</v>
       </c>
-      <c r="BW26" s="14">
+      <c r="BW26" s="15">
         <v>0.12</v>
       </c>
-      <c r="BX26" s="14">
+      <c r="BX26" s="15">
         <v>0.11</v>
       </c>
-      <c r="BY26" s="14">
+      <c r="BY26" s="15">
         <v>0.66</v>
       </c>
-      <c r="BZ26" s="14">
+      <c r="BZ26" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="CA26" s="14">
+      <c r="CA26" s="15">
         <v>0.7</v>
       </c>
-      <c r="CB26" s="14">
+      <c r="CB26" s="15">
         <v>0.3</v>
       </c>
-      <c r="CC26" s="14">
+      <c r="CC26" s="15">
         <v>0.09</v>
       </c>
-      <c r="CD26" s="14">
+      <c r="CD26" s="15">
         <v>0.19</v>
       </c>
-      <c r="CE26" s="14">
+      <c r="CE26" s="15">
         <v>0.18</v>
       </c>
-      <c r="CF26" s="14">
+      <c r="CF26" s="15">
         <v>0.26</v>
       </c>
-      <c r="CG26" s="14">
+      <c r="CG26" s="15">
         <v>0.28999999999999998</v>
       </c>
-      <c r="CH26" s="14">
+      <c r="CH26" s="15">
         <v>0.04</v>
       </c>
-      <c r="CI26" s="14">
+      <c r="CI26" s="15">
         <v>0.53</v>
       </c>
-      <c r="CJ26" s="14">
+      <c r="CJ26" s="15">
         <v>0.15</v>
       </c>
-      <c r="CK26" s="14">
+      <c r="CK26" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="CL26" s="14">
+      <c r="CL26" s="15">
         <v>0.26</v>
       </c>
-      <c r="CM26" s="14">
+      <c r="CM26" s="15">
         <v>0.32</v>
       </c>
-      <c r="CN26" s="14">
+      <c r="CN26" s="15">
         <v>0.1</v>
       </c>
-      <c r="CO26" s="14">
+      <c r="CO26" s="15">
         <v>0.09</v>
       </c>
-      <c r="CP26" s="14">
+      <c r="CP26" s="15">
         <v>0.34</v>
       </c>
-      <c r="CQ26" s="14">
+      <c r="CQ26" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="CR26" s="14">
+      <c r="CR26" s="15">
         <v>0.23</v>
       </c>
-      <c r="CS26" s="14">
+      <c r="CS26" s="15">
         <v>0.02</v>
       </c>
-      <c r="CT26" s="14">
+      <c r="CT26" s="15">
         <v>0.05</v>
       </c>
-      <c r="CU26" s="14">
+      <c r="CU26" s="15">
         <v>0.02</v>
       </c>
-      <c r="CV26" s="14">
+      <c r="CV26" s="15">
         <v>0.17</v>
       </c>
-      <c r="CW26" s="14">
+      <c r="CW26" s="15">
         <v>0.01</v>
       </c>
-      <c r="CX26" s="14">
+      <c r="CX26" s="15">
         <v>0.01</v>
       </c>
-      <c r="CY26" s="14">
+      <c r="CY26" s="15">
         <v>0.04</v>
       </c>
-      <c r="CZ26" s="14">
+      <c r="CZ26" s="15">
         <v>0.37</v>
       </c>
-      <c r="DA26" s="14">
+      <c r="DA26" s="15">
         <v>0.04</v>
       </c>
-      <c r="DB26" s="14">
+      <c r="DB26" s="15">
         <v>0.16</v>
       </c>
-      <c r="DC26" s="14">
+      <c r="DC26" s="15">
         <v>0.12</v>
       </c>
-      <c r="DD26" s="14">
+      <c r="DD26" s="15">
         <v>0.02</v>
       </c>
-      <c r="DE26" s="14">
+      <c r="DE26" s="15">
         <v>0.02</v>
       </c>
-      <c r="DF26" s="14">
+      <c r="DF26" s="15">
         <v>0.02</v>
       </c>
-      <c r="DG26" s="14">
+      <c r="DG26" s="15">
         <v>0.03</v>
       </c>
-      <c r="DH26" s="14">
+      <c r="DH26" s="15">
         <v>0.04</v>
       </c>
-      <c r="DI26" s="14">
+      <c r="DI26" s="15">
         <v>0.02</v>
       </c>
-      <c r="DJ26" s="14">
+      <c r="DJ26" s="15">
         <v>0.02</v>
       </c>
-      <c r="DK26" s="14">
+      <c r="DK26" s="15">
         <v>0.03</v>
       </c>
-      <c r="DL26" s="14">
+      <c r="DL26" s="15">
         <v>0.01</v>
       </c>
-      <c r="DM26" s="14">
+      <c r="DM26" s="15">
         <v>0.02</v>
       </c>
-      <c r="DN26" s="14">
+      <c r="DN26" s="15">
         <v>0.02</v>
       </c>
-      <c r="DO26" s="14">
+      <c r="DO26" s="15">
         <v>0.01</v>
       </c>
-      <c r="DP26" s="14">
+      <c r="DP26" s="15">
         <v>0.02</v>
       </c>
-      <c r="DQ26" s="14">
+      <c r="DQ26" s="15">
         <v>0.04</v>
       </c>
-      <c r="DR26" s="14">
+      <c r="DR26" s="15">
         <v>0.06</v>
       </c>
-      <c r="DS26" s="14">
+      <c r="DS26" s="15">
         <v>0.03</v>
       </c>
-      <c r="DT26" s="14">
+      <c r="DT26" s="15">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="DU26" s="14">
+      <c r="DU26" s="15">
         <v>0.05</v>
       </c>
-      <c r="DV26" s="14">
+      <c r="DV26" s="15">
         <v>0.06</v>
       </c>
-      <c r="DW26" s="14">
+      <c r="DW26" s="15">
         <v>0.11</v>
       </c>
-      <c r="DX26" s="14">
+      <c r="DX26" s="15">
         <v>0.04</v>
       </c>
-      <c r="DY26" s="14">
+      <c r="DY26" s="15">
         <v>0.04</v>
       </c>
-      <c r="DZ26" s="14">
+      <c r="DZ26" s="15">
         <v>0.12</v>
       </c>
-      <c r="EA26" s="14">
+      <c r="EA26" s="15">
         <v>0.06</v>
       </c>
-      <c r="EB26" s="14">
+      <c r="EB26" s="15">
         <v>0.1</v>
       </c>
-      <c r="EC26" s="14">
+      <c r="EC26" s="15">
         <v>0.31</v>
       </c>
-      <c r="ED26" s="14">
+      <c r="ED26" s="15">
         <v>0.74</v>
       </c>
-      <c r="EE26" s="14">
+      <c r="EE26" s="15">
         <v>0.88</v>
       </c>
-      <c r="EF26" s="14">
+      <c r="EF26" s="42">
         <v>1.3</v>
       </c>
-      <c r="EG26" s="14">
+      <c r="EG26" s="42">
         <v>1.7</v>
       </c>
-      <c r="EH26" s="15">
+      <c r="EH26" s="42">
         <v>1.93</v>
       </c>
-      <c r="EI26" s="15">
+      <c r="EI26" s="42">
         <v>2.17</v>
       </c>
-      <c r="EJ26" s="15">
+      <c r="EJ26" s="42">
         <v>2.34</v>
       </c>
-      <c r="EK26" s="15">
+      <c r="EK26" s="42">
         <v>2.52</v>
       </c>
-      <c r="EL26" s="15">
+      <c r="EL26" s="42">
         <v>2.76</v>
       </c>
-      <c r="EM26" s="15">
+      <c r="EM26" s="42">
         <v>2.97</v>
       </c>
-      <c r="EN26" s="15">
+      <c r="EN26" s="42">
         <v>3.15</v>
       </c>
-      <c r="EO26" s="15">
+      <c r="EO26" s="42">
         <v>3.27</v>
       </c>
-      <c r="EP26" s="15">
+      <c r="EP26" s="42">
         <v>3.39</v>
       </c>
-      <c r="EQ26" s="15">
+      <c r="EQ26" s="42">
         <v>3.35</v>
       </c>
-      <c r="ER26" s="15">
+      <c r="ER26" s="42">
         <v>3.41</v>
       </c>
-      <c r="ES26" s="15">
+      <c r="ES26" s="42">
         <v>3.4</v>
       </c>
-      <c r="ET26" s="15">
+      <c r="ET26" s="42">
         <v>3.42</v>
       </c>
-      <c r="EU26" s="15">
+      <c r="EU26" s="42">
         <v>3.48</v>
       </c>
-      <c r="EV26" s="15">
+      <c r="EV26" s="42">
         <v>3.5</v>
       </c>
-      <c r="EW26" s="15">
+      <c r="EW26" s="42">
         <v>3.35</v>
       </c>
-      <c r="EX26" s="15">
+      <c r="EX26" s="42">
         <v>3.3</v>
       </c>
-      <c r="EY26" s="15">
+      <c r="EY26" s="42">
         <v>3.28</v>
       </c>
-      <c r="EZ26" s="15">
+      <c r="EZ26" s="42">
         <v>3.13</v>
       </c>
-      <c r="FA26" s="15">
+      <c r="FA26" s="42">
         <v>2.95</v>
       </c>
-      <c r="FB26" s="15">
+      <c r="FB26" s="42">
         <v>2.88</v>
       </c>
-      <c r="FC26" s="15">
+      <c r="FC26" s="42">
         <v>2.71</v>
       </c>
-      <c r="FD26" s="15">
+      <c r="FD26" s="42">
         <v>2.62</v>
       </c>
-      <c r="FE26" s="15">
+      <c r="FE26" s="42">
         <v>2.42</v>
       </c>
-      <c r="FF26" s="15">
+      <c r="FF26" s="42">
         <v>2.2400000000000002</v>
       </c>
-      <c r="FG26" s="15">
+      <c r="FG26" s="42">
         <v>2.06</v>
       </c>
-      <c r="FH26" s="15">
+      <c r="FH26" s="42">
         <v>1.98</v>
       </c>
-      <c r="FI26" s="15">
+      <c r="FI26" s="42">
         <v>1.8</v>
       </c>
-      <c r="FJ26" s="15">
+      <c r="FJ26" s="42">
         <v>1.79</v>
       </c>
-      <c r="FK26" s="15">
+      <c r="FK26" s="42">
         <v>1.79</v>
       </c>
-      <c r="FL26" s="34">
+      <c r="FL26" s="15">
         <v>1.77</v>
       </c>
-      <c r="FM26" s="34">
+      <c r="FM26" s="15">
         <v>1.79</v>
       </c>
-      <c r="FN26" s="34">
+      <c r="FN26" s="15">
         <v>1.8</v>
       </c>
-      <c r="FO26" s="34">
+      <c r="FO26" s="15">
         <v>1.82</v>
       </c>
-      <c r="FP26" s="34">
+      <c r="FP26" s="15">
         <v>1.81</v>
       </c>
-      <c r="FQ26" s="34">
+      <c r="FQ26" s="15">
         <v>1.8</v>
       </c>
-      <c r="FR26" s="34">
+      <c r="FR26" s="15">
         <v>1.82</v>
       </c>
-      <c r="FS26" s="34">
+      <c r="FS26" s="15">
         <v>1.83</v>
       </c>
-      <c r="FT26" s="34">
+      <c r="FT26" s="15">
         <v>1.84</v>
       </c>
-      <c r="FU26" s="34">
+      <c r="FU26" s="15">
         <v>1.96</v>
       </c>
-      <c r="FV26" s="34">
+      <c r="FV26" s="15">
         <v>2.0299999999999998</v>
       </c>
-      <c r="FW26" s="34">
+      <c r="FW26" s="15">
         <v>2.04</v>
       </c>
+      <c r="FX26" s="15">
+        <v>2.19</v>
+      </c>
     </row>
-    <row r="27" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="C27" s="14"/>
-[...132 lines deleted...]
-      <c r="EF27" s="14">
+      <c r="C27" s="15"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="15"/>
+      <c r="G27" s="15"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15"/>
+      <c r="M27" s="15"/>
+      <c r="N27" s="15"/>
+      <c r="O27" s="15"/>
+      <c r="P27" s="15"/>
+      <c r="Q27" s="15"/>
+      <c r="R27" s="15"/>
+      <c r="S27" s="15"/>
+      <c r="T27" s="15"/>
+      <c r="U27" s="15"/>
+      <c r="V27" s="15"/>
+      <c r="W27" s="15"/>
+      <c r="X27" s="15"/>
+      <c r="Y27" s="15"/>
+      <c r="Z27" s="15"/>
+      <c r="AA27" s="15"/>
+      <c r="AB27" s="15"/>
+      <c r="AC27" s="15"/>
+      <c r="AD27" s="15"/>
+      <c r="AE27" s="15"/>
+      <c r="AF27" s="15"/>
+      <c r="AG27" s="15"/>
+      <c r="AH27" s="15"/>
+      <c r="AI27" s="15"/>
+      <c r="AJ27" s="15"/>
+      <c r="AK27" s="15"/>
+      <c r="AL27" s="15"/>
+      <c r="AM27" s="15"/>
+      <c r="AN27" s="15"/>
+      <c r="AO27" s="15"/>
+      <c r="AP27" s="15"/>
+      <c r="AQ27" s="15"/>
+      <c r="AR27" s="15"/>
+      <c r="AS27" s="15"/>
+      <c r="AT27" s="15"/>
+      <c r="AU27" s="15"/>
+      <c r="AV27" s="15"/>
+      <c r="AW27" s="15"/>
+      <c r="AX27" s="15"/>
+      <c r="AY27" s="15"/>
+      <c r="AZ27" s="15"/>
+      <c r="BA27" s="15"/>
+      <c r="BB27" s="15"/>
+      <c r="BC27" s="15"/>
+      <c r="BD27" s="15"/>
+      <c r="BE27" s="15"/>
+      <c r="BF27" s="15"/>
+      <c r="BG27" s="15"/>
+      <c r="BH27" s="15"/>
+      <c r="BI27" s="15"/>
+      <c r="BJ27" s="15"/>
+      <c r="BK27" s="15"/>
+      <c r="BL27" s="15"/>
+      <c r="BM27" s="15"/>
+      <c r="BN27" s="15"/>
+      <c r="BO27" s="15"/>
+      <c r="BP27" s="15"/>
+      <c r="BQ27" s="15"/>
+      <c r="BR27" s="15"/>
+      <c r="BS27" s="15"/>
+      <c r="BT27" s="15"/>
+      <c r="BU27" s="15"/>
+      <c r="BV27" s="15"/>
+      <c r="BW27" s="15"/>
+      <c r="BX27" s="15"/>
+      <c r="BY27" s="15"/>
+      <c r="BZ27" s="15"/>
+      <c r="CA27" s="15"/>
+      <c r="CB27" s="15"/>
+      <c r="CC27" s="15"/>
+      <c r="CD27" s="15"/>
+      <c r="CE27" s="15"/>
+      <c r="CF27" s="15"/>
+      <c r="CG27" s="15"/>
+      <c r="CH27" s="15"/>
+      <c r="CI27" s="15"/>
+      <c r="CJ27" s="15"/>
+      <c r="CK27" s="15"/>
+      <c r="CL27" s="15"/>
+      <c r="CM27" s="15"/>
+      <c r="CN27" s="15"/>
+      <c r="CO27" s="15"/>
+      <c r="CP27" s="15"/>
+      <c r="CQ27" s="15"/>
+      <c r="CR27" s="15"/>
+      <c r="CS27" s="15"/>
+      <c r="CT27" s="15"/>
+      <c r="CU27" s="15"/>
+      <c r="CV27" s="15"/>
+      <c r="CW27" s="15"/>
+      <c r="CX27" s="15"/>
+      <c r="CY27" s="15"/>
+      <c r="CZ27" s="15"/>
+      <c r="DA27" s="15"/>
+      <c r="DB27" s="15"/>
+      <c r="DC27" s="15"/>
+      <c r="DD27" s="15"/>
+      <c r="DE27" s="15"/>
+      <c r="DF27" s="15"/>
+      <c r="DG27" s="15"/>
+      <c r="DH27" s="15"/>
+      <c r="DI27" s="15"/>
+      <c r="DJ27" s="15"/>
+      <c r="DK27" s="15"/>
+      <c r="DL27" s="15"/>
+      <c r="DM27" s="15"/>
+      <c r="DN27" s="15"/>
+      <c r="DO27" s="15"/>
+      <c r="DP27" s="15"/>
+      <c r="DQ27" s="15"/>
+      <c r="DR27" s="15"/>
+      <c r="DS27" s="15"/>
+      <c r="DT27" s="15"/>
+      <c r="DU27" s="15"/>
+      <c r="DV27" s="15"/>
+      <c r="DW27" s="15"/>
+      <c r="DX27" s="15"/>
+      <c r="DY27" s="15"/>
+      <c r="DZ27" s="15"/>
+      <c r="EA27" s="15"/>
+      <c r="EB27" s="15"/>
+      <c r="EC27" s="15"/>
+      <c r="ED27" s="15"/>
+      <c r="EE27" s="15"/>
+      <c r="EF27" s="42">
         <v>1.36</v>
       </c>
-      <c r="EG27" s="14">
+      <c r="EG27" s="42">
         <v>1.72</v>
       </c>
-      <c r="EH27" s="15">
+      <c r="EH27" s="42">
         <v>1.94</v>
       </c>
-      <c r="EI27" s="15">
+      <c r="EI27" s="42">
         <v>2.1800000000000002</v>
       </c>
-      <c r="EJ27" s="15">
+      <c r="EJ27" s="42">
         <v>2.34</v>
       </c>
-      <c r="EK27" s="15">
+      <c r="EK27" s="42">
         <v>2.54</v>
       </c>
-      <c r="EL27" s="15">
+      <c r="EL27" s="42">
         <v>2.79</v>
       </c>
-      <c r="EM27" s="15">
+      <c r="EM27" s="42">
         <v>2.99</v>
       </c>
-      <c r="EN27" s="15">
+      <c r="EN27" s="42">
         <v>3.16</v>
       </c>
-      <c r="EO27" s="15">
+      <c r="EO27" s="42">
         <v>3.3</v>
       </c>
-      <c r="EP27" s="15">
+      <c r="EP27" s="42">
         <v>3.39</v>
       </c>
-      <c r="EQ27" s="15">
+      <c r="EQ27" s="42">
         <v>3.38</v>
       </c>
-      <c r="ER27" s="15">
+      <c r="ER27" s="42">
         <v>3.42</v>
       </c>
-      <c r="ES27" s="15">
+      <c r="ES27" s="42">
         <v>3.42</v>
       </c>
-      <c r="ET27" s="15">
+      <c r="ET27" s="42">
         <v>3.48</v>
       </c>
-      <c r="EU27" s="15">
+      <c r="EU27" s="42">
         <v>3.5</v>
       </c>
-      <c r="EV27" s="15">
+      <c r="EV27" s="42">
         <v>3.52</v>
       </c>
-      <c r="EW27" s="15">
+      <c r="EW27" s="42">
         <v>3.37</v>
       </c>
-      <c r="EX27" s="15">
+      <c r="EX27" s="42">
         <v>3.32</v>
       </c>
-      <c r="EY27" s="15">
+      <c r="EY27" s="42">
         <v>3.3</v>
       </c>
-      <c r="EZ27" s="15">
+      <c r="EZ27" s="42">
         <v>3.16</v>
       </c>
-      <c r="FA27" s="15">
+      <c r="FA27" s="42">
         <v>2.98</v>
       </c>
-      <c r="FB27" s="15">
+      <c r="FB27" s="42">
         <v>2.9</v>
       </c>
-      <c r="FC27" s="15">
+      <c r="FC27" s="42">
         <v>2.75</v>
       </c>
-      <c r="FD27" s="15">
+      <c r="FD27" s="42">
         <v>2.65</v>
       </c>
-      <c r="FE27" s="15">
+      <c r="FE27" s="42">
         <v>2.44</v>
       </c>
-      <c r="FF27" s="15">
+      <c r="FF27" s="42">
         <v>2.2599999999999998</v>
       </c>
-      <c r="FG27" s="15">
+      <c r="FG27" s="42">
         <v>2.0699999999999998</v>
       </c>
-      <c r="FH27" s="15">
+      <c r="FH27" s="42">
         <v>1.98</v>
       </c>
-      <c r="FI27" s="15">
+      <c r="FI27" s="42">
         <v>1.79</v>
       </c>
-      <c r="FJ27" s="15">
+      <c r="FJ27" s="42">
         <v>1.79</v>
       </c>
-      <c r="FK27" s="15">
+      <c r="FK27" s="42">
         <v>1.78</v>
       </c>
-      <c r="FL27" s="34">
+      <c r="FL27" s="15">
         <v>1.77</v>
       </c>
-      <c r="FM27" s="34">
+      <c r="FM27" s="15">
         <v>1.78</v>
       </c>
-      <c r="FN27" s="34">
+      <c r="FN27" s="15">
         <v>1.79</v>
       </c>
-      <c r="FO27" s="34">
+      <c r="FO27" s="15">
         <v>1.8</v>
       </c>
-      <c r="FP27" s="34">
+      <c r="FP27" s="15">
         <v>1.8</v>
       </c>
-      <c r="FQ27" s="34">
+      <c r="FQ27" s="15">
         <v>1.79</v>
       </c>
-      <c r="FR27" s="34">
+      <c r="FR27" s="15">
         <v>1.81</v>
       </c>
-      <c r="FS27" s="34">
+      <c r="FS27" s="15">
         <v>1.81</v>
       </c>
-      <c r="FT27" s="34">
+      <c r="FT27" s="15">
         <v>1.8</v>
       </c>
-      <c r="FU27" s="34">
+      <c r="FU27" s="15">
         <v>1.92</v>
       </c>
-      <c r="FV27" s="34">
+      <c r="FV27" s="15">
         <v>2</v>
       </c>
-      <c r="FW27" s="34">
+      <c r="FW27" s="15">
         <v>2.02</v>
       </c>
+      <c r="FX27" s="15">
+        <v>2.16</v>
+      </c>
     </row>
-    <row r="28" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C28" s="14"/>
-[...132 lines deleted...]
-      <c r="EF28" s="14">
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="15"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="15"/>
+      <c r="P28" s="15"/>
+      <c r="Q28" s="15"/>
+      <c r="R28" s="15"/>
+      <c r="S28" s="15"/>
+      <c r="T28" s="15"/>
+      <c r="U28" s="15"/>
+      <c r="V28" s="15"/>
+      <c r="W28" s="15"/>
+      <c r="X28" s="15"/>
+      <c r="Y28" s="15"/>
+      <c r="Z28" s="15"/>
+      <c r="AA28" s="15"/>
+      <c r="AB28" s="15"/>
+      <c r="AC28" s="15"/>
+      <c r="AD28" s="15"/>
+      <c r="AE28" s="15"/>
+      <c r="AF28" s="15"/>
+      <c r="AG28" s="15"/>
+      <c r="AH28" s="15"/>
+      <c r="AI28" s="15"/>
+      <c r="AJ28" s="15"/>
+      <c r="AK28" s="15"/>
+      <c r="AL28" s="15"/>
+      <c r="AM28" s="15"/>
+      <c r="AN28" s="15"/>
+      <c r="AO28" s="15"/>
+      <c r="AP28" s="15"/>
+      <c r="AQ28" s="15"/>
+      <c r="AR28" s="15"/>
+      <c r="AS28" s="15"/>
+      <c r="AT28" s="15"/>
+      <c r="AU28" s="15"/>
+      <c r="AV28" s="15"/>
+      <c r="AW28" s="15"/>
+      <c r="AX28" s="15"/>
+      <c r="AY28" s="15"/>
+      <c r="AZ28" s="15"/>
+      <c r="BA28" s="15"/>
+      <c r="BB28" s="15"/>
+      <c r="BC28" s="15"/>
+      <c r="BD28" s="15"/>
+      <c r="BE28" s="15"/>
+      <c r="BF28" s="15"/>
+      <c r="BG28" s="15"/>
+      <c r="BH28" s="15"/>
+      <c r="BI28" s="15"/>
+      <c r="BJ28" s="15"/>
+      <c r="BK28" s="15"/>
+      <c r="BL28" s="15"/>
+      <c r="BM28" s="15"/>
+      <c r="BN28" s="15"/>
+      <c r="BO28" s="15"/>
+      <c r="BP28" s="15"/>
+      <c r="BQ28" s="15"/>
+      <c r="BR28" s="15"/>
+      <c r="BS28" s="15"/>
+      <c r="BT28" s="15"/>
+      <c r="BU28" s="15"/>
+      <c r="BV28" s="15"/>
+      <c r="BW28" s="15"/>
+      <c r="BX28" s="15"/>
+      <c r="BY28" s="15"/>
+      <c r="BZ28" s="15"/>
+      <c r="CA28" s="15"/>
+      <c r="CB28" s="15"/>
+      <c r="CC28" s="15"/>
+      <c r="CD28" s="15"/>
+      <c r="CE28" s="15"/>
+      <c r="CF28" s="15"/>
+      <c r="CG28" s="15"/>
+      <c r="CH28" s="15"/>
+      <c r="CI28" s="15"/>
+      <c r="CJ28" s="15"/>
+      <c r="CK28" s="15"/>
+      <c r="CL28" s="15"/>
+      <c r="CM28" s="15"/>
+      <c r="CN28" s="15"/>
+      <c r="CO28" s="15"/>
+      <c r="CP28" s="15"/>
+      <c r="CQ28" s="15"/>
+      <c r="CR28" s="15"/>
+      <c r="CS28" s="15"/>
+      <c r="CT28" s="15"/>
+      <c r="CU28" s="15"/>
+      <c r="CV28" s="15"/>
+      <c r="CW28" s="15"/>
+      <c r="CX28" s="15"/>
+      <c r="CY28" s="15"/>
+      <c r="CZ28" s="15"/>
+      <c r="DA28" s="15"/>
+      <c r="DB28" s="15"/>
+      <c r="DC28" s="15"/>
+      <c r="DD28" s="15"/>
+      <c r="DE28" s="15"/>
+      <c r="DF28" s="15"/>
+      <c r="DG28" s="15"/>
+      <c r="DH28" s="15"/>
+      <c r="DI28" s="15"/>
+      <c r="DJ28" s="15"/>
+      <c r="DK28" s="15"/>
+      <c r="DL28" s="15"/>
+      <c r="DM28" s="15"/>
+      <c r="DN28" s="15"/>
+      <c r="DO28" s="15"/>
+      <c r="DP28" s="15"/>
+      <c r="DQ28" s="15"/>
+      <c r="DR28" s="15"/>
+      <c r="DS28" s="15"/>
+      <c r="DT28" s="15"/>
+      <c r="DU28" s="15"/>
+      <c r="DV28" s="15"/>
+      <c r="DW28" s="15"/>
+      <c r="DX28" s="15"/>
+      <c r="DY28" s="15"/>
+      <c r="DZ28" s="15"/>
+      <c r="EA28" s="15"/>
+      <c r="EB28" s="15"/>
+      <c r="EC28" s="15"/>
+      <c r="ED28" s="15"/>
+      <c r="EE28" s="15"/>
+      <c r="EF28" s="42">
         <v>0.93</v>
       </c>
-      <c r="EG28" s="14">
+      <c r="EG28" s="42">
         <v>1.47</v>
       </c>
-      <c r="EH28" s="15">
+      <c r="EH28" s="42">
         <v>1.58</v>
       </c>
-      <c r="EI28" s="15">
+      <c r="EI28" s="42">
         <v>1.77</v>
       </c>
-      <c r="EJ28" s="15">
+      <c r="EJ28" s="42">
         <v>2.0299999999999998</v>
       </c>
-      <c r="EK28" s="15">
+      <c r="EK28" s="42">
         <v>2.29</v>
       </c>
-      <c r="EL28" s="15">
+      <c r="EL28" s="42">
         <v>2.37</v>
       </c>
-      <c r="EM28" s="15">
+      <c r="EM28" s="42">
         <v>2.93</v>
       </c>
-      <c r="EN28" s="15">
+      <c r="EN28" s="42">
         <v>2.97</v>
       </c>
-      <c r="EO28" s="15">
+      <c r="EO28" s="42">
         <v>2.8</v>
       </c>
-      <c r="EP28" s="15">
+      <c r="EP28" s="42">
         <v>3.27</v>
       </c>
-      <c r="EQ28" s="15">
+      <c r="EQ28" s="42">
         <v>3.25</v>
       </c>
-      <c r="ER28" s="15">
+      <c r="ER28" s="42">
         <v>3.3</v>
       </c>
-      <c r="ES28" s="15">
+      <c r="ES28" s="42">
         <v>3.2</v>
       </c>
-      <c r="ET28" s="15">
+      <c r="ET28" s="42">
         <v>3.21</v>
       </c>
-      <c r="EU28" s="15">
+      <c r="EU28" s="42">
         <v>3.12</v>
       </c>
-      <c r="EV28" s="15">
+      <c r="EV28" s="42">
         <v>3.13</v>
       </c>
-      <c r="EW28" s="15">
+      <c r="EW28" s="42">
         <v>3.02</v>
       </c>
-      <c r="EX28" s="15">
+      <c r="EX28" s="42">
         <v>3.19</v>
       </c>
-      <c r="EY28" s="15">
+      <c r="EY28" s="42">
         <v>3.07</v>
       </c>
-      <c r="EZ28" s="15">
+      <c r="EZ28" s="42">
         <v>2.73</v>
       </c>
-      <c r="FA28" s="15">
+      <c r="FA28" s="42">
         <v>2.71</v>
       </c>
-      <c r="FB28" s="15">
+      <c r="FB28" s="42">
         <v>2.5499999999999998</v>
       </c>
-      <c r="FC28" s="15">
+      <c r="FC28" s="42">
         <v>2.44</v>
       </c>
-      <c r="FD28" s="15">
+      <c r="FD28" s="42">
         <v>2.35</v>
       </c>
-      <c r="FE28" s="15">
+      <c r="FE28" s="42">
         <v>2.2400000000000002</v>
       </c>
-      <c r="FF28" s="15">
+      <c r="FF28" s="42">
         <v>2.11</v>
       </c>
-      <c r="FG28" s="15">
+      <c r="FG28" s="42">
         <v>2.06</v>
       </c>
-      <c r="FH28" s="15">
+      <c r="FH28" s="42">
         <v>2.02</v>
       </c>
-      <c r="FI28" s="15">
+      <c r="FI28" s="42">
         <v>1.85</v>
       </c>
-      <c r="FJ28" s="15">
+      <c r="FJ28" s="42">
         <v>1.85</v>
       </c>
-      <c r="FK28" s="15">
+      <c r="FK28" s="42">
         <v>1.92</v>
       </c>
-      <c r="FL28" s="34">
+      <c r="FL28" s="15">
         <v>1.86</v>
       </c>
-      <c r="FM28" s="34">
+      <c r="FM28" s="15">
         <v>1.81</v>
       </c>
-      <c r="FN28" s="34">
+      <c r="FN28" s="15">
         <v>1.91</v>
       </c>
-      <c r="FO28" s="34">
+      <c r="FO28" s="15">
         <v>2</v>
       </c>
-      <c r="FP28" s="34">
+      <c r="FP28" s="15">
         <v>1.94</v>
       </c>
-      <c r="FQ28" s="34">
+      <c r="FQ28" s="15">
         <v>1.86</v>
       </c>
-      <c r="FR28" s="34">
+      <c r="FR28" s="15">
         <v>1.85</v>
       </c>
-      <c r="FS28" s="34">
+      <c r="FS28" s="15">
         <v>2.06</v>
       </c>
-      <c r="FT28" s="34">
+      <c r="FT28" s="15">
         <v>2.15</v>
       </c>
-      <c r="FU28" s="34">
+      <c r="FU28" s="15">
         <v>2.2000000000000002</v>
       </c>
-      <c r="FV28" s="34">
+      <c r="FV28" s="15">
         <v>2.2799999999999998</v>
       </c>
-      <c r="FW28" s="34">
+      <c r="FW28" s="15">
         <v>2.2799999999999998</v>
       </c>
+      <c r="FX28" s="15">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="29" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="C29" s="14"/>
-[...132 lines deleted...]
-      <c r="EF29" s="14">
+      <c r="C29" s="15"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="15"/>
+      <c r="P29" s="15"/>
+      <c r="Q29" s="15"/>
+      <c r="R29" s="15"/>
+      <c r="S29" s="15"/>
+      <c r="T29" s="15"/>
+      <c r="U29" s="15"/>
+      <c r="V29" s="15"/>
+      <c r="W29" s="15"/>
+      <c r="X29" s="15"/>
+      <c r="Y29" s="15"/>
+      <c r="Z29" s="15"/>
+      <c r="AA29" s="15"/>
+      <c r="AB29" s="15"/>
+      <c r="AC29" s="15"/>
+      <c r="AD29" s="15"/>
+      <c r="AE29" s="15"/>
+      <c r="AF29" s="15"/>
+      <c r="AG29" s="15"/>
+      <c r="AH29" s="15"/>
+      <c r="AI29" s="15"/>
+      <c r="AJ29" s="15"/>
+      <c r="AK29" s="15"/>
+      <c r="AL29" s="15"/>
+      <c r="AM29" s="15"/>
+      <c r="AN29" s="15"/>
+      <c r="AO29" s="15"/>
+      <c r="AP29" s="15"/>
+      <c r="AQ29" s="15"/>
+      <c r="AR29" s="15"/>
+      <c r="AS29" s="15"/>
+      <c r="AT29" s="15"/>
+      <c r="AU29" s="15"/>
+      <c r="AV29" s="15"/>
+      <c r="AW29" s="15"/>
+      <c r="AX29" s="15"/>
+      <c r="AY29" s="15"/>
+      <c r="AZ29" s="15"/>
+      <c r="BA29" s="15"/>
+      <c r="BB29" s="15"/>
+      <c r="BC29" s="15"/>
+      <c r="BD29" s="15"/>
+      <c r="BE29" s="15"/>
+      <c r="BF29" s="15"/>
+      <c r="BG29" s="15"/>
+      <c r="BH29" s="15"/>
+      <c r="BI29" s="15"/>
+      <c r="BJ29" s="15"/>
+      <c r="BK29" s="15"/>
+      <c r="BL29" s="15"/>
+      <c r="BM29" s="15"/>
+      <c r="BN29" s="15"/>
+      <c r="BO29" s="15"/>
+      <c r="BP29" s="15"/>
+      <c r="BQ29" s="15"/>
+      <c r="BR29" s="15"/>
+      <c r="BS29" s="15"/>
+      <c r="BT29" s="15"/>
+      <c r="BU29" s="15"/>
+      <c r="BV29" s="15"/>
+      <c r="BW29" s="15"/>
+      <c r="BX29" s="15"/>
+      <c r="BY29" s="15"/>
+      <c r="BZ29" s="15"/>
+      <c r="CA29" s="15"/>
+      <c r="CB29" s="15"/>
+      <c r="CC29" s="15"/>
+      <c r="CD29" s="15"/>
+      <c r="CE29" s="15"/>
+      <c r="CF29" s="15"/>
+      <c r="CG29" s="15"/>
+      <c r="CH29" s="15"/>
+      <c r="CI29" s="15"/>
+      <c r="CJ29" s="15"/>
+      <c r="CK29" s="15"/>
+      <c r="CL29" s="15"/>
+      <c r="CM29" s="15"/>
+      <c r="CN29" s="15"/>
+      <c r="CO29" s="15"/>
+      <c r="CP29" s="15"/>
+      <c r="CQ29" s="15"/>
+      <c r="CR29" s="15"/>
+      <c r="CS29" s="15"/>
+      <c r="CT29" s="15"/>
+      <c r="CU29" s="15"/>
+      <c r="CV29" s="15"/>
+      <c r="CW29" s="15"/>
+      <c r="CX29" s="15"/>
+      <c r="CY29" s="15"/>
+      <c r="CZ29" s="15"/>
+      <c r="DA29" s="15"/>
+      <c r="DB29" s="15"/>
+      <c r="DC29" s="15"/>
+      <c r="DD29" s="15"/>
+      <c r="DE29" s="15"/>
+      <c r="DF29" s="15"/>
+      <c r="DG29" s="15"/>
+      <c r="DH29" s="15"/>
+      <c r="DI29" s="15"/>
+      <c r="DJ29" s="15"/>
+      <c r="DK29" s="15"/>
+      <c r="DL29" s="15"/>
+      <c r="DM29" s="15"/>
+      <c r="DN29" s="15"/>
+      <c r="DO29" s="15"/>
+      <c r="DP29" s="15"/>
+      <c r="DQ29" s="15"/>
+      <c r="DR29" s="15"/>
+      <c r="DS29" s="15"/>
+      <c r="DT29" s="15"/>
+      <c r="DU29" s="15"/>
+      <c r="DV29" s="15"/>
+      <c r="DW29" s="15"/>
+      <c r="DX29" s="15"/>
+      <c r="DY29" s="15"/>
+      <c r="DZ29" s="15"/>
+      <c r="EA29" s="15"/>
+      <c r="EB29" s="15"/>
+      <c r="EC29" s="15"/>
+      <c r="ED29" s="15"/>
+      <c r="EE29" s="15"/>
+      <c r="EF29" s="42">
         <v>1.19</v>
       </c>
-      <c r="EG29" s="14">
+      <c r="EG29" s="42">
         <v>1.59</v>
       </c>
-      <c r="EH29" s="15">
+      <c r="EH29" s="42">
         <v>1.69</v>
       </c>
-      <c r="EI29" s="15">
+      <c r="EI29" s="42">
         <v>2.4300000000000002</v>
       </c>
-      <c r="EJ29" s="15">
+      <c r="EJ29" s="42">
         <v>1.99</v>
       </c>
-      <c r="EK29" s="15">
+      <c r="EK29" s="42">
         <v>2.13</v>
       </c>
-      <c r="EL29" s="15">
+      <c r="EL29" s="42">
         <v>2.4500000000000002</v>
       </c>
-      <c r="EM29" s="15">
+      <c r="EM29" s="42">
         <v>2.5</v>
       </c>
-      <c r="EN29" s="15">
+      <c r="EN29" s="42">
         <v>2.8</v>
       </c>
-      <c r="EO29" s="15">
+      <c r="EO29" s="42">
         <v>2.7</v>
       </c>
-      <c r="EP29" s="15">
+      <c r="EP29" s="42">
         <v>3.19</v>
       </c>
-      <c r="EQ29" s="15">
+      <c r="EQ29" s="42">
         <v>3.08</v>
       </c>
-      <c r="ER29" s="15">
+      <c r="ER29" s="42">
         <v>3.2</v>
       </c>
-      <c r="ES29" s="15">
+      <c r="ES29" s="42">
         <v>2.63</v>
       </c>
-      <c r="ET29" s="15">
+      <c r="ET29" s="42">
         <v>2.7</v>
       </c>
-      <c r="EU29" s="15">
+      <c r="EU29" s="42">
         <v>2.98</v>
       </c>
-      <c r="EV29" s="15">
+      <c r="EV29" s="42">
         <v>3.22</v>
       </c>
-      <c r="EW29" s="15">
+      <c r="EW29" s="42">
         <v>3.29</v>
       </c>
-      <c r="EX29" s="15">
+      <c r="EX29" s="42">
         <v>2.9</v>
       </c>
-      <c r="EY29" s="15">
+      <c r="EY29" s="42">
         <v>2.85</v>
       </c>
-      <c r="EZ29" s="15">
+      <c r="EZ29" s="42">
         <v>2.6</v>
       </c>
-      <c r="FA29" s="15">
+      <c r="FA29" s="42">
         <v>2.38</v>
       </c>
-      <c r="FB29" s="15">
+      <c r="FB29" s="42">
         <v>2.2599999999999998</v>
       </c>
-      <c r="FC29" s="15">
+      <c r="FC29" s="42">
         <v>2.29</v>
       </c>
-      <c r="FD29" s="15">
+      <c r="FD29" s="42">
         <v>2.2000000000000002</v>
       </c>
-      <c r="FE29" s="15">
+      <c r="FE29" s="42">
         <v>2.12</v>
       </c>
-      <c r="FF29" s="15">
+      <c r="FF29" s="42">
         <v>2.13</v>
       </c>
-      <c r="FG29" s="15">
+      <c r="FG29" s="42">
         <v>1.98</v>
       </c>
-      <c r="FH29" s="15">
+      <c r="FH29" s="42">
         <v>1.97</v>
       </c>
-      <c r="FI29" s="15">
+      <c r="FI29" s="42">
         <v>1.83</v>
       </c>
-      <c r="FJ29" s="15">
+      <c r="FJ29" s="42">
         <v>1.75</v>
       </c>
-      <c r="FK29" s="15">
+      <c r="FK29" s="42">
         <v>1.91</v>
       </c>
-      <c r="FL29" s="34">
+      <c r="FL29" s="15">
         <v>1.78</v>
       </c>
-      <c r="FM29" s="34">
+      <c r="FM29" s="15">
         <v>1.77</v>
       </c>
-      <c r="FN29" s="34">
+      <c r="FN29" s="15">
         <v>2.04</v>
       </c>
-      <c r="FO29" s="34">
+      <c r="FO29" s="15">
         <v>2.0699999999999998</v>
       </c>
-      <c r="FP29" s="34">
+      <c r="FP29" s="15">
         <v>1.9</v>
       </c>
-      <c r="FQ29" s="34">
+      <c r="FQ29" s="15">
         <v>2.13</v>
       </c>
-      <c r="FR29" s="34">
+      <c r="FR29" s="15">
         <v>2.16</v>
       </c>
-      <c r="FS29" s="34">
+      <c r="FS29" s="15">
         <v>2.27</v>
       </c>
-      <c r="FT29" s="34">
+      <c r="FT29" s="15">
         <v>2.42</v>
       </c>
-      <c r="FU29" s="34">
+      <c r="FU29" s="15">
         <v>2.46</v>
       </c>
-      <c r="FV29" s="34">
+      <c r="FV29" s="15">
         <v>2.44</v>
       </c>
-      <c r="FW29" s="34">
+      <c r="FW29" s="15">
         <v>2.44</v>
       </c>
+      <c r="FX29" s="15">
+        <v>2.58</v>
+      </c>
     </row>
-    <row r="30" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="14"/>
-[...132 lines deleted...]
-      <c r="EF30" s="14">
+      <c r="C30" s="15"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="15"/>
+      <c r="N30" s="15"/>
+      <c r="O30" s="15"/>
+      <c r="P30" s="15"/>
+      <c r="Q30" s="15"/>
+      <c r="R30" s="15"/>
+      <c r="S30" s="15"/>
+      <c r="T30" s="15"/>
+      <c r="U30" s="15"/>
+      <c r="V30" s="15"/>
+      <c r="W30" s="15"/>
+      <c r="X30" s="15"/>
+      <c r="Y30" s="15"/>
+      <c r="Z30" s="15"/>
+      <c r="AA30" s="15"/>
+      <c r="AB30" s="15"/>
+      <c r="AC30" s="15"/>
+      <c r="AD30" s="15"/>
+      <c r="AE30" s="15"/>
+      <c r="AF30" s="15"/>
+      <c r="AG30" s="15"/>
+      <c r="AH30" s="15"/>
+      <c r="AI30" s="15"/>
+      <c r="AJ30" s="15"/>
+      <c r="AK30" s="15"/>
+      <c r="AL30" s="15"/>
+      <c r="AM30" s="15"/>
+      <c r="AN30" s="15"/>
+      <c r="AO30" s="15"/>
+      <c r="AP30" s="15"/>
+      <c r="AQ30" s="15"/>
+      <c r="AR30" s="15"/>
+      <c r="AS30" s="15"/>
+      <c r="AT30" s="15"/>
+      <c r="AU30" s="15"/>
+      <c r="AV30" s="15"/>
+      <c r="AW30" s="15"/>
+      <c r="AX30" s="15"/>
+      <c r="AY30" s="15"/>
+      <c r="AZ30" s="15"/>
+      <c r="BA30" s="15"/>
+      <c r="BB30" s="15"/>
+      <c r="BC30" s="15"/>
+      <c r="BD30" s="15"/>
+      <c r="BE30" s="15"/>
+      <c r="BF30" s="15"/>
+      <c r="BG30" s="15"/>
+      <c r="BH30" s="15"/>
+      <c r="BI30" s="15"/>
+      <c r="BJ30" s="15"/>
+      <c r="BK30" s="15"/>
+      <c r="BL30" s="15"/>
+      <c r="BM30" s="15"/>
+      <c r="BN30" s="15"/>
+      <c r="BO30" s="15"/>
+      <c r="BP30" s="15"/>
+      <c r="BQ30" s="15"/>
+      <c r="BR30" s="15"/>
+      <c r="BS30" s="15"/>
+      <c r="BT30" s="15"/>
+      <c r="BU30" s="15"/>
+      <c r="BV30" s="15"/>
+      <c r="BW30" s="15"/>
+      <c r="BX30" s="15"/>
+      <c r="BY30" s="15"/>
+      <c r="BZ30" s="15"/>
+      <c r="CA30" s="15"/>
+      <c r="CB30" s="15"/>
+      <c r="CC30" s="15"/>
+      <c r="CD30" s="15"/>
+      <c r="CE30" s="15"/>
+      <c r="CF30" s="15"/>
+      <c r="CG30" s="15"/>
+      <c r="CH30" s="15"/>
+      <c r="CI30" s="15"/>
+      <c r="CJ30" s="15"/>
+      <c r="CK30" s="15"/>
+      <c r="CL30" s="15"/>
+      <c r="CM30" s="15"/>
+      <c r="CN30" s="15"/>
+      <c r="CO30" s="15"/>
+      <c r="CP30" s="15"/>
+      <c r="CQ30" s="15"/>
+      <c r="CR30" s="15"/>
+      <c r="CS30" s="15"/>
+      <c r="CT30" s="15"/>
+      <c r="CU30" s="15"/>
+      <c r="CV30" s="15"/>
+      <c r="CW30" s="15"/>
+      <c r="CX30" s="15"/>
+      <c r="CY30" s="15"/>
+      <c r="CZ30" s="15"/>
+      <c r="DA30" s="15"/>
+      <c r="DB30" s="15"/>
+      <c r="DC30" s="15"/>
+      <c r="DD30" s="15"/>
+      <c r="DE30" s="15"/>
+      <c r="DF30" s="15"/>
+      <c r="DG30" s="15"/>
+      <c r="DH30" s="15"/>
+      <c r="DI30" s="15"/>
+      <c r="DJ30" s="15"/>
+      <c r="DK30" s="15"/>
+      <c r="DL30" s="15"/>
+      <c r="DM30" s="15"/>
+      <c r="DN30" s="15"/>
+      <c r="DO30" s="15"/>
+      <c r="DP30" s="15"/>
+      <c r="DQ30" s="15"/>
+      <c r="DR30" s="15"/>
+      <c r="DS30" s="15"/>
+      <c r="DT30" s="15"/>
+      <c r="DU30" s="15"/>
+      <c r="DV30" s="15"/>
+      <c r="DW30" s="15"/>
+      <c r="DX30" s="15"/>
+      <c r="DY30" s="15"/>
+      <c r="DZ30" s="15"/>
+      <c r="EA30" s="15"/>
+      <c r="EB30" s="15"/>
+      <c r="EC30" s="15"/>
+      <c r="ED30" s="15"/>
+      <c r="EE30" s="15"/>
+      <c r="EF30" s="42">
         <v>2.2799999999999998</v>
       </c>
-      <c r="EG30" s="14">
+      <c r="EG30" s="42">
         <v>1.71</v>
       </c>
-      <c r="EH30" s="15">
+      <c r="EH30" s="42">
         <v>3.82</v>
       </c>
-      <c r="EI30" s="15">
+      <c r="EI30" s="42">
         <v>1.1599999999999999</v>
       </c>
-      <c r="EJ30" s="15">
+      <c r="EJ30" s="42">
         <v>3.52</v>
       </c>
-      <c r="EK30" s="15">
+      <c r="EK30" s="42">
         <v>1.99</v>
       </c>
-      <c r="EL30" s="15">
+      <c r="EL30" s="42">
         <v>1.1200000000000001</v>
       </c>
-      <c r="EM30" s="15">
+      <c r="EM30" s="42">
         <v>2.87</v>
       </c>
-      <c r="EN30" s="15">
+      <c r="EN30" s="42">
         <v>3.13</v>
       </c>
-      <c r="EO30" s="15">
+      <c r="EO30" s="42">
         <v>3.05</v>
       </c>
-      <c r="EP30" s="15">
+      <c r="EP30" s="42">
         <v>4.03</v>
       </c>
-      <c r="EQ30" s="15">
+      <c r="EQ30" s="42">
         <v>3.05</v>
       </c>
-      <c r="ER30" s="15">
+      <c r="ER30" s="42">
         <v>2.97</v>
       </c>
-      <c r="ES30" s="15">
+      <c r="ES30" s="42">
         <v>4.09</v>
       </c>
-      <c r="ET30" s="15">
+      <c r="ET30" s="42">
         <v>0.62</v>
       </c>
-      <c r="EU30" s="15">
+      <c r="EU30" s="42">
         <v>0.95</v>
       </c>
-      <c r="EV30" s="15">
+      <c r="EV30" s="42">
         <v>1.64</v>
       </c>
-      <c r="EW30" s="15">
+      <c r="EW30" s="42">
         <v>2.3199999999999998</v>
       </c>
-      <c r="EX30" s="15">
+      <c r="EX30" s="42">
         <v>1.49</v>
       </c>
-      <c r="EY30" s="15">
+      <c r="EY30" s="42">
         <v>1.04</v>
       </c>
-      <c r="EZ30" s="15">
+      <c r="EZ30" s="42">
         <v>2.85</v>
       </c>
-      <c r="FA30" s="15">
+      <c r="FA30" s="42">
         <v>2.27</v>
       </c>
-      <c r="FB30" s="15">
+      <c r="FB30" s="42">
         <v>2.25</v>
       </c>
-      <c r="FC30" s="15">
+      <c r="FC30" s="42">
         <v>1.49</v>
       </c>
-      <c r="FD30" s="15">
+      <c r="FD30" s="42">
         <v>1.68</v>
       </c>
-      <c r="FE30" s="15">
+      <c r="FE30" s="42">
         <v>1.78</v>
       </c>
-      <c r="FF30" s="15">
+      <c r="FF30" s="42">
         <v>1.69</v>
       </c>
-      <c r="FG30" s="15">
+      <c r="FG30" s="42">
         <v>1.07</v>
       </c>
-      <c r="FH30" s="15">
+      <c r="FH30" s="42">
         <v>1.77</v>
       </c>
-      <c r="FI30" s="15">
+      <c r="FI30" s="42">
         <v>1.54</v>
       </c>
-      <c r="FJ30" s="15">
+      <c r="FJ30" s="42">
         <v>1.45</v>
       </c>
-      <c r="FK30" s="15">
+      <c r="FK30" s="42">
         <v>1.43</v>
       </c>
-      <c r="FL30" s="34">
+      <c r="FL30" s="15">
         <v>0.25</v>
       </c>
-      <c r="FM30" s="34">
+      <c r="FM30" s="15">
         <v>3.69</v>
       </c>
-      <c r="FN30" s="34">
+      <c r="FN30" s="15">
         <v>3.24</v>
       </c>
-      <c r="FO30" s="34">
+      <c r="FO30" s="15">
         <v>1.81</v>
       </c>
-      <c r="FP30" s="34">
+      <c r="FP30" s="15">
         <v>1.67</v>
       </c>
-      <c r="FQ30" s="34">
+      <c r="FQ30" s="15">
         <v>1.77</v>
       </c>
-      <c r="FR30" s="34">
+      <c r="FR30" s="15">
         <v>2.83</v>
       </c>
-      <c r="FS30" s="34">
+      <c r="FS30" s="15">
         <v>0.02</v>
       </c>
-      <c r="FT30" s="34">
+      <c r="FT30" s="15">
         <v>1.66</v>
       </c>
-      <c r="FU30" s="34">
+      <c r="FU30" s="15">
         <v>2.0299999999999998</v>
       </c>
-      <c r="FV30" s="34">
+      <c r="FV30" s="15">
         <v>1.89</v>
       </c>
-      <c r="FW30" s="34">
+      <c r="FW30" s="15">
         <v>2.54</v>
       </c>
+      <c r="FX30" s="15">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="31" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="C31" s="14"/>
-[...132 lines deleted...]
-      <c r="EF31" s="14">
+      <c r="C31" s="15"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="15"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="15"/>
+      <c r="M31" s="15"/>
+      <c r="N31" s="15"/>
+      <c r="O31" s="15"/>
+      <c r="P31" s="15"/>
+      <c r="Q31" s="15"/>
+      <c r="R31" s="15"/>
+      <c r="S31" s="15"/>
+      <c r="T31" s="15"/>
+      <c r="U31" s="15"/>
+      <c r="V31" s="15"/>
+      <c r="W31" s="15"/>
+      <c r="X31" s="15"/>
+      <c r="Y31" s="15"/>
+      <c r="Z31" s="15"/>
+      <c r="AA31" s="15"/>
+      <c r="AB31" s="15"/>
+      <c r="AC31" s="15"/>
+      <c r="AD31" s="15"/>
+      <c r="AE31" s="15"/>
+      <c r="AF31" s="15"/>
+      <c r="AG31" s="15"/>
+      <c r="AH31" s="15"/>
+      <c r="AI31" s="15"/>
+      <c r="AJ31" s="15"/>
+      <c r="AK31" s="15"/>
+      <c r="AL31" s="15"/>
+      <c r="AM31" s="15"/>
+      <c r="AN31" s="15"/>
+      <c r="AO31" s="15"/>
+      <c r="AP31" s="15"/>
+      <c r="AQ31" s="15"/>
+      <c r="AR31" s="15"/>
+      <c r="AS31" s="15"/>
+      <c r="AT31" s="15"/>
+      <c r="AU31" s="15"/>
+      <c r="AV31" s="15"/>
+      <c r="AW31" s="15"/>
+      <c r="AX31" s="15"/>
+      <c r="AY31" s="15"/>
+      <c r="AZ31" s="15"/>
+      <c r="BA31" s="15"/>
+      <c r="BB31" s="15"/>
+      <c r="BC31" s="15"/>
+      <c r="BD31" s="15"/>
+      <c r="BE31" s="15"/>
+      <c r="BF31" s="15"/>
+      <c r="BG31" s="15"/>
+      <c r="BH31" s="15"/>
+      <c r="BI31" s="15"/>
+      <c r="BJ31" s="15"/>
+      <c r="BK31" s="15"/>
+      <c r="BL31" s="15"/>
+      <c r="BM31" s="15"/>
+      <c r="BN31" s="15"/>
+      <c r="BO31" s="15"/>
+      <c r="BP31" s="15"/>
+      <c r="BQ31" s="15"/>
+      <c r="BR31" s="15"/>
+      <c r="BS31" s="15"/>
+      <c r="BT31" s="15"/>
+      <c r="BU31" s="15"/>
+      <c r="BV31" s="15"/>
+      <c r="BW31" s="15"/>
+      <c r="BX31" s="15"/>
+      <c r="BY31" s="15"/>
+      <c r="BZ31" s="15"/>
+      <c r="CA31" s="15"/>
+      <c r="CB31" s="15"/>
+      <c r="CC31" s="15"/>
+      <c r="CD31" s="15"/>
+      <c r="CE31" s="15"/>
+      <c r="CF31" s="15"/>
+      <c r="CG31" s="15"/>
+      <c r="CH31" s="15"/>
+      <c r="CI31" s="15"/>
+      <c r="CJ31" s="15"/>
+      <c r="CK31" s="15"/>
+      <c r="CL31" s="15"/>
+      <c r="CM31" s="15"/>
+      <c r="CN31" s="15"/>
+      <c r="CO31" s="15"/>
+      <c r="CP31" s="15"/>
+      <c r="CQ31" s="15"/>
+      <c r="CR31" s="15"/>
+      <c r="CS31" s="15"/>
+      <c r="CT31" s="15"/>
+      <c r="CU31" s="15"/>
+      <c r="CV31" s="15"/>
+      <c r="CW31" s="15"/>
+      <c r="CX31" s="15"/>
+      <c r="CY31" s="15"/>
+      <c r="CZ31" s="15"/>
+      <c r="DA31" s="15"/>
+      <c r="DB31" s="15"/>
+      <c r="DC31" s="15"/>
+      <c r="DD31" s="15"/>
+      <c r="DE31" s="15"/>
+      <c r="DF31" s="15"/>
+      <c r="DG31" s="15"/>
+      <c r="DH31" s="15"/>
+      <c r="DI31" s="15"/>
+      <c r="DJ31" s="15"/>
+      <c r="DK31" s="15"/>
+      <c r="DL31" s="15"/>
+      <c r="DM31" s="15"/>
+      <c r="DN31" s="15"/>
+      <c r="DO31" s="15"/>
+      <c r="DP31" s="15"/>
+      <c r="DQ31" s="15"/>
+      <c r="DR31" s="15"/>
+      <c r="DS31" s="15"/>
+      <c r="DT31" s="15"/>
+      <c r="DU31" s="15"/>
+      <c r="DV31" s="15"/>
+      <c r="DW31" s="15"/>
+      <c r="DX31" s="15"/>
+      <c r="DY31" s="15"/>
+      <c r="DZ31" s="15"/>
+      <c r="EA31" s="15"/>
+      <c r="EB31" s="15"/>
+      <c r="EC31" s="15"/>
+      <c r="ED31" s="15"/>
+      <c r="EE31" s="15"/>
+      <c r="EF31" s="42">
         <v>0.26</v>
       </c>
-      <c r="EG31" s="14">
+      <c r="EG31" s="42">
         <v>0.12</v>
       </c>
-      <c r="EH31" s="15">
+      <c r="EH31" s="42">
         <v>0.26</v>
       </c>
-      <c r="EI31" s="15">
+      <c r="EI31" s="42">
         <v>1.06</v>
       </c>
-      <c r="EJ31" s="15">
+      <c r="EJ31" s="42">
         <v>0.04</v>
       </c>
-      <c r="EK31" s="15">
+      <c r="EK31" s="42">
         <v>0.64</v>
       </c>
-      <c r="EL31" s="15">
+      <c r="EL31" s="42">
         <v>0.96</v>
       </c>
-      <c r="EM31" s="15">
+      <c r="EM31" s="42">
         <v>0.2</v>
       </c>
-      <c r="EN31" s="15">
+      <c r="EN31" s="42">
         <v>1.1299999999999999</v>
       </c>
-      <c r="EO31" s="15">
+      <c r="EO31" s="42">
         <v>0.86</v>
       </c>
-      <c r="EP31" s="15">
+      <c r="EP31" s="42">
         <v>4.54</v>
       </c>
-      <c r="EQ31" s="15">
+      <c r="EQ31" s="42">
         <v>1.91</v>
       </c>
-      <c r="ER31" s="15">
+      <c r="ER31" s="42">
         <v>1.04</v>
       </c>
-      <c r="ES31" s="15">
+      <c r="ES31" s="42">
         <v>0.28000000000000003</v>
       </c>
-      <c r="ET31" s="15">
+      <c r="ET31" s="42">
         <v>3.87</v>
       </c>
-      <c r="EU31" s="15">
+      <c r="EU31" s="42">
         <v>0.3</v>
       </c>
-      <c r="EV31" s="15">
+      <c r="EV31" s="42">
         <v>4.5</v>
       </c>
-      <c r="EW31" s="15">
+      <c r="EW31" s="42">
         <v>2.25</v>
       </c>
-      <c r="EX31" s="15">
+      <c r="EX31" s="42">
         <v>0.35</v>
       </c>
-      <c r="EY31" s="15">
+      <c r="EY31" s="42">
         <v>0.02</v>
       </c>
-      <c r="EZ31" s="15">
+      <c r="EZ31" s="42">
         <v>0.37</v>
       </c>
-      <c r="FA31" s="15">
+      <c r="FA31" s="42">
         <v>0.03</v>
       </c>
-      <c r="FB31" s="15">
+      <c r="FB31" s="42">
         <v>3.56</v>
       </c>
-      <c r="FC31" s="15">
+      <c r="FC31" s="42">
         <v>0.68</v>
       </c>
-      <c r="FD31" s="15">
+      <c r="FD31" s="42">
         <v>0.02</v>
       </c>
-      <c r="FE31" s="15">
+      <c r="FE31" s="42">
         <v>0.38</v>
       </c>
-      <c r="FF31" s="15">
+      <c r="FF31" s="42">
         <v>1.54</v>
       </c>
-      <c r="FG31" s="15">
+      <c r="FG31" s="42">
         <v>0.06</v>
       </c>
-      <c r="FH31" s="15">
+      <c r="FH31" s="42">
         <v>2.72</v>
       </c>
-      <c r="FI31" s="15">
+      <c r="FI31" s="42">
         <v>3.35</v>
       </c>
-      <c r="FJ31" s="15">
+      <c r="FJ31" s="42">
         <v>0.33</v>
       </c>
-      <c r="FK31" s="15">
+      <c r="FK31" s="42">
         <v>0.38</v>
       </c>
-      <c r="FL31" s="34">
+      <c r="FL31" s="15">
         <v>0.8</v>
       </c>
-      <c r="FM31" s="34">
+      <c r="FM31" s="15">
         <v>1.39</v>
       </c>
-      <c r="FN31" s="34">
+      <c r="FN31" s="15">
         <v>0.89</v>
       </c>
-      <c r="FO31" s="34">
+      <c r="FO31" s="15">
         <v>0.47</v>
       </c>
-      <c r="FP31" s="34">
+      <c r="FP31" s="15">
         <v>1.88</v>
       </c>
-      <c r="FQ31" s="34">
+      <c r="FQ31" s="15">
         <v>0.25</v>
       </c>
-      <c r="FR31" s="34">
+      <c r="FR31" s="15">
         <v>1.33</v>
       </c>
-      <c r="FS31" s="34">
+      <c r="FS31" s="15">
         <v>1.04</v>
       </c>
-      <c r="FT31" s="34">
+      <c r="FT31" s="15">
         <v>0.78</v>
       </c>
-      <c r="FU31" s="34">
+      <c r="FU31" s="15">
         <v>1.75</v>
       </c>
-      <c r="FV31" s="34">
+      <c r="FV31" s="15">
         <v>1.73</v>
       </c>
-      <c r="FW31" s="34">
+      <c r="FW31" s="15">
         <v>1.1599999999999999</v>
       </c>
+      <c r="FX31" s="15">
+        <v>0.94</v>
+      </c>
     </row>
-    <row r="32" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="17" t="s">
+    <row r="32" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C32" s="18" t="s">
-[...11 lines deleted...]
-      <c r="G32" s="18">
+      <c r="C32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="G32" s="17">
         <v>0.2</v>
       </c>
-      <c r="H32" s="18" t="s">
-[...5 lines deleted...]
-      <c r="J32" s="18">
+      <c r="H32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="I32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="J32" s="17">
         <v>0.2</v>
       </c>
-      <c r="K32" s="18">
+      <c r="K32" s="17">
         <v>0.5</v>
       </c>
-      <c r="L32" s="18">
+      <c r="L32" s="17">
         <v>0.86999999999999988</v>
       </c>
-      <c r="M32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="18">
+      <c r="M32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="N32" s="17">
         <v>0.5</v>
       </c>
-      <c r="O32" s="18">
+      <c r="O32" s="17">
         <v>0.43</v>
       </c>
-      <c r="P32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="Q32" s="18">
+      <c r="P32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q32" s="17">
         <v>0.13</v>
       </c>
-      <c r="R32" s="18">
+      <c r="R32" s="17">
         <v>0.05</v>
       </c>
-      <c r="S32" s="18" t="s">
-[...8 lines deleted...]
-      <c r="V32" s="18">
+      <c r="S32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="T32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="U32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="V32" s="17">
         <v>1.3</v>
       </c>
-      <c r="W32" s="18">
+      <c r="W32" s="17">
         <v>1.1000000000000001</v>
       </c>
-      <c r="X32" s="18">
+      <c r="X32" s="17">
         <v>0.65</v>
       </c>
-      <c r="Y32" s="18">
+      <c r="Y32" s="17">
         <v>0.32</v>
       </c>
-      <c r="Z32" s="18" t="s">
-[...8 lines deleted...]
-      <c r="AC32" s="18">
+      <c r="Z32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC32" s="17">
         <v>0.25</v>
       </c>
-      <c r="AD32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="AE32" s="18">
+      <c r="AD32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE32" s="17">
         <v>2.5</v>
       </c>
-      <c r="AF32" s="18" t="s">
-[...5 lines deleted...]
-      <c r="AH32" s="18">
+      <c r="AF32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH32" s="17">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AI32" s="18">
+      <c r="AI32" s="17">
         <v>0.4</v>
       </c>
-      <c r="AJ32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="AK32" s="18">
+      <c r="AJ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK32" s="17">
         <v>0.67</v>
       </c>
-      <c r="AL32" s="18">
+      <c r="AL32" s="17">
         <v>0.2</v>
       </c>
-      <c r="AM32" s="18">
+      <c r="AM32" s="17">
         <v>0.13</v>
       </c>
-      <c r="AN32" s="18">
+      <c r="AN32" s="17">
         <v>0.35</v>
       </c>
-      <c r="AO32" s="18">
+      <c r="AO32" s="17">
         <v>0.2</v>
       </c>
-      <c r="AP32" s="18">
+      <c r="AP32" s="17">
         <v>0.12</v>
       </c>
-      <c r="AQ32" s="18">
+      <c r="AQ32" s="17">
         <v>0.05</v>
       </c>
-      <c r="AR32" s="18">
+      <c r="AR32" s="17">
         <v>0.24</v>
       </c>
-      <c r="AS32" s="18">
+      <c r="AS32" s="17">
         <v>0.3</v>
       </c>
-      <c r="AT32" s="18">
+      <c r="AT32" s="17">
         <v>0.49</v>
       </c>
-      <c r="AU32" s="18">
+      <c r="AU32" s="17">
         <v>0.9</v>
       </c>
-      <c r="AV32" s="18">
+      <c r="AV32" s="17">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AW32" s="18">
+      <c r="AW32" s="17">
         <v>0.65</v>
       </c>
-      <c r="AX32" s="18">
+      <c r="AX32" s="17">
         <v>0.33</v>
       </c>
-      <c r="AY32" s="18">
+      <c r="AY32" s="17">
         <v>0.65</v>
       </c>
-      <c r="AZ32" s="18">
+      <c r="AZ32" s="17">
         <v>0.19</v>
       </c>
-      <c r="BA32" s="18">
+      <c r="BA32" s="17">
         <v>0.1</v>
       </c>
-      <c r="BB32" s="18">
+      <c r="BB32" s="17">
         <v>0.05</v>
       </c>
-      <c r="BC32" s="18">
+      <c r="BC32" s="17">
         <v>0.19</v>
       </c>
-      <c r="BD32" s="18">
+      <c r="BD32" s="17">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BE32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="BF32" s="18">
+      <c r="BE32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF32" s="17">
         <v>0.35</v>
       </c>
-      <c r="BG32" s="18">
+      <c r="BG32" s="17">
         <v>0.28999999999999998</v>
       </c>
-      <c r="BH32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="BI32" s="18">
+      <c r="BH32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI32" s="17">
         <v>0.24</v>
       </c>
-      <c r="BJ32" s="18">
+      <c r="BJ32" s="17">
         <v>0.22</v>
       </c>
-      <c r="BK32" s="18">
+      <c r="BK32" s="17">
         <v>0.19000000000000003</v>
       </c>
-      <c r="BL32" s="18">
+      <c r="BL32" s="17">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BM32" s="18">
+      <c r="BM32" s="17">
         <v>0</v>
       </c>
-      <c r="BN32" s="18">
+      <c r="BN32" s="17">
         <v>0</v>
       </c>
-      <c r="BO32" s="18">
+      <c r="BO32" s="17">
         <v>0</v>
       </c>
-      <c r="BP32" s="18">
+      <c r="BP32" s="17">
         <v>0</v>
       </c>
-      <c r="BQ32" s="18">
+      <c r="BQ32" s="17">
         <v>0</v>
       </c>
-      <c r="BR32" s="18">
+      <c r="BR32" s="17">
         <v>0</v>
       </c>
-      <c r="BS32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="BT32" s="18">
+      <c r="BS32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="BT32" s="17">
         <v>0.06</v>
       </c>
-      <c r="BU32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="BV32" s="18">
+      <c r="BU32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="BV32" s="17">
         <v>0.03</v>
       </c>
-      <c r="BW32" s="18">
+      <c r="BW32" s="17">
         <v>0</v>
       </c>
-      <c r="BX32" s="18">
+      <c r="BX32" s="17">
         <v>0</v>
       </c>
-      <c r="BY32" s="18" t="s">
-[...14 lines deleted...]
-      <c r="CD32" s="18">
+      <c r="BY32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD32" s="17">
         <v>0.05</v>
       </c>
-      <c r="CE32" s="18">
+      <c r="CE32" s="17">
         <v>0.05</v>
       </c>
-      <c r="CF32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="CG32" s="18">
+      <c r="CF32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CG32" s="17">
         <v>0</v>
       </c>
-      <c r="CH32" s="18">
+      <c r="CH32" s="17">
         <v>0</v>
       </c>
-      <c r="CI32" s="18" t="s">
-[...14 lines deleted...]
-      <c r="CN32" s="18">
+      <c r="CI32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CN32" s="17">
         <v>0</v>
       </c>
-      <c r="CO32" s="18" t="s">
-[...125 lines deleted...]
-      <c r="EE32" s="18">
+      <c r="CO32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CQ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CR32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CS32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CU32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CV32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CW32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CX32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CY32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="CZ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DA32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DC32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DD32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DE32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DF32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DG32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DI32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DJ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DK32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DL32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DM32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DO32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DP32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DQ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DR32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DS32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DT32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DU32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DV32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DW32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DX32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DY32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="EA32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="EB32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="EC32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="ED32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="EE32" s="17">
         <v>1.2</v>
       </c>
-      <c r="EF32" s="18" t="s">
-[...128 lines deleted...]
-      <c r="FW32" s="35" t="s">
+      <c r="EF32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EG32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EH32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EI32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EJ32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EK32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EM32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EN32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EO32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EP32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EQ32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="ER32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="ES32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="ET32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EU32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EV32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EW32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EX32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EY32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="EZ32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FA32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FB32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FC32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FD32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FE32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FF32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FG32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FH32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FI32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FJ32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FK32" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="FL32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FM32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FN32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FO32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FP32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FQ32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FR32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FS32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FT32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FU32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FV32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FW32" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="FX32" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="33" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="FW33" s="36"/>
+    <row r="33" spans="2:180" s="27" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="FL33" s="39"/>
+      <c r="FM33" s="39"/>
+      <c r="FN33" s="39"/>
+      <c r="FO33" s="39"/>
+      <c r="FP33" s="39"/>
+      <c r="FQ33" s="39"/>
+      <c r="FR33" s="39"/>
+      <c r="FS33" s="39"/>
+      <c r="FT33" s="39"/>
+      <c r="FU33" s="39"/>
+      <c r="FV33" s="39"/>
+      <c r="FW33" s="39"/>
+      <c r="FX33" s="39"/>
     </row>
-    <row r="34" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="FW34" s="36"/>
+    <row r="34" spans="2:180" s="43" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="44"/>
+      <c r="EF34" s="45"/>
+      <c r="EG34" s="45"/>
+      <c r="EH34" s="45"/>
+      <c r="EI34" s="45"/>
+      <c r="EJ34" s="45"/>
+      <c r="EK34" s="45"/>
+      <c r="EL34" s="45"/>
+      <c r="EM34" s="45"/>
+      <c r="EN34" s="45"/>
+      <c r="EO34" s="45"/>
+      <c r="EP34" s="45"/>
+      <c r="EQ34" s="45"/>
+      <c r="ER34" s="45"/>
+      <c r="ES34" s="45"/>
+      <c r="ET34" s="45"/>
+      <c r="EU34" s="45"/>
+      <c r="EV34" s="45"/>
+      <c r="EW34" s="45"/>
+      <c r="EX34" s="45"/>
+      <c r="EY34" s="45"/>
+      <c r="EZ34" s="45"/>
+      <c r="FA34" s="45"/>
+      <c r="FB34" s="45"/>
+      <c r="FC34" s="45"/>
+      <c r="FD34" s="45"/>
+      <c r="FE34" s="45"/>
+      <c r="FF34" s="45"/>
+      <c r="FG34" s="45"/>
+      <c r="FH34" s="45"/>
+      <c r="FI34" s="45"/>
+      <c r="FJ34" s="45"/>
+      <c r="FK34" s="45"/>
+      <c r="FL34" s="45"/>
+      <c r="FM34" s="45"/>
+      <c r="FN34" s="45"/>
+      <c r="FO34" s="45"/>
+      <c r="FP34" s="45"/>
+      <c r="FQ34" s="45"/>
+      <c r="FR34" s="45"/>
+      <c r="FS34" s="45"/>
+      <c r="FT34" s="45"/>
+      <c r="FU34" s="45"/>
+      <c r="FV34" s="45"/>
+      <c r="FW34" s="45"/>
+      <c r="FX34" s="45"/>
     </row>
-    <row r="35" spans="2:179" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="8" t="s">
+    <row r="35" spans="2:180" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="FL35" s="36"/>
-[...10 lines deleted...]
-      <c r="FW35" s="36"/>
+      <c r="FL35" s="38"/>
+      <c r="FM35" s="38"/>
+      <c r="FN35" s="38"/>
+      <c r="FO35" s="38"/>
+      <c r="FP35" s="38"/>
+      <c r="FQ35" s="38"/>
+      <c r="FR35" s="38"/>
+      <c r="FS35" s="38"/>
+      <c r="FT35" s="38"/>
+      <c r="FU35" s="38"/>
+      <c r="FV35" s="38"/>
+      <c r="FW35" s="38"/>
+      <c r="FX35" s="38"/>
     </row>
-    <row r="36" spans="2:179" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="12" t="s">
+    <row r="36" spans="2:180" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="EF36" s="33"/>
-[...17 lines deleted...]
-      <c r="FW36" s="32" t="s">
+      <c r="EF36" s="18"/>
+      <c r="EG36" s="10"/>
+      <c r="EK36" s="10"/>
+      <c r="EL36" s="10"/>
+      <c r="EV36" s="12"/>
+      <c r="FL36" s="12"/>
+      <c r="FM36" s="12"/>
+      <c r="FN36" s="12"/>
+      <c r="FO36" s="12"/>
+      <c r="FP36" s="12"/>
+      <c r="FQ36" s="12"/>
+      <c r="FR36" s="12"/>
+      <c r="FS36" s="12"/>
+      <c r="FT36" s="12"/>
+      <c r="FU36" s="12"/>
+      <c r="FV36" s="12"/>
+      <c r="FW36" s="12" t="s">
         <v>31</v>
       </c>
+      <c r="FX36" s="12" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="37" spans="2:179" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:180" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="1"/>
       <c r="C37" s="2">
         <v>40908</v>
       </c>
       <c r="D37" s="2">
         <v>40939</v>
       </c>
       <c r="E37" s="2">
         <v>40968</v>
       </c>
       <c r="F37" s="2">
         <v>40999</v>
       </c>
       <c r="G37" s="2">
         <v>41029</v>
       </c>
       <c r="H37" s="2">
         <v>41060</v>
       </c>
       <c r="I37" s="2">
         <v>41090</v>
       </c>
       <c r="J37" s="2">
         <v>41121</v>
       </c>
@@ -11857,9556 +12043,9702 @@
       </c>
       <c r="FP37" s="2">
         <v>46053</v>
       </c>
       <c r="FQ37" s="2">
         <v>46081</v>
       </c>
       <c r="FR37" s="2">
         <v>46112</v>
       </c>
       <c r="FS37" s="2">
         <v>46142</v>
       </c>
       <c r="FT37" s="2">
         <v>46173</v>
       </c>
       <c r="FU37" s="2">
         <v>46203</v>
       </c>
       <c r="FV37" s="2">
         <v>46234</v>
       </c>
       <c r="FW37" s="2">
         <v>46265</v>
       </c>
+      <c r="FX37" s="2">
+        <v>46295</v>
+      </c>
     </row>
-    <row r="38" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="13" t="s">
+    <row r="38" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C38" s="21"/>
-[...144 lines deleted...]
-      <c r="FW38" s="37"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="19"/>
+      <c r="H38" s="19"/>
+      <c r="I38" s="19"/>
+      <c r="J38" s="19"/>
+      <c r="K38" s="19"/>
+      <c r="L38" s="19"/>
+      <c r="M38" s="19"/>
+      <c r="N38" s="19"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="19"/>
+      <c r="S38" s="19"/>
+      <c r="T38" s="19"/>
+      <c r="U38" s="19"/>
+      <c r="V38" s="19"/>
+      <c r="W38" s="19"/>
+      <c r="X38" s="19"/>
+      <c r="Y38" s="19"/>
+      <c r="Z38" s="19"/>
+      <c r="AA38" s="19"/>
+      <c r="AB38" s="19"/>
+      <c r="AC38" s="19"/>
+      <c r="AD38" s="19"/>
+      <c r="AE38" s="19"/>
+      <c r="AF38" s="19"/>
+      <c r="AG38" s="19"/>
+      <c r="AH38" s="19"/>
+      <c r="AI38" s="19"/>
+      <c r="AJ38" s="19"/>
+      <c r="AK38" s="19"/>
+      <c r="AL38" s="19"/>
+      <c r="AM38" s="19"/>
+      <c r="AN38" s="19"/>
+      <c r="AO38" s="19"/>
+      <c r="AP38" s="19"/>
+      <c r="AQ38" s="19"/>
+      <c r="AR38" s="19"/>
+      <c r="AS38" s="19"/>
+      <c r="AT38" s="19"/>
+      <c r="AU38" s="19"/>
+      <c r="AV38" s="19"/>
+      <c r="AW38" s="19"/>
+      <c r="AX38" s="19"/>
+      <c r="AY38" s="19"/>
+      <c r="AZ38" s="19"/>
+      <c r="BA38" s="19"/>
+      <c r="BB38" s="19"/>
+      <c r="BC38" s="19"/>
+      <c r="BD38" s="19"/>
+      <c r="BE38" s="19"/>
+      <c r="BF38" s="19"/>
+      <c r="BG38" s="19"/>
+      <c r="BH38" s="19"/>
+      <c r="BI38" s="19"/>
+      <c r="BJ38" s="19"/>
+      <c r="BK38" s="19"/>
+      <c r="BL38" s="19"/>
+      <c r="BM38" s="19"/>
+      <c r="BN38" s="19"/>
+      <c r="BO38" s="19"/>
+      <c r="BP38" s="19"/>
+      <c r="BQ38" s="19"/>
+      <c r="BR38" s="19"/>
+      <c r="BS38" s="19"/>
+      <c r="BT38" s="19"/>
+      <c r="BU38" s="19"/>
+      <c r="BV38" s="19"/>
+      <c r="BW38" s="19"/>
+      <c r="BX38" s="19"/>
+      <c r="BY38" s="19"/>
+      <c r="BZ38" s="19"/>
+      <c r="CA38" s="19"/>
+      <c r="CB38" s="19"/>
+      <c r="CC38" s="19"/>
+      <c r="CD38" s="19"/>
+      <c r="CE38" s="19"/>
+      <c r="CF38" s="19"/>
+      <c r="CG38" s="19"/>
+      <c r="CH38" s="19"/>
+      <c r="CI38" s="19"/>
+      <c r="CJ38" s="19"/>
+      <c r="CK38" s="19"/>
+      <c r="CL38" s="19"/>
+      <c r="CM38" s="19"/>
+      <c r="CN38" s="19"/>
+      <c r="CO38" s="19"/>
+      <c r="CP38" s="19"/>
+      <c r="CQ38" s="19"/>
+      <c r="CR38" s="19"/>
+      <c r="CS38" s="19"/>
+      <c r="CT38" s="19"/>
+      <c r="CU38" s="19"/>
+      <c r="CV38" s="19"/>
+      <c r="CW38" s="19"/>
+      <c r="CX38" s="19"/>
+      <c r="CY38" s="19"/>
+      <c r="CZ38" s="19"/>
+      <c r="DA38" s="19"/>
+      <c r="DB38" s="19"/>
+      <c r="DC38" s="19"/>
+      <c r="DD38" s="19"/>
+      <c r="DE38" s="19"/>
+      <c r="DF38" s="19"/>
+      <c r="DG38" s="19"/>
+      <c r="DH38" s="19"/>
+      <c r="DI38" s="19"/>
+      <c r="DJ38" s="19"/>
+      <c r="DK38" s="19"/>
+      <c r="DL38" s="19"/>
+      <c r="DM38" s="19"/>
+      <c r="DN38" s="19"/>
+      <c r="DO38" s="19"/>
+      <c r="DP38" s="19"/>
+      <c r="DQ38" s="19"/>
+      <c r="DR38" s="19"/>
+      <c r="DS38" s="19"/>
+      <c r="DT38" s="19"/>
+      <c r="DU38" s="19"/>
+      <c r="DV38" s="19"/>
+      <c r="DW38" s="19"/>
+      <c r="DX38" s="19"/>
+      <c r="DY38" s="19"/>
+      <c r="DZ38" s="19"/>
+      <c r="EA38" s="19"/>
+      <c r="EB38" s="19"/>
+      <c r="EC38" s="19"/>
+      <c r="ED38" s="19"/>
+      <c r="EE38" s="19"/>
+      <c r="EF38" s="47"/>
+      <c r="EG38" s="47"/>
+      <c r="EH38" s="47"/>
+      <c r="EI38" s="47"/>
+      <c r="EJ38" s="47"/>
+      <c r="EK38" s="47"/>
+      <c r="EL38" s="47"/>
+      <c r="EM38" s="47"/>
+      <c r="EN38" s="47"/>
+      <c r="EO38" s="47"/>
+      <c r="EP38" s="47"/>
+      <c r="EQ38" s="47"/>
+      <c r="ER38" s="47"/>
+      <c r="ES38" s="47"/>
+      <c r="ET38" s="47"/>
+      <c r="EU38" s="47"/>
+      <c r="EV38" s="47"/>
+      <c r="EW38" s="47"/>
+      <c r="EX38" s="47"/>
+      <c r="EY38" s="47"/>
+      <c r="EZ38" s="47"/>
+      <c r="FA38" s="47"/>
+      <c r="FB38" s="47"/>
+      <c r="FC38" s="47"/>
+      <c r="FD38" s="47"/>
+      <c r="FE38" s="47"/>
+      <c r="FF38" s="47"/>
+      <c r="FG38" s="47"/>
+      <c r="FH38" s="47"/>
+      <c r="FI38" s="47"/>
+      <c r="FJ38" s="47"/>
+      <c r="FK38" s="47"/>
+      <c r="FL38" s="47"/>
+      <c r="FM38" s="47"/>
+      <c r="FN38" s="47"/>
+      <c r="FO38" s="47"/>
+      <c r="FP38" s="47"/>
+      <c r="FQ38" s="47"/>
+      <c r="FR38" s="47"/>
+      <c r="FS38" s="47"/>
+      <c r="FT38" s="47"/>
+      <c r="FU38" s="47"/>
+      <c r="FV38" s="47"/>
+      <c r="FW38" s="47"/>
+      <c r="FX38" s="47"/>
     </row>
-    <row r="39" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="13" t="s">
+    <row r="39" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C39" s="21">
+      <c r="C39" s="19">
         <v>4633.5493650099997</v>
       </c>
-      <c r="D39" s="21">
+      <c r="D39" s="19">
         <v>4393.8880141999998</v>
       </c>
-      <c r="E39" s="21">
+      <c r="E39" s="19">
         <v>4601.6208819699996</v>
       </c>
-      <c r="F39" s="21">
+      <c r="F39" s="19">
         <v>4075.6725490500003</v>
       </c>
-      <c r="G39" s="21">
+      <c r="G39" s="19">
         <v>4571.86922486</v>
       </c>
-      <c r="H39" s="21">
+      <c r="H39" s="19">
         <v>4506.4366569599997</v>
       </c>
-      <c r="I39" s="21">
+      <c r="I39" s="19">
         <v>4539.38520866</v>
       </c>
-      <c r="J39" s="21">
+      <c r="J39" s="19">
         <v>4693.5271522399999</v>
       </c>
-      <c r="K39" s="21">
+      <c r="K39" s="19">
         <v>4764.2861202000004</v>
       </c>
-      <c r="L39" s="21">
+      <c r="L39" s="19">
         <v>4695.9530106499997</v>
       </c>
-      <c r="M39" s="21">
+      <c r="M39" s="19">
         <v>4558.4886978199993</v>
       </c>
-      <c r="N39" s="21">
+      <c r="N39" s="19">
         <v>4524.8625969100003</v>
       </c>
-      <c r="O39" s="21">
+      <c r="O39" s="19">
         <v>4612.0087994799997</v>
       </c>
-      <c r="P39" s="21">
+      <c r="P39" s="19">
         <v>4577.8840866299997</v>
       </c>
-      <c r="Q39" s="21">
+      <c r="Q39" s="19">
         <v>4584.9833188699995</v>
       </c>
-      <c r="R39" s="21">
+      <c r="R39" s="19">
         <v>4637.6649804299996</v>
       </c>
-      <c r="S39" s="21">
+      <c r="S39" s="19">
         <v>4692.5924556999998</v>
       </c>
-      <c r="T39" s="21">
+      <c r="T39" s="19">
         <v>4703.8253102899998</v>
       </c>
-      <c r="U39" s="21">
+      <c r="U39" s="19">
         <v>4789.3686386700001</v>
       </c>
-      <c r="V39" s="21">
+      <c r="V39" s="19">
         <v>4939.9612853600001</v>
       </c>
-      <c r="W39" s="21">
+      <c r="W39" s="19">
         <v>5103.1232711299999</v>
       </c>
-      <c r="X39" s="21">
+      <c r="X39" s="19">
         <v>5100.7598594900001</v>
       </c>
-      <c r="Y39" s="21">
+      <c r="Y39" s="19">
         <v>5013.9983987899996</v>
       </c>
-      <c r="Z39" s="21">
+      <c r="Z39" s="19">
         <v>4998.3279774999992</v>
       </c>
-      <c r="AA39" s="21">
+      <c r="AA39" s="19">
         <v>4999.3208655099997</v>
       </c>
-      <c r="AB39" s="21">
+      <c r="AB39" s="19">
         <v>4970.9213616100005</v>
       </c>
-      <c r="AC39" s="21">
+      <c r="AC39" s="19">
         <v>5015.1244424799997</v>
       </c>
-      <c r="AD39" s="21">
+      <c r="AD39" s="19">
         <v>5006.4278967899991</v>
       </c>
-      <c r="AE39" s="21">
+      <c r="AE39" s="19">
         <v>4958.6200929300003</v>
       </c>
-      <c r="AF39" s="21">
+      <c r="AF39" s="19">
         <v>4960.7660221099995</v>
       </c>
-      <c r="AG39" s="21">
+      <c r="AG39" s="19">
         <v>5100.6787000799995</v>
       </c>
-      <c r="AH39" s="21">
+      <c r="AH39" s="19">
         <v>5238.5961648900002</v>
       </c>
-      <c r="AI39" s="21">
+      <c r="AI39" s="19">
         <v>5457.3014633499997</v>
       </c>
-      <c r="AJ39" s="21">
+      <c r="AJ39" s="19">
         <v>5407.2557137399999</v>
       </c>
-      <c r="AK39" s="21">
+      <c r="AK39" s="19">
         <v>5343.4236283</v>
       </c>
-      <c r="AL39" s="21">
+      <c r="AL39" s="19">
         <v>5344.7420709500002</v>
       </c>
-      <c r="AM39" s="21">
+      <c r="AM39" s="19">
         <v>5445.6353924200002</v>
       </c>
-      <c r="AN39" s="21">
+      <c r="AN39" s="19">
         <v>5479.27000813</v>
       </c>
-      <c r="AO39" s="21">
+      <c r="AO39" s="19">
         <v>5621.8879816999997</v>
       </c>
-      <c r="AP39" s="21">
+      <c r="AP39" s="19">
         <v>5569.4383337199997</v>
       </c>
-      <c r="AQ39" s="21">
+      <c r="AQ39" s="19">
         <v>5565.6713547399995</v>
       </c>
-      <c r="AR39" s="21">
+      <c r="AR39" s="19">
         <v>5612.9709765799998</v>
       </c>
-      <c r="AS39" s="21">
+      <c r="AS39" s="19">
         <v>5839.7327246900004</v>
       </c>
-      <c r="AT39" s="21">
+      <c r="AT39" s="19">
         <v>6035.19154884</v>
       </c>
-      <c r="AU39" s="21">
+      <c r="AU39" s="19">
         <v>6207.7968529499994</v>
       </c>
-      <c r="AV39" s="21">
+      <c r="AV39" s="19">
         <v>6292.0345252400002</v>
       </c>
-      <c r="AW39" s="21">
+      <c r="AW39" s="19">
         <v>6290.9606655799998</v>
       </c>
-      <c r="AX39" s="21">
+      <c r="AX39" s="19">
         <v>6369.2631755999992</v>
       </c>
-      <c r="AY39" s="21">
+      <c r="AY39" s="19">
         <v>6421.9637571399999</v>
       </c>
-      <c r="AZ39" s="21">
+      <c r="AZ39" s="19">
         <v>6488.9189314400001</v>
       </c>
-      <c r="BA39" s="21">
+      <c r="BA39" s="19">
         <v>6446.6937781199995</v>
       </c>
-      <c r="BB39" s="21">
+      <c r="BB39" s="19">
         <v>6435.4406588700003</v>
       </c>
-      <c r="BC39" s="21">
+      <c r="BC39" s="19">
         <v>6546.2491784400008</v>
       </c>
-      <c r="BD39" s="21">
+      <c r="BD39" s="19">
         <v>6698.8381980899994</v>
       </c>
-      <c r="BE39" s="21">
+      <c r="BE39" s="19">
         <v>6912.7984039999992</v>
       </c>
-      <c r="BF39" s="21">
+      <c r="BF39" s="19">
         <v>7194.2462369099994</v>
       </c>
-      <c r="BG39" s="21">
+      <c r="BG39" s="19">
         <v>7545.8984819100006</v>
       </c>
-      <c r="BH39" s="21">
+      <c r="BH39" s="19">
         <v>7672.3328724100002</v>
       </c>
-      <c r="BI39" s="21">
+      <c r="BI39" s="19">
         <v>7694.7566514600003</v>
       </c>
-      <c r="BJ39" s="21">
+      <c r="BJ39" s="19">
         <v>7843.3804237999993</v>
       </c>
-      <c r="BK39" s="21">
+      <c r="BK39" s="19">
         <v>8011.9553100400008</v>
       </c>
-      <c r="BL39" s="21">
+      <c r="BL39" s="19">
         <v>8058.0436688</v>
       </c>
-      <c r="BM39" s="21">
+      <c r="BM39" s="19">
         <v>8176.3777525099995</v>
       </c>
-      <c r="BN39" s="21">
+      <c r="BN39" s="19">
         <v>8213.5547929200002</v>
       </c>
-      <c r="BO39" s="21">
+      <c r="BO39" s="19">
         <v>8331.6310514600009</v>
       </c>
-      <c r="BP39" s="21">
+      <c r="BP39" s="19">
         <v>8394.4695573499994</v>
       </c>
-      <c r="BQ39" s="21">
+      <c r="BQ39" s="19">
         <v>8580.0143478499995</v>
       </c>
-      <c r="BR39" s="21">
+      <c r="BR39" s="19">
         <v>8988.5561285200001</v>
       </c>
-      <c r="BS39" s="21">
+      <c r="BS39" s="19">
         <v>9375.3379750999993</v>
       </c>
-      <c r="BT39" s="21">
+      <c r="BT39" s="19">
         <v>9573.5411915799996</v>
       </c>
-      <c r="BU39" s="21">
+      <c r="BU39" s="19">
         <v>9693.4247833199988</v>
       </c>
-      <c r="BV39" s="21">
+      <c r="BV39" s="19">
         <v>9854.4941995600002</v>
       </c>
-      <c r="BW39" s="21">
+      <c r="BW39" s="19">
         <v>9956.8210886699999</v>
       </c>
-      <c r="BX39" s="21">
+      <c r="BX39" s="19">
         <v>9941.0559210700012</v>
       </c>
-      <c r="BY39" s="21">
+      <c r="BY39" s="19">
         <v>10205.99980123</v>
       </c>
-      <c r="BZ39" s="21">
+      <c r="BZ39" s="19">
         <v>10278.510969200001</v>
       </c>
-      <c r="CA39" s="21">
+      <c r="CA39" s="19">
         <v>10717.86394379</v>
       </c>
-      <c r="CB39" s="21">
+      <c r="CB39" s="19">
         <v>10898.84623779</v>
       </c>
-      <c r="CC39" s="21">
+      <c r="CC39" s="19">
         <v>11134.619458749999</v>
       </c>
-      <c r="CD39" s="21">
+      <c r="CD39" s="19">
         <v>11555.941513199999</v>
       </c>
-      <c r="CE39" s="21">
+      <c r="CE39" s="19">
         <v>12066.39149536</v>
       </c>
-      <c r="CF39" s="21">
+      <c r="CF39" s="19">
         <v>12366.907742949999</v>
       </c>
-      <c r="CG39" s="21">
+      <c r="CG39" s="19">
         <v>12481.919347710002</v>
       </c>
-      <c r="CH39" s="21">
+      <c r="CH39" s="19">
         <v>12558.26828325</v>
       </c>
-      <c r="CI39" s="21">
+      <c r="CI39" s="19">
         <v>12785.136292560001</v>
       </c>
-      <c r="CJ39" s="21">
+      <c r="CJ39" s="19">
         <v>12873.917333720001</v>
       </c>
-      <c r="CK39" s="21">
+      <c r="CK39" s="19">
         <v>12980.843097379999</v>
       </c>
-      <c r="CL39" s="21">
+      <c r="CL39" s="19">
         <v>13128.55847287</v>
       </c>
-      <c r="CM39" s="21">
+      <c r="CM39" s="19">
         <v>13240.501774960001</v>
       </c>
-      <c r="CN39" s="21">
+      <c r="CN39" s="19">
         <v>13447.215679839999</v>
       </c>
-      <c r="CO39" s="21">
+      <c r="CO39" s="19">
         <v>13723.14299081</v>
       </c>
-      <c r="CP39" s="21">
+      <c r="CP39" s="19">
         <v>14138.80797713</v>
       </c>
-      <c r="CQ39" s="21">
+      <c r="CQ39" s="19">
         <v>14650.307577809999</v>
       </c>
-      <c r="CR39" s="21">
+      <c r="CR39" s="19">
         <v>14838.48266233</v>
       </c>
-      <c r="CS39" s="21">
+      <c r="CS39" s="19">
         <v>14969.330882030001</v>
       </c>
-      <c r="CT39" s="21">
+      <c r="CT39" s="19">
         <v>15285.59797311</v>
       </c>
-      <c r="CU39" s="21">
+      <c r="CU39" s="19">
         <v>15552.20425467</v>
       </c>
-      <c r="CV39" s="21">
+      <c r="CV39" s="19">
         <v>15609.21385407</v>
       </c>
-      <c r="CW39" s="21">
+      <c r="CW39" s="19">
         <v>15831.762841520002</v>
       </c>
-      <c r="CX39" s="21">
+      <c r="CX39" s="19">
         <v>16537.443990849999</v>
       </c>
-      <c r="CY39" s="21">
+      <c r="CY39" s="19">
         <v>16765.731086110001</v>
       </c>
-      <c r="CZ39" s="21">
+      <c r="CZ39" s="19">
         <v>16879.67670466</v>
       </c>
-      <c r="DA39" s="21">
+      <c r="DA39" s="19">
         <v>17045.930824679999</v>
       </c>
-      <c r="DB39" s="21">
+      <c r="DB39" s="19">
         <v>17246.756382469997</v>
       </c>
-      <c r="DC39" s="21">
+      <c r="DC39" s="19">
         <v>17587.440833629997</v>
       </c>
-      <c r="DD39" s="21">
+      <c r="DD39" s="19">
         <v>17788.27638734</v>
       </c>
-      <c r="DE39" s="21">
+      <c r="DE39" s="19">
         <v>17925.348780389999</v>
       </c>
-      <c r="DF39" s="21">
+      <c r="DF39" s="19">
         <v>18098.893843870002</v>
       </c>
-      <c r="DG39" s="21">
+      <c r="DG39" s="19">
         <v>18501.649619900003</v>
       </c>
-      <c r="DH39" s="21">
+      <c r="DH39" s="19">
         <v>18812.98052515</v>
       </c>
-      <c r="DI39" s="21">
+      <c r="DI39" s="19">
         <v>19184.179019409999</v>
       </c>
-      <c r="DJ39" s="21">
+      <c r="DJ39" s="19">
         <v>19264.724743589999</v>
       </c>
-      <c r="DK39" s="21">
+      <c r="DK39" s="19">
         <v>19473.050344520001</v>
       </c>
-      <c r="DL39" s="21">
+      <c r="DL39" s="19">
         <v>19846.045858949998</v>
       </c>
-      <c r="DM39" s="21">
+      <c r="DM39" s="19">
         <v>20184.52618054</v>
       </c>
-      <c r="DN39" s="21">
+      <c r="DN39" s="19">
         <v>20780.456483089998</v>
       </c>
-      <c r="DO39" s="21">
+      <c r="DO39" s="19">
         <v>21130.186034170001</v>
       </c>
-      <c r="DP39" s="21">
+      <c r="DP39" s="19">
         <v>21471.86092177</v>
       </c>
-      <c r="DQ39" s="21">
+      <c r="DQ39" s="19">
         <v>21807.234107349999</v>
       </c>
-      <c r="DR39" s="21">
+      <c r="DR39" s="19">
         <v>22066.23884247</v>
       </c>
-      <c r="DS39" s="21">
+      <c r="DS39" s="19">
         <v>22444.84622232</v>
       </c>
-      <c r="DT39" s="21">
+      <c r="DT39" s="19">
         <v>22689.922870350001</v>
       </c>
-      <c r="DU39" s="21">
+      <c r="DU39" s="19">
         <v>23099.070471660001</v>
       </c>
-      <c r="DV39" s="21">
+      <c r="DV39" s="19">
         <v>23177.389729809998</v>
       </c>
-      <c r="DW39" s="21">
+      <c r="DW39" s="19">
         <v>23472.863946060002</v>
       </c>
-      <c r="DX39" s="21">
+      <c r="DX39" s="19">
         <v>23681.083525360002</v>
       </c>
-      <c r="DY39" s="21">
+      <c r="DY39" s="19">
         <v>24344.06479552</v>
       </c>
-      <c r="DZ39" s="21">
+      <c r="DZ39" s="19">
         <v>24983.130463270001</v>
       </c>
-      <c r="EA39" s="21">
+      <c r="EA39" s="19">
         <v>25566.753328209998</v>
       </c>
-      <c r="EB39" s="21">
+      <c r="EB39" s="19">
         <v>26007.452500840001</v>
       </c>
-      <c r="EC39" s="21">
+      <c r="EC39" s="19">
         <v>26337.866411449999</v>
       </c>
-      <c r="ED39" s="21">
+      <c r="ED39" s="19">
         <v>26717.109847699998</v>
       </c>
-      <c r="EE39" s="21">
+      <c r="EE39" s="19">
         <v>27944.32614415</v>
       </c>
-      <c r="EF39" s="21">
+      <c r="EF39" s="19">
         <v>26253.278821799999</v>
       </c>
-      <c r="EG39" s="22">
+      <c r="EG39" s="21">
         <v>25725.384653410001</v>
       </c>
-      <c r="EH39" s="22">
+      <c r="EH39" s="21">
         <v>25449.349806549999</v>
       </c>
-      <c r="EI39" s="22">
+      <c r="EI39" s="21">
         <v>25650.487243430001</v>
       </c>
-      <c r="EJ39" s="22">
+      <c r="EJ39" s="21">
         <v>25892.298517299998</v>
       </c>
-      <c r="EK39" s="22">
+      <c r="EK39" s="21">
         <v>26231.07518797</v>
       </c>
-      <c r="EL39" s="22">
+      <c r="EL39" s="21">
         <v>26683.008419869999</v>
       </c>
-      <c r="EM39" s="22">
+      <c r="EM39" s="21">
         <v>27228.42361609</v>
       </c>
-      <c r="EN39" s="22">
+      <c r="EN39" s="21">
         <v>27377.733023910001</v>
       </c>
-      <c r="EO39" s="22">
+      <c r="EO39" s="21">
         <v>26789.641035650002</v>
       </c>
-      <c r="EP39" s="22">
+      <c r="EP39" s="21">
         <v>25704.907991599997</v>
       </c>
-      <c r="EQ39" s="22">
+      <c r="EQ39" s="21">
         <v>26030.605358099998</v>
       </c>
-      <c r="ER39" s="22">
+      <c r="ER39" s="21">
         <v>25769.172846310001</v>
       </c>
-      <c r="ES39" s="22">
+      <c r="ES39" s="21">
         <v>24885.263459090002</v>
       </c>
-      <c r="ET39" s="22">
+      <c r="ET39" s="21">
         <v>24780.782208509998</v>
       </c>
-      <c r="EU39" s="22">
+      <c r="EU39" s="21">
         <v>24941.649157930002</v>
       </c>
-      <c r="EV39" s="22">
+      <c r="EV39" s="21">
         <v>24991.3889356</v>
       </c>
-      <c r="EW39" s="22">
+      <c r="EW39" s="21">
         <v>25083.524467380001</v>
       </c>
-      <c r="EX39" s="22">
+      <c r="EX39" s="21">
         <v>25506.06479162</v>
       </c>
-      <c r="EY39" s="22">
+      <c r="EY39" s="21">
         <v>26107.055730689997</v>
       </c>
-      <c r="EZ39" s="22">
+      <c r="EZ39" s="21">
         <v>26269.915510299998</v>
       </c>
-      <c r="FA39" s="22">
+      <c r="FA39" s="21">
         <v>26588.99037136</v>
       </c>
-      <c r="FB39" s="22">
+      <c r="FB39" s="21">
         <v>26821.434824560001</v>
       </c>
-      <c r="FC39" s="22">
+      <c r="FC39" s="21">
         <v>27229.023595119997</v>
       </c>
-      <c r="FD39" s="22">
+      <c r="FD39" s="21">
         <v>27240.524891360001</v>
       </c>
-      <c r="FE39" s="22">
+      <c r="FE39" s="21">
         <v>27508.099964279998</v>
       </c>
-      <c r="FF39" s="22">
+      <c r="FF39" s="21">
         <v>27863.45506561</v>
       </c>
-      <c r="FG39" s="22">
+      <c r="FG39" s="21">
         <v>28156.993496880001</v>
       </c>
-      <c r="FH39" s="22">
+      <c r="FH39" s="21">
         <v>28289.423018169997</v>
       </c>
-      <c r="FI39" s="22">
+      <c r="FI39" s="21">
         <v>28921.113520070001</v>
       </c>
-      <c r="FJ39" s="22">
+      <c r="FJ39" s="21">
         <v>29533.814967689999</v>
       </c>
-      <c r="FK39" s="22">
+      <c r="FK39" s="21">
         <v>30139.534177500002</v>
       </c>
-      <c r="FL39" s="37">
+      <c r="FL39" s="20">
         <v>30029.539851419999</v>
       </c>
-      <c r="FM39" s="37">
+      <c r="FM39" s="20">
         <v>30155.24883407</v>
       </c>
-      <c r="FN39" s="37">
+      <c r="FN39" s="20">
         <v>30114.480860799998</v>
       </c>
-      <c r="FO39" s="37">
+      <c r="FO39" s="20">
         <v>30715.656060369998</v>
       </c>
-      <c r="FP39" s="37">
+      <c r="FP39" s="20">
         <v>30484.810263759999</v>
       </c>
-      <c r="FQ39" s="37">
+      <c r="FQ39" s="20">
         <v>30496.974884790001</v>
       </c>
-      <c r="FR39" s="37">
+      <c r="FR39" s="20">
         <v>30510.378449029999</v>
       </c>
-      <c r="FS39" s="37">
+      <c r="FS39" s="20">
         <v>30622.783451949999</v>
       </c>
-      <c r="FT39" s="37">
+      <c r="FT39" s="20">
         <v>30833.294129540001</v>
       </c>
-      <c r="FU39" s="37">
+      <c r="FU39" s="20">
         <v>31603.609018380001</v>
       </c>
-      <c r="FV39" s="37">
+      <c r="FV39" s="20">
         <v>32338.353435860001</v>
       </c>
-      <c r="FW39" s="37">
+      <c r="FW39" s="20">
         <v>32896.103899130001</v>
       </c>
+      <c r="FX39" s="20">
+        <v>32706.100160669997</v>
+      </c>
     </row>
-    <row r="40" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="13" t="s">
+    <row r="40" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C40" s="21">
+      <c r="C40" s="19">
         <v>2368.4689933299996</v>
       </c>
-      <c r="D40" s="21">
+      <c r="D40" s="19">
         <v>2142.9135507999999</v>
       </c>
-      <c r="E40" s="21">
+      <c r="E40" s="19">
         <v>2355.7603457500004</v>
       </c>
-      <c r="F40" s="21">
+      <c r="F40" s="19">
         <v>2060.8196741800002</v>
       </c>
-      <c r="G40" s="21">
+      <c r="G40" s="19">
         <v>2379.3950445500004</v>
       </c>
-      <c r="H40" s="21">
+      <c r="H40" s="19">
         <v>2324.06455942</v>
       </c>
-      <c r="I40" s="21">
+      <c r="I40" s="19">
         <v>2341.6359399500002</v>
       </c>
-      <c r="J40" s="21">
+      <c r="J40" s="19">
         <v>2449.2389524999999</v>
       </c>
-      <c r="K40" s="21">
+      <c r="K40" s="19">
         <v>2476.4965851300003</v>
       </c>
-      <c r="L40" s="21">
+      <c r="L40" s="19">
         <v>2422.5709958799998</v>
       </c>
-      <c r="M40" s="21">
+      <c r="M40" s="19">
         <v>2341.40461473</v>
       </c>
-      <c r="N40" s="21">
+      <c r="N40" s="19">
         <v>2330.2022976400003</v>
       </c>
-      <c r="O40" s="21">
+      <c r="O40" s="19">
         <v>2402.7097435699998</v>
       </c>
-      <c r="P40" s="21">
+      <c r="P40" s="19">
         <v>2394.8865669100001</v>
       </c>
-      <c r="Q40" s="21">
+      <c r="Q40" s="19">
         <v>2398.2324715300001</v>
       </c>
-      <c r="R40" s="21">
+      <c r="R40" s="19">
         <v>2446.9017327699999</v>
       </c>
-      <c r="S40" s="21">
+      <c r="S40" s="19">
         <v>2502.1322341199998</v>
       </c>
-      <c r="T40" s="21">
+      <c r="T40" s="19">
         <v>2496.83145986</v>
       </c>
-      <c r="U40" s="21">
+      <c r="U40" s="19">
         <v>2584.7869441499997</v>
       </c>
-      <c r="V40" s="21">
+      <c r="V40" s="19">
         <v>2661.5993714900001</v>
       </c>
-      <c r="W40" s="21">
+      <c r="W40" s="19">
         <v>2737.6975411599997</v>
       </c>
-      <c r="X40" s="21">
+      <c r="X40" s="19">
         <v>2721.2955768100001</v>
       </c>
-      <c r="Y40" s="21">
+      <c r="Y40" s="19">
         <v>2657.1788749900002</v>
       </c>
-      <c r="Z40" s="21">
+      <c r="Z40" s="19">
         <v>2652.2812775400002</v>
       </c>
-      <c r="AA40" s="21">
+      <c r="AA40" s="19">
         <v>2661.5363367999998</v>
       </c>
-      <c r="AB40" s="21">
+      <c r="AB40" s="19">
         <v>2647.6455951499997</v>
       </c>
-      <c r="AC40" s="21">
+      <c r="AC40" s="19">
         <v>2684.2214439900004</v>
       </c>
-      <c r="AD40" s="21">
+      <c r="AD40" s="19">
         <v>2672.2277055899999</v>
       </c>
-      <c r="AE40" s="21">
+      <c r="AE40" s="19">
         <v>2660.1707828499998</v>
       </c>
-      <c r="AF40" s="21">
+      <c r="AF40" s="19">
         <v>2673.7095173399998</v>
       </c>
-      <c r="AG40" s="21">
+      <c r="AG40" s="19">
         <v>2794.7179845199998</v>
       </c>
-      <c r="AH40" s="21">
+      <c r="AH40" s="19">
         <v>2863.8690809600002</v>
       </c>
-      <c r="AI40" s="21">
+      <c r="AI40" s="19">
         <v>2986.4961152599999</v>
       </c>
-      <c r="AJ40" s="21">
+      <c r="AJ40" s="19">
         <v>2938.9912134100005</v>
       </c>
-      <c r="AK40" s="21">
+      <c r="AK40" s="19">
         <v>2890.5753375999998</v>
       </c>
-      <c r="AL40" s="21">
+      <c r="AL40" s="19">
         <v>2892.3180406700003</v>
       </c>
-      <c r="AM40" s="21">
+      <c r="AM40" s="19">
         <v>3703.4138112199998</v>
       </c>
-      <c r="AN40" s="21">
+      <c r="AN40" s="19">
         <v>3699.3679675899998</v>
       </c>
-      <c r="AO40" s="21">
+      <c r="AO40" s="19">
         <v>3828.6850643500002</v>
       </c>
-      <c r="AP40" s="21">
+      <c r="AP40" s="19">
         <v>3791.5613394500001</v>
       </c>
-      <c r="AQ40" s="21">
+      <c r="AQ40" s="19">
         <v>3796.9651670799999</v>
       </c>
-      <c r="AR40" s="21">
+      <c r="AR40" s="19">
         <v>3834.1639915900005</v>
       </c>
-      <c r="AS40" s="21">
+      <c r="AS40" s="19">
         <v>4029.2909363400004</v>
       </c>
-      <c r="AT40" s="21">
+      <c r="AT40" s="19">
         <v>4153.0683681299997</v>
       </c>
-      <c r="AU40" s="21">
+      <c r="AU40" s="19">
         <v>4266.0650831299999</v>
       </c>
-      <c r="AV40" s="21">
+      <c r="AV40" s="19">
         <v>4318.6910715200002</v>
       </c>
-      <c r="AW40" s="21">
+      <c r="AW40" s="19">
         <v>4307.5058162299993</v>
       </c>
-      <c r="AX40" s="21">
+      <c r="AX40" s="19">
         <v>4350.5827259600001</v>
       </c>
-      <c r="AY40" s="21">
+      <c r="AY40" s="19">
         <v>4396.28711329</v>
       </c>
-      <c r="AZ40" s="21">
+      <c r="AZ40" s="19">
         <v>4424.6863822000005</v>
       </c>
-      <c r="BA40" s="21">
+      <c r="BA40" s="19">
         <v>4412.9662170800002</v>
       </c>
-      <c r="BB40" s="21">
+      <c r="BB40" s="19">
         <v>4449.83255044</v>
       </c>
-      <c r="BC40" s="21">
+      <c r="BC40" s="19">
         <v>4533.0021251300004</v>
       </c>
-      <c r="BD40" s="21">
+      <c r="BD40" s="19">
         <v>4652.3069957099997</v>
       </c>
-      <c r="BE40" s="21">
+      <c r="BE40" s="19">
         <v>4813.9896916200005</v>
       </c>
-      <c r="BF40" s="21">
+      <c r="BF40" s="19">
         <v>5022.8759883399998</v>
       </c>
-      <c r="BG40" s="21">
+      <c r="BG40" s="19">
         <v>5250.8346521200001</v>
       </c>
-      <c r="BH40" s="21">
+      <c r="BH40" s="19">
         <v>6104.0833528500007</v>
       </c>
-      <c r="BI40" s="21">
+      <c r="BI40" s="19">
         <v>6126.9382807600005</v>
       </c>
-      <c r="BJ40" s="21">
+      <c r="BJ40" s="19">
         <v>6253.8334968500003</v>
       </c>
-      <c r="BK40" s="21">
+      <c r="BK40" s="19">
         <v>6392.9043919599999</v>
       </c>
-      <c r="BL40" s="21">
+      <c r="BL40" s="19">
         <v>6440.7967350199997</v>
       </c>
-      <c r="BM40" s="21">
+      <c r="BM40" s="19">
         <v>6544.4944075499998</v>
       </c>
-      <c r="BN40" s="21">
+      <c r="BN40" s="19">
         <v>7231.3887929800003</v>
       </c>
-      <c r="BO40" s="21">
+      <c r="BO40" s="19">
         <v>7338.0835552099998</v>
       </c>
-      <c r="BP40" s="21">
+      <c r="BP40" s="19">
         <v>7390.8317511300002</v>
       </c>
-      <c r="BQ40" s="21">
+      <c r="BQ40" s="19">
         <v>7565.3801468299998</v>
       </c>
-      <c r="BR40" s="21">
+      <c r="BR40" s="19">
         <v>7944.43806038</v>
       </c>
-      <c r="BS40" s="21">
+      <c r="BS40" s="19">
         <v>8296.3916719400004</v>
       </c>
-      <c r="BT40" s="21">
+      <c r="BT40" s="19">
         <v>8470.2532882000014</v>
       </c>
-      <c r="BU40" s="21">
+      <c r="BU40" s="19">
         <v>8586.6601248799998</v>
       </c>
-      <c r="BV40" s="21">
+      <c r="BV40" s="19">
         <v>8739.7340688900003</v>
       </c>
-      <c r="BW40" s="21">
+      <c r="BW40" s="19">
         <v>8835.9734075300003</v>
       </c>
-      <c r="BX40" s="21">
+      <c r="BX40" s="19">
         <v>8829.3102252300014</v>
       </c>
-      <c r="BY40" s="21">
+      <c r="BY40" s="19">
         <v>9078.4878743699992</v>
       </c>
-      <c r="BZ40" s="21">
+      <c r="BZ40" s="19">
         <v>9144.881458060001</v>
       </c>
-      <c r="CA40" s="21">
+      <c r="CA40" s="19">
         <v>9574.4166584300001</v>
       </c>
-      <c r="CB40" s="21">
+      <c r="CB40" s="19">
         <v>9748.9200483900004</v>
       </c>
-      <c r="CC40" s="21">
+      <c r="CC40" s="19">
         <v>9965.3499922600004</v>
       </c>
-      <c r="CD40" s="21">
+      <c r="CD40" s="19">
         <v>10355.622708429999</v>
       </c>
-      <c r="CE40" s="21">
+      <c r="CE40" s="19">
         <v>10822.669410769999</v>
       </c>
-      <c r="CF40" s="21">
+      <c r="CF40" s="19">
         <v>11044.142872529999</v>
       </c>
-      <c r="CG40" s="21">
+      <c r="CG40" s="19">
         <v>11149.47753362</v>
       </c>
-      <c r="CH40" s="21">
+      <c r="CH40" s="19">
         <v>11228.07235468</v>
       </c>
-      <c r="CI40" s="21">
+      <c r="CI40" s="19">
         <v>11456.31721288</v>
       </c>
-      <c r="CJ40" s="21">
+      <c r="CJ40" s="19">
         <v>11544.440561300002</v>
       </c>
-      <c r="CK40" s="21">
+      <c r="CK40" s="19">
         <v>11638.066783040002</v>
       </c>
-      <c r="CL40" s="21">
+      <c r="CL40" s="19">
         <v>11779.73642918</v>
       </c>
-      <c r="CM40" s="21">
+      <c r="CM40" s="19">
         <v>11890.5349513</v>
       </c>
-      <c r="CN40" s="21">
+      <c r="CN40" s="19">
         <v>12078.405311390001</v>
       </c>
-      <c r="CO40" s="21">
+      <c r="CO40" s="19">
         <v>12345.939966100001</v>
       </c>
-      <c r="CP40" s="21">
+      <c r="CP40" s="19">
         <v>12749.34684455</v>
       </c>
-      <c r="CQ40" s="21">
+      <c r="CQ40" s="19">
         <v>13238.82989897</v>
       </c>
-      <c r="CR40" s="21">
+      <c r="CR40" s="19">
         <v>13405.48541017</v>
       </c>
-      <c r="CS40" s="21">
+      <c r="CS40" s="19">
         <v>13532.349864939999</v>
       </c>
-      <c r="CT40" s="21">
+      <c r="CT40" s="19">
         <v>13843.897569699999</v>
       </c>
-      <c r="CU40" s="21">
+      <c r="CU40" s="19">
         <v>14209.0116432</v>
       </c>
-      <c r="CV40" s="21">
+      <c r="CV40" s="19">
         <v>14252.62041673</v>
       </c>
-      <c r="CW40" s="21">
+      <c r="CW40" s="19">
         <v>14465.8363783</v>
       </c>
-      <c r="CX40" s="21">
+      <c r="CX40" s="19">
         <v>15159.81905201</v>
       </c>
-      <c r="CY40" s="21">
+      <c r="CY40" s="19">
         <v>15390.160132690002</v>
       </c>
-      <c r="CZ40" s="21">
+      <c r="CZ40" s="19">
         <v>15502.970161500001</v>
       </c>
-      <c r="DA40" s="21">
+      <c r="DA40" s="19">
         <v>15665.759565979999</v>
       </c>
-      <c r="DB40" s="21">
+      <c r="DB40" s="19">
         <v>15868.804551680001</v>
       </c>
-      <c r="DC40" s="21">
+      <c r="DC40" s="19">
         <v>16194.798513289999</v>
       </c>
-      <c r="DD40" s="21">
+      <c r="DD40" s="19">
         <v>16387.246112450001</v>
       </c>
-      <c r="DE40" s="21">
+      <c r="DE40" s="19">
         <v>16507.208910720001</v>
       </c>
-      <c r="DF40" s="21">
+      <c r="DF40" s="19">
         <v>16666.753641920001</v>
       </c>
-      <c r="DG40" s="21">
+      <c r="DG40" s="19">
         <v>17068.554683169998</v>
       </c>
-      <c r="DH40" s="21">
+      <c r="DH40" s="19">
         <v>17358.109836399999</v>
       </c>
-      <c r="DI40" s="21">
+      <c r="DI40" s="19">
         <v>17719.210393269997</v>
       </c>
-      <c r="DJ40" s="21">
+      <c r="DJ40" s="19">
         <v>17782.58308429</v>
       </c>
-      <c r="DK40" s="21">
+      <c r="DK40" s="19">
         <v>17985.374336209999</v>
       </c>
-      <c r="DL40" s="21">
+      <c r="DL40" s="19">
         <v>18330.714311950003</v>
       </c>
-      <c r="DM40" s="21">
+      <c r="DM40" s="19">
         <v>18638.642986159997</v>
       </c>
-      <c r="DN40" s="21">
+      <c r="DN40" s="19">
         <v>19224.05818118</v>
       </c>
-      <c r="DO40" s="21">
+      <c r="DO40" s="19">
         <v>19560.841262649999</v>
       </c>
-      <c r="DP40" s="21">
+      <c r="DP40" s="19">
         <v>19892.334388890002</v>
       </c>
-      <c r="DQ40" s="21">
+      <c r="DQ40" s="19">
         <v>20240.904703790002</v>
       </c>
-      <c r="DR40" s="21">
+      <c r="DR40" s="19">
         <v>20503.215660450001</v>
       </c>
-      <c r="DS40" s="21">
+      <c r="DS40" s="19">
         <v>20861.762282980002</v>
       </c>
-      <c r="DT40" s="21">
+      <c r="DT40" s="19">
         <v>21052.661305319998</v>
       </c>
-      <c r="DU40" s="21">
+      <c r="DU40" s="19">
         <v>21410.15964233</v>
       </c>
-      <c r="DV40" s="21">
+      <c r="DV40" s="19">
         <v>21499.917436659998</v>
       </c>
-      <c r="DW40" s="21">
+      <c r="DW40" s="19">
         <v>21790.373821690002</v>
       </c>
-      <c r="DX40" s="21">
+      <c r="DX40" s="19">
         <v>21997.662428609998</v>
       </c>
-      <c r="DY40" s="21">
+      <c r="DY40" s="19">
         <v>22614.55481129</v>
       </c>
-      <c r="DZ40" s="21">
+      <c r="DZ40" s="19">
         <v>23281.350405720001</v>
       </c>
-      <c r="EA40" s="21">
+      <c r="EA40" s="19">
         <v>23844.801804449999</v>
       </c>
-      <c r="EB40" s="21">
+      <c r="EB40" s="19">
         <v>24342.675848319999</v>
       </c>
-      <c r="EC40" s="21">
+      <c r="EC40" s="19">
         <v>24662.359331400003</v>
       </c>
-      <c r="ED40" s="21">
+      <c r="ED40" s="19">
         <v>24878.66772532</v>
       </c>
-      <c r="EE40" s="21">
+      <c r="EE40" s="19">
         <v>26053.901935939997</v>
       </c>
-      <c r="EF40" s="21">
+      <c r="EF40" s="19">
         <v>24458.586808709999</v>
       </c>
-      <c r="EG40" s="22">
+      <c r="EG40" s="21">
         <v>24015.135290720002</v>
       </c>
-      <c r="EH40" s="22">
+      <c r="EH40" s="21">
         <v>23765.10774472</v>
       </c>
-      <c r="EI40" s="22">
+      <c r="EI40" s="21">
         <v>23975.85399639</v>
       </c>
-      <c r="EJ40" s="22">
+      <c r="EJ40" s="21">
         <v>24210.381185540002</v>
       </c>
-      <c r="EK40" s="22">
+      <c r="EK40" s="21">
         <v>24537.023478520001</v>
       </c>
-      <c r="EL40" s="22">
+      <c r="EL40" s="21">
         <v>24965.1886209</v>
       </c>
-      <c r="EM40" s="22">
+      <c r="EM40" s="21">
         <v>25505.57906353</v>
       </c>
-      <c r="EN40" s="22">
+      <c r="EN40" s="21">
         <v>25676.012587820001</v>
       </c>
-      <c r="EO40" s="22">
+      <c r="EO40" s="21">
         <v>25119.540445890001</v>
       </c>
-      <c r="EP40" s="22">
+      <c r="EP40" s="21">
         <v>24131.122748869999</v>
       </c>
-      <c r="EQ40" s="22">
+      <c r="EQ40" s="21">
         <v>24481.441887389999</v>
       </c>
-      <c r="ER40" s="22">
+      <c r="ER40" s="21">
         <v>24245.410278700001</v>
       </c>
-      <c r="ES40" s="22">
+      <c r="ES40" s="21">
         <v>23418.364573669998</v>
       </c>
-      <c r="ET40" s="22">
+      <c r="ET40" s="21">
         <v>23336.559861470003</v>
       </c>
-      <c r="EU40" s="22">
+      <c r="EU40" s="21">
         <v>23507.52031136</v>
       </c>
-      <c r="EV40" s="22">
+      <c r="EV40" s="21">
         <v>23587.786361160001</v>
       </c>
-      <c r="EW40" s="22">
+      <c r="EW40" s="21">
         <v>23726.153380250002</v>
       </c>
-      <c r="EX40" s="22">
+      <c r="EX40" s="21">
         <v>24153.446070590002</v>
       </c>
-      <c r="EY40" s="22">
+      <c r="EY40" s="21">
         <v>24745.899782230001</v>
       </c>
-      <c r="EZ40" s="22">
+      <c r="EZ40" s="21">
         <v>24912.679938159999</v>
       </c>
-      <c r="FA40" s="22">
+      <c r="FA40" s="21">
         <v>25230.630201400003</v>
       </c>
-      <c r="FB40" s="22">
+      <c r="FB40" s="21">
         <v>25464.568798529999</v>
       </c>
-      <c r="FC40" s="22">
+      <c r="FC40" s="21">
         <v>25856.975915930001</v>
       </c>
-      <c r="FD40" s="22">
+      <c r="FD40" s="21">
         <v>25871.666850860001</v>
       </c>
-      <c r="FE40" s="22">
+      <c r="FE40" s="21">
         <v>26144.823612849999</v>
       </c>
-      <c r="FF40" s="22">
+      <c r="FF40" s="21">
         <v>26482.64171657</v>
       </c>
-      <c r="FG40" s="22">
+      <c r="FG40" s="21">
         <v>26769.892573150002</v>
       </c>
-      <c r="FH40" s="22">
+      <c r="FH40" s="21">
         <v>26889.007589380002</v>
       </c>
-      <c r="FI40" s="22">
+      <c r="FI40" s="21">
         <v>27492.013708689999</v>
       </c>
-      <c r="FJ40" s="22">
+      <c r="FJ40" s="21">
         <v>28081.96050085</v>
       </c>
-      <c r="FK40" s="22">
+      <c r="FK40" s="21">
         <v>28662.58513313</v>
       </c>
-      <c r="FL40" s="37">
+      <c r="FL40" s="20">
         <v>28565.560935860001</v>
       </c>
-      <c r="FM40" s="37">
+      <c r="FM40" s="20">
         <v>28645.936384299999</v>
       </c>
-      <c r="FN40" s="37">
+      <c r="FN40" s="20">
         <v>28610.038215459997</v>
       </c>
-      <c r="FO40" s="37">
+      <c r="FO40" s="20">
         <v>29199.914695740001</v>
       </c>
-      <c r="FP40" s="37">
+      <c r="FP40" s="20">
         <v>28961.217950720002</v>
       </c>
-      <c r="FQ40" s="37">
+      <c r="FQ40" s="20">
         <v>28973.252919769999</v>
       </c>
-      <c r="FR40" s="37">
+      <c r="FR40" s="20">
         <v>28965.550754900003</v>
       </c>
-      <c r="FS40" s="37">
+      <c r="FS40" s="20">
         <v>29065.817401700002</v>
       </c>
-      <c r="FT40" s="37">
+      <c r="FT40" s="20">
         <v>29202.470099419999</v>
       </c>
-      <c r="FU40" s="37">
+      <c r="FU40" s="20">
         <v>29982.010772729998</v>
       </c>
-      <c r="FV40" s="37">
+      <c r="FV40" s="20">
         <v>30592.7647483</v>
       </c>
-      <c r="FW40" s="37">
+      <c r="FW40" s="20">
         <v>31222.39364672</v>
       </c>
+      <c r="FX40" s="20">
+        <v>31052.030530419997</v>
+      </c>
     </row>
-    <row r="41" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="13" t="s">
+    <row r="41" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C41" s="21">
+      <c r="C41" s="19">
         <v>2264.87854827</v>
       </c>
-      <c r="D41" s="21">
+      <c r="D41" s="19">
         <v>2250.7758377300001</v>
       </c>
-      <c r="E41" s="21">
+      <c r="E41" s="19">
         <v>2245.6387052999999</v>
       </c>
-      <c r="F41" s="21">
+      <c r="F41" s="19">
         <v>2014.6262314000001</v>
       </c>
-      <c r="G41" s="21">
+      <c r="G41" s="19">
         <v>2192.26053585</v>
       </c>
-      <c r="H41" s="21">
+      <c r="H41" s="19">
         <v>2182.1621166499999</v>
       </c>
-      <c r="I41" s="21">
+      <c r="I41" s="19">
         <v>2197.5354075099999</v>
       </c>
-      <c r="J41" s="21">
+      <c r="J41" s="19">
         <v>2244.0679021700003</v>
       </c>
-      <c r="K41" s="21">
+      <c r="K41" s="19">
         <v>2287.5380979699999</v>
       </c>
-      <c r="L41" s="21">
+      <c r="L41" s="19">
         <v>2273.1035780299999</v>
       </c>
-      <c r="M41" s="21">
+      <c r="M41" s="19">
         <v>2216.8153867999999</v>
       </c>
-      <c r="N41" s="21">
+      <c r="N41" s="19">
         <v>2194.3929457999998</v>
       </c>
-      <c r="O41" s="21">
+      <c r="O41" s="19">
         <v>2209.03820503</v>
       </c>
-      <c r="P41" s="21">
+      <c r="P41" s="19">
         <v>2182.7347906800001</v>
       </c>
-      <c r="Q41" s="21">
+      <c r="Q41" s="19">
         <v>2186.4946185899998</v>
       </c>
-      <c r="R41" s="21">
+      <c r="R41" s="19">
         <v>2190.49254698</v>
       </c>
-      <c r="S41" s="21">
+      <c r="S41" s="19">
         <v>2190.1928324299997</v>
       </c>
-      <c r="T41" s="21">
+      <c r="T41" s="19">
         <v>2205.8936186599999</v>
       </c>
-      <c r="U41" s="21">
+      <c r="U41" s="19">
         <v>2203.4531419700002</v>
       </c>
-      <c r="V41" s="21">
+      <c r="V41" s="19">
         <v>2277.1622813099998</v>
       </c>
-      <c r="W41" s="21">
+      <c r="W41" s="19">
         <v>2364.1353825199999</v>
       </c>
-      <c r="X41" s="21">
+      <c r="X41" s="19">
         <v>2378.1834045099999</v>
       </c>
-      <c r="Y41" s="21">
+      <c r="Y41" s="19">
         <v>2355.5179927500003</v>
       </c>
-      <c r="Z41" s="21">
+      <c r="Z41" s="19">
         <v>2344.8455302500001</v>
       </c>
-      <c r="AA41" s="21">
+      <c r="AA41" s="19">
         <v>2336.4738994899999</v>
       </c>
-      <c r="AB41" s="21">
+      <c r="AB41" s="19">
         <v>2322.02125918</v>
       </c>
-      <c r="AC41" s="21">
+      <c r="AC41" s="19">
         <v>2329.6568812599999</v>
       </c>
-      <c r="AD41" s="21">
+      <c r="AD41" s="19">
         <v>2332.9253430600002</v>
       </c>
-      <c r="AE41" s="21">
+      <c r="AE41" s="19">
         <v>2296.9513639500001</v>
       </c>
-      <c r="AF41" s="21">
+      <c r="AF41" s="19">
         <v>2285.5423975399999</v>
       </c>
-      <c r="AG41" s="21">
+      <c r="AG41" s="19">
         <v>2304.3963597500001</v>
       </c>
-      <c r="AH41" s="21">
+      <c r="AH41" s="19">
         <v>2373.0289013799998</v>
       </c>
-      <c r="AI41" s="21">
+      <c r="AI41" s="19">
         <v>2468.91851649</v>
       </c>
-      <c r="AJ41" s="21">
+      <c r="AJ41" s="19">
         <v>2466.2867032200002</v>
       </c>
-      <c r="AK41" s="21">
+      <c r="AK41" s="19">
         <v>2450.8711211</v>
       </c>
-      <c r="AL41" s="21">
+      <c r="AL41" s="19">
         <v>2450.4114449899998</v>
       </c>
-      <c r="AM41" s="21">
+      <c r="AM41" s="19">
         <v>1740.11537699</v>
       </c>
-      <c r="AN41" s="21">
+      <c r="AN41" s="19">
         <v>1777.8485052199999</v>
       </c>
-      <c r="AO41" s="21">
+      <c r="AO41" s="19">
         <v>1791.15049277</v>
       </c>
-      <c r="AP41" s="21">
+      <c r="AP41" s="19">
         <v>1775.80620963</v>
       </c>
-      <c r="AQ41" s="21">
+      <c r="AQ41" s="19">
         <v>1766.65443783</v>
       </c>
-      <c r="AR41" s="21">
+      <c r="AR41" s="19">
         <v>1776.7635392</v>
       </c>
-      <c r="AS41" s="21">
+      <c r="AS41" s="19">
         <v>1808.3407509900001</v>
       </c>
-      <c r="AT41" s="21">
+      <c r="AT41" s="19">
         <v>1879.8814540400001</v>
       </c>
-      <c r="AU41" s="21">
+      <c r="AU41" s="19">
         <v>1939.23390976</v>
       </c>
-      <c r="AV41" s="21">
+      <c r="AV41" s="19">
         <v>1970.6978148400001</v>
       </c>
-      <c r="AW41" s="21">
+      <c r="AW41" s="19">
         <v>1980.8452300700001</v>
       </c>
-      <c r="AX41" s="21">
+      <c r="AX41" s="19">
         <v>2016.1392488399999</v>
       </c>
-      <c r="AY41" s="21">
+      <c r="AY41" s="19">
         <v>2023.0797398899999</v>
       </c>
-      <c r="AZ41" s="21">
+      <c r="AZ41" s="19">
         <v>2061.6245363200001</v>
       </c>
-      <c r="BA41" s="21">
+      <c r="BA41" s="19">
         <v>2031.21655104</v>
       </c>
-      <c r="BB41" s="21">
+      <c r="BB41" s="19">
         <v>1983.1234696900001</v>
       </c>
-      <c r="BC41" s="21">
+      <c r="BC41" s="19">
         <v>2010.69872764</v>
       </c>
-      <c r="BD41" s="21">
+      <c r="BD41" s="19">
         <v>2044.04440636</v>
       </c>
-      <c r="BE41" s="21">
+      <c r="BE41" s="19">
         <v>2096.2148765900001</v>
       </c>
-      <c r="BF41" s="21">
+      <c r="BF41" s="19">
         <v>2168.5517483900003</v>
       </c>
-      <c r="BG41" s="21">
+      <c r="BG41" s="19">
         <v>2291.9792964899998</v>
       </c>
-      <c r="BH41" s="21">
+      <c r="BH41" s="19">
         <v>1565.05125365</v>
       </c>
-      <c r="BI41" s="21">
+      <c r="BI41" s="19">
         <v>1564.74427889</v>
       </c>
-      <c r="BJ41" s="21">
+      <c r="BJ41" s="19">
         <v>1586.4985041800001</v>
       </c>
-      <c r="BK41" s="21">
+      <c r="BK41" s="19">
         <v>1616.0110896800002</v>
       </c>
-      <c r="BL41" s="21">
+      <c r="BL41" s="19">
         <v>1614.3051643199999</v>
       </c>
-      <c r="BM41" s="21">
+      <c r="BM41" s="19">
         <v>1628.9623519199999</v>
       </c>
-      <c r="BN41" s="21">
+      <c r="BN41" s="19">
         <v>979.18362782999998</v>
       </c>
-      <c r="BO41" s="21">
+      <c r="BO41" s="19">
         <v>990.56061526999997</v>
       </c>
-      <c r="BP41" s="21">
+      <c r="BP41" s="19">
         <v>1000.6877198899999</v>
       </c>
-      <c r="BQ41" s="21">
+      <c r="BQ41" s="19">
         <v>1011.52295968</v>
       </c>
-      <c r="BR41" s="21">
+      <c r="BR41" s="19">
         <v>1040.74450426</v>
       </c>
-      <c r="BS41" s="21">
+      <c r="BS41" s="19">
         <v>1075.2577057599999</v>
       </c>
-      <c r="BT41" s="21">
+      <c r="BT41" s="19">
         <v>1099.4108276699999</v>
       </c>
-      <c r="BU41" s="21">
+      <c r="BU41" s="19">
         <v>1102.9342816999999</v>
       </c>
-      <c r="BV41" s="21">
+      <c r="BV41" s="19">
         <v>1110.89702758</v>
       </c>
-      <c r="BW41" s="21">
+      <c r="BW41" s="19">
         <v>1116.8476602800001</v>
       </c>
-      <c r="BX41" s="21">
+      <c r="BX41" s="19">
         <v>1108.00122526</v>
       </c>
-      <c r="BY41" s="21">
+      <c r="BY41" s="19">
         <v>1123.75533881</v>
       </c>
-      <c r="BZ41" s="21">
+      <c r="BZ41" s="19">
         <v>1129.7801556300001</v>
       </c>
-      <c r="CA41" s="21">
+      <c r="CA41" s="19">
         <v>1139.7274214700001</v>
       </c>
-      <c r="CB41" s="21">
+      <c r="CB41" s="19">
         <v>1146.2159867600001</v>
       </c>
-      <c r="CC41" s="21">
+      <c r="CC41" s="19">
         <v>1165.36387526</v>
       </c>
-      <c r="CD41" s="21">
+      <c r="CD41" s="19">
         <v>1196.1849554099999</v>
       </c>
-      <c r="CE41" s="21">
+      <c r="CE41" s="19">
         <v>1239.29832655</v>
       </c>
-      <c r="CF41" s="21">
+      <c r="CF41" s="19">
         <v>1318.0615257200002</v>
       </c>
-      <c r="CG41" s="21">
+      <c r="CG41" s="19">
         <v>1327.8796848299999</v>
       </c>
-      <c r="CH41" s="21">
+      <c r="CH41" s="19">
         <v>1325.5928494899999</v>
       </c>
-      <c r="CI41" s="21">
+      <c r="CI41" s="19">
         <v>1324.2838434</v>
       </c>
-      <c r="CJ41" s="21">
+      <c r="CJ41" s="19">
         <v>1324.97143757</v>
       </c>
-      <c r="CK41" s="21">
+      <c r="CK41" s="19">
         <v>1338.28262877</v>
       </c>
-      <c r="CL41" s="21">
+      <c r="CL41" s="19">
         <v>1343.9792116900001</v>
       </c>
-      <c r="CM41" s="21">
+      <c r="CM41" s="19">
         <v>1345.1436399500001</v>
       </c>
-      <c r="CN41" s="21">
+      <c r="CN41" s="19">
         <v>1363.907101</v>
       </c>
-      <c r="CO41" s="21">
+      <c r="CO41" s="19">
         <v>1372.01482977</v>
       </c>
-      <c r="CP41" s="21">
+      <c r="CP41" s="19">
         <v>1384.0386684600001</v>
       </c>
-      <c r="CQ41" s="21">
+      <c r="CQ41" s="19">
         <v>1405.6620057099999</v>
       </c>
-      <c r="CR41" s="21">
+      <c r="CR41" s="19">
         <v>1427.03431774</v>
       </c>
-      <c r="CS41" s="21">
+      <c r="CS41" s="19">
         <v>1430.8546167100001</v>
       </c>
-      <c r="CT41" s="21">
+      <c r="CT41" s="19">
         <v>1435.0699759200002</v>
       </c>
-      <c r="CU41" s="21">
+      <c r="CU41" s="19">
         <v>1336.7626412100001</v>
       </c>
-      <c r="CV41" s="21">
+      <c r="CV41" s="19">
         <v>1350.0365190800001</v>
       </c>
-      <c r="CW41" s="21">
+      <c r="CW41" s="19">
         <v>1359.4670834399999</v>
       </c>
-      <c r="CX41" s="21">
+      <c r="CX41" s="19">
         <v>1371.12713897</v>
       </c>
-      <c r="CY41" s="21">
+      <c r="CY41" s="19">
         <v>1368.95773515</v>
       </c>
-      <c r="CZ41" s="21">
+      <c r="CZ41" s="19">
         <v>1370.11520677</v>
       </c>
-      <c r="DA41" s="21">
+      <c r="DA41" s="19">
         <v>1373.6459080899999</v>
       </c>
-      <c r="DB41" s="21">
+      <c r="DB41" s="19">
         <v>1371.14508015</v>
       </c>
-      <c r="DC41" s="21">
+      <c r="DC41" s="19">
         <v>1385.8212784899999</v>
       </c>
-      <c r="DD41" s="21">
+      <c r="DD41" s="19">
         <v>1393.9873185900001</v>
       </c>
-      <c r="DE41" s="21">
+      <c r="DE41" s="19">
         <v>1410.9447751800001</v>
       </c>
-      <c r="DF41" s="21">
+      <c r="DF41" s="19">
         <v>1424.77362956</v>
       </c>
-      <c r="DG41" s="21">
+      <c r="DG41" s="19">
         <v>1425.48415301</v>
       </c>
-      <c r="DH41" s="21">
+      <c r="DH41" s="19">
         <v>1446.6195936899999</v>
       </c>
-      <c r="DI41" s="21">
+      <c r="DI41" s="19">
         <v>1456.5861268799999</v>
       </c>
-      <c r="DJ41" s="21">
+      <c r="DJ41" s="19">
         <v>1473.6533070400001</v>
       </c>
-      <c r="DK41" s="21">
+      <c r="DK41" s="19">
         <v>1478.7756767400001</v>
       </c>
-      <c r="DL41" s="21">
+      <c r="DL41" s="19">
         <v>1506.06260937</v>
       </c>
-      <c r="DM41" s="21">
+      <c r="DM41" s="19">
         <v>1536.5961006499999</v>
       </c>
-      <c r="DN41" s="21">
+      <c r="DN41" s="19">
         <v>1546.3841199799999</v>
       </c>
-      <c r="DO41" s="21">
+      <c r="DO41" s="19">
         <v>1559.21272578</v>
       </c>
-      <c r="DP41" s="21">
+      <c r="DP41" s="19">
         <v>1569.1108584799999</v>
       </c>
-      <c r="DQ41" s="21">
+      <c r="DQ41" s="19">
         <v>1555.4838290499999</v>
       </c>
-      <c r="DR41" s="21">
+      <c r="DR41" s="19">
         <v>1552.2586596800002</v>
       </c>
-      <c r="DS41" s="21">
+      <c r="DS41" s="19">
         <v>1572.17426181</v>
       </c>
-      <c r="DT41" s="21">
+      <c r="DT41" s="19">
         <v>1626.1984356200001</v>
       </c>
-      <c r="DU41" s="21">
+      <c r="DU41" s="19">
         <v>1677.9084208899999</v>
       </c>
-      <c r="DV41" s="21">
+      <c r="DV41" s="19">
         <v>1666.6535508500001</v>
       </c>
-      <c r="DW41" s="21">
+      <c r="DW41" s="19">
         <v>1671.3335055799998</v>
       </c>
-      <c r="DX41" s="21">
+      <c r="DX41" s="19">
         <v>1671.6303517599999</v>
       </c>
-      <c r="DY41" s="21">
+      <c r="DY41" s="19">
         <v>1717.7393785499999</v>
       </c>
-      <c r="DZ41" s="21">
+      <c r="DZ41" s="19">
         <v>1689.1763552699999</v>
       </c>
-      <c r="EA41" s="21">
+      <c r="EA41" s="19">
         <v>1709.0328684999999</v>
       </c>
-      <c r="EB41" s="21">
+      <c r="EB41" s="19">
         <v>1651.5912522800002</v>
       </c>
-      <c r="EC41" s="21">
+      <c r="EC41" s="19">
         <v>1662.2898128100001</v>
       </c>
-      <c r="ED41" s="21">
+      <c r="ED41" s="19">
         <v>1824.8196954099999</v>
       </c>
-      <c r="EE41" s="21">
+      <c r="EE41" s="19">
         <v>1874.7947837199999</v>
       </c>
-      <c r="EF41" s="21">
+      <c r="EF41" s="19">
         <v>1794.6920130899998</v>
       </c>
-      <c r="EG41" s="22">
+      <c r="EG41" s="21">
         <v>1710.24936269</v>
       </c>
-      <c r="EH41" s="22">
+      <c r="EH41" s="21">
         <v>1684.24206183</v>
       </c>
-      <c r="EI41" s="22">
+      <c r="EI41" s="21">
         <v>1674.63324704</v>
       </c>
-      <c r="EJ41" s="22">
+      <c r="EJ41" s="21">
         <v>1681.91733176</v>
       </c>
-      <c r="EK41" s="22">
+      <c r="EK41" s="21">
         <v>1694.0517094500001</v>
       </c>
-      <c r="EL41" s="22">
+      <c r="EL41" s="21">
         <v>1717.81979897</v>
       </c>
-      <c r="EM41" s="22">
+      <c r="EM41" s="21">
         <v>1722.84455256</v>
       </c>
-      <c r="EN41" s="22">
+      <c r="EN41" s="21">
         <v>1701.72043609</v>
       </c>
-      <c r="EO41" s="22">
+      <c r="EO41" s="21">
         <v>1670.10058976</v>
       </c>
-      <c r="EP41" s="22">
+      <c r="EP41" s="21">
         <v>1573.7852427299999</v>
       </c>
-      <c r="EQ41" s="22">
+      <c r="EQ41" s="21">
         <v>1549.16347071</v>
       </c>
-      <c r="ER41" s="22">
+      <c r="ER41" s="21">
         <v>1523.7625676099999</v>
       </c>
-      <c r="ES41" s="22">
+      <c r="ES41" s="21">
         <v>1466.8988854200002</v>
       </c>
-      <c r="ET41" s="22">
+      <c r="ET41" s="21">
         <v>1444.2223470399999</v>
       </c>
-      <c r="EU41" s="22">
+      <c r="EU41" s="21">
         <v>1434.12884657</v>
       </c>
-      <c r="EV41" s="22">
+      <c r="EV41" s="21">
         <v>1403.6025744400001</v>
       </c>
-      <c r="EW41" s="22">
+      <c r="EW41" s="21">
         <v>1357.3710871300002</v>
       </c>
-      <c r="EX41" s="22">
+      <c r="EX41" s="21">
         <v>1352.61872103</v>
       </c>
-      <c r="EY41" s="22">
+      <c r="EY41" s="21">
         <v>1361.15594846</v>
       </c>
-      <c r="EZ41" s="22">
+      <c r="EZ41" s="21">
         <v>1357.2355721400002</v>
       </c>
-      <c r="FA41" s="22">
+      <c r="FA41" s="21">
         <v>1358.3601699600001</v>
       </c>
-      <c r="FB41" s="22">
+      <c r="FB41" s="21">
         <v>1356.8660260300001</v>
       </c>
-      <c r="FC41" s="22">
+      <c r="FC41" s="21">
         <v>1372.0476791900001</v>
       </c>
-      <c r="FD41" s="22">
+      <c r="FD41" s="21">
         <v>1368.8580405</v>
       </c>
-      <c r="FE41" s="22">
+      <c r="FE41" s="21">
         <v>1363.27635143</v>
       </c>
-      <c r="FF41" s="22">
+      <c r="FF41" s="21">
         <v>1380.81334904</v>
       </c>
-      <c r="FG41" s="22">
+      <c r="FG41" s="21">
         <v>1387.10092373</v>
       </c>
-      <c r="FH41" s="22">
+      <c r="FH41" s="21">
         <v>1400.4154287899999</v>
       </c>
-      <c r="FI41" s="22">
+      <c r="FI41" s="21">
         <v>1429.0998113800001</v>
       </c>
-      <c r="FJ41" s="22">
+      <c r="FJ41" s="21">
         <v>1451.85446684</v>
       </c>
-      <c r="FK41" s="22">
+      <c r="FK41" s="21">
         <v>1476.9490443699999</v>
       </c>
-      <c r="FL41" s="37">
+      <c r="FL41" s="20">
         <v>1463.9789155599999</v>
       </c>
-      <c r="FM41" s="37">
+      <c r="FM41" s="20">
         <v>1509.3124497700001</v>
       </c>
-      <c r="FN41" s="37">
+      <c r="FN41" s="20">
         <v>1504.4426453399999</v>
       </c>
-      <c r="FO41" s="37">
+      <c r="FO41" s="20">
         <v>1515.7413646300001</v>
       </c>
-      <c r="FP41" s="37">
+      <c r="FP41" s="20">
         <v>1523.5923130399999</v>
       </c>
-      <c r="FQ41" s="37">
+      <c r="FQ41" s="20">
         <v>1523.72196502</v>
       </c>
-      <c r="FR41" s="37">
+      <c r="FR41" s="20">
         <v>1544.8276941300001</v>
       </c>
-      <c r="FS41" s="37">
+      <c r="FS41" s="20">
         <v>1556.9660502500001</v>
       </c>
-      <c r="FT41" s="37">
+      <c r="FT41" s="20">
         <v>1630.8240301199999</v>
       </c>
-      <c r="FU41" s="37">
+      <c r="FU41" s="20">
         <v>1621.5982456500001</v>
       </c>
-      <c r="FV41" s="37">
+      <c r="FV41" s="20">
         <v>1745.5886875599999</v>
       </c>
-      <c r="FW41" s="37">
+      <c r="FW41" s="20">
         <v>1673.7102524100001</v>
       </c>
+      <c r="FX41" s="20">
+        <v>1654.06963025</v>
+      </c>
     </row>
-    <row r="42" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C42" s="21">
+      <c r="C42" s="19">
         <v>1140.5326148199999</v>
       </c>
-      <c r="D42" s="21">
+      <c r="D42" s="19">
         <v>1050.1441457400001</v>
       </c>
-      <c r="E42" s="21">
+      <c r="E42" s="19">
         <v>1036.1144870999999</v>
       </c>
-      <c r="F42" s="21">
+      <c r="F42" s="19">
         <v>1012.17652165</v>
       </c>
-      <c r="G42" s="21">
+      <c r="G42" s="19">
         <v>900.66128355000001</v>
       </c>
-      <c r="H42" s="21">
+      <c r="H42" s="19">
         <v>1008.59973064</v>
       </c>
-      <c r="I42" s="21">
+      <c r="I42" s="19">
         <v>778.12664881000001</v>
       </c>
-      <c r="J42" s="21">
+      <c r="J42" s="19">
         <v>923.74843326000007</v>
       </c>
-      <c r="K42" s="21">
+      <c r="K42" s="19">
         <v>990.10610616999998</v>
       </c>
-      <c r="L42" s="21">
+      <c r="L42" s="19">
         <v>929.53851123000004</v>
       </c>
-      <c r="M42" s="21">
+      <c r="M42" s="19">
         <v>964.61599790000002</v>
       </c>
-      <c r="N42" s="21">
+      <c r="N42" s="19">
         <v>964.12338930999999</v>
       </c>
-      <c r="O42" s="21">
+      <c r="O42" s="19">
         <v>912.25071883999999</v>
       </c>
-      <c r="P42" s="21">
+      <c r="P42" s="19">
         <v>980.91099066000004</v>
       </c>
-      <c r="Q42" s="21">
+      <c r="Q42" s="19">
         <v>948.25625207999997</v>
       </c>
-      <c r="R42" s="21">
+      <c r="R42" s="19">
         <v>905.41420418000007</v>
       </c>
-      <c r="S42" s="21">
+      <c r="S42" s="19">
         <v>918.81302178999999</v>
       </c>
-      <c r="T42" s="21">
+      <c r="T42" s="19">
         <v>882.13733314000001</v>
       </c>
-      <c r="U42" s="21">
+      <c r="U42" s="19">
         <v>842.93760778000001</v>
       </c>
-      <c r="V42" s="21">
+      <c r="V42" s="19">
         <v>992.12137919000008</v>
       </c>
-      <c r="W42" s="21">
+      <c r="W42" s="19">
         <v>968.55937660000006</v>
       </c>
-      <c r="X42" s="21">
+      <c r="X42" s="19">
         <v>1014.27658132</v>
       </c>
-      <c r="Y42" s="21">
+      <c r="Y42" s="19">
         <v>999.70020457999999</v>
       </c>
-      <c r="Z42" s="21">
+      <c r="Z42" s="19">
         <v>860.47496156</v>
       </c>
-      <c r="AA42" s="21">
+      <c r="AA42" s="19">
         <v>1095.42084694</v>
       </c>
-      <c r="AB42" s="21">
+      <c r="AB42" s="19">
         <v>1144.98903698</v>
       </c>
-      <c r="AC42" s="21">
+      <c r="AC42" s="19">
         <v>1044.3182036799999</v>
       </c>
-      <c r="AD42" s="21">
+      <c r="AD42" s="19">
         <v>1097.7795727999999</v>
       </c>
-      <c r="AE42" s="21">
+      <c r="AE42" s="19">
         <v>1003.2866088</v>
       </c>
-      <c r="AF42" s="21">
+      <c r="AF42" s="19">
         <v>964.80538148000005</v>
       </c>
-      <c r="AG42" s="21">
+      <c r="AG42" s="19">
         <v>883.02797543999998</v>
       </c>
-      <c r="AH42" s="21">
+      <c r="AH42" s="19">
         <v>999.95211625000002</v>
       </c>
-      <c r="AI42" s="21">
+      <c r="AI42" s="19">
         <v>964.89985002000003</v>
       </c>
-      <c r="AJ42" s="21">
+      <c r="AJ42" s="19">
         <v>1080.19785768</v>
       </c>
-      <c r="AK42" s="21">
+      <c r="AK42" s="19">
         <v>1019.10680356</v>
       </c>
-      <c r="AL42" s="21">
+      <c r="AL42" s="19">
         <v>933.34458164</v>
       </c>
-      <c r="AM42" s="21">
+      <c r="AM42" s="19">
         <v>1156.5827664399999</v>
       </c>
-      <c r="AN42" s="21">
+      <c r="AN42" s="19">
         <v>1087.1490527999999</v>
       </c>
-      <c r="AO42" s="21">
+      <c r="AO42" s="19">
         <v>973.45062884999993</v>
       </c>
-      <c r="AP42" s="21">
+      <c r="AP42" s="19">
         <v>988.00886940999999</v>
       </c>
-      <c r="AQ42" s="21">
+      <c r="AQ42" s="19">
         <v>938.27329509000003</v>
       </c>
-      <c r="AR42" s="21">
+      <c r="AR42" s="19">
         <v>846.46935248</v>
       </c>
-      <c r="AS42" s="21">
+      <c r="AS42" s="19">
         <v>847.22033106000003</v>
       </c>
-      <c r="AT42" s="21">
+      <c r="AT42" s="19">
         <v>946.39863605000005</v>
       </c>
-      <c r="AU42" s="21">
+      <c r="AU42" s="19">
         <v>947.89852054000005</v>
       </c>
-      <c r="AV42" s="21">
+      <c r="AV42" s="19">
         <v>1090.1664839300001</v>
       </c>
-      <c r="AW42" s="21">
+      <c r="AW42" s="19">
         <v>972.57358680000004</v>
       </c>
-      <c r="AX42" s="21">
+      <c r="AX42" s="19">
         <v>923.13694155999997</v>
       </c>
-      <c r="AY42" s="21">
+      <c r="AY42" s="19">
         <v>1024.4832680500001</v>
       </c>
-      <c r="AZ42" s="21">
+      <c r="AZ42" s="19">
         <v>990.88320312999997</v>
       </c>
-      <c r="BA42" s="21">
+      <c r="BA42" s="19">
         <v>913.79056305000006</v>
       </c>
-      <c r="BB42" s="21">
+      <c r="BB42" s="19">
         <v>762.98448354000004</v>
       </c>
-      <c r="BC42" s="21">
+      <c r="BC42" s="19">
         <v>758.36043901000005</v>
       </c>
-      <c r="BD42" s="21">
+      <c r="BD42" s="19">
         <v>726.19218420000004</v>
       </c>
-      <c r="BE42" s="21">
+      <c r="BE42" s="19">
         <v>654.9536276</v>
       </c>
-      <c r="BF42" s="21">
+      <c r="BF42" s="19">
         <v>670.84542398999997</v>
       </c>
-      <c r="BG42" s="21">
+      <c r="BG42" s="19">
         <v>716.61557256000003</v>
       </c>
-      <c r="BH42" s="21">
+      <c r="BH42" s="19">
         <v>734.65978551000001</v>
       </c>
-      <c r="BI42" s="21">
+      <c r="BI42" s="19">
         <v>661.62291507999998</v>
       </c>
-      <c r="BJ42" s="21">
+      <c r="BJ42" s="19">
         <v>657.29817233999995</v>
       </c>
-      <c r="BK42" s="21">
+      <c r="BK42" s="19">
         <v>670.49225269999999</v>
       </c>
-      <c r="BL42" s="21">
+      <c r="BL42" s="19">
         <v>676.55902658000002</v>
       </c>
-      <c r="BM42" s="21">
+      <c r="BM42" s="19">
         <v>595.51487316000009</v>
       </c>
-      <c r="BN42" s="21">
+      <c r="BN42" s="19">
         <v>593.65269347000003</v>
       </c>
-      <c r="BO42" s="21">
+      <c r="BO42" s="19">
         <v>525.80684279999991</v>
       </c>
-      <c r="BP42" s="21">
+      <c r="BP42" s="19">
         <v>533.75895615999991</v>
       </c>
-      <c r="BQ42" s="21">
+      <c r="BQ42" s="19">
         <v>479.64847744000002</v>
       </c>
-      <c r="BR42" s="21">
+      <c r="BR42" s="19">
         <v>528.36207044999992</v>
       </c>
-      <c r="BS42" s="21">
+      <c r="BS42" s="19">
         <v>560.60539574999996</v>
       </c>
-      <c r="BT42" s="21">
+      <c r="BT42" s="19">
         <v>580.31040200999996</v>
       </c>
-      <c r="BU42" s="21">
+      <c r="BU42" s="19">
         <v>616.55491891999998</v>
       </c>
-      <c r="BV42" s="21">
+      <c r="BV42" s="19">
         <v>555.07911166000008</v>
       </c>
-      <c r="BW42" s="21">
+      <c r="BW42" s="19">
         <v>525.56153735999999</v>
       </c>
-      <c r="BX42" s="21">
+      <c r="BX42" s="19">
         <v>543.20912641000007</v>
       </c>
-      <c r="BY42" s="21">
+      <c r="BY42" s="19">
         <v>492.74373835</v>
       </c>
-      <c r="BZ42" s="21">
+      <c r="BZ42" s="19">
         <v>493.18059112000003</v>
       </c>
-      <c r="CA42" s="21">
+      <c r="CA42" s="19">
         <v>421.51690024999999</v>
       </c>
-      <c r="CB42" s="21">
+      <c r="CB42" s="19">
         <v>419.67825904999995</v>
       </c>
-      <c r="CC42" s="21">
+      <c r="CC42" s="19">
         <v>365.88755584999996</v>
       </c>
-      <c r="CD42" s="21">
+      <c r="CD42" s="19">
         <v>376.36376770999999</v>
       </c>
-      <c r="CE42" s="21">
+      <c r="CE42" s="19">
         <v>509.74129433999997</v>
       </c>
-      <c r="CF42" s="21">
+      <c r="CF42" s="19">
         <v>451.95646920999997</v>
       </c>
-      <c r="CG42" s="21">
+      <c r="CG42" s="19">
         <v>434.08115687000003</v>
       </c>
-      <c r="CH42" s="21">
+      <c r="CH42" s="19">
         <v>398.46861311000004</v>
       </c>
-      <c r="CI42" s="21">
+      <c r="CI42" s="19">
         <v>383.06161862000005</v>
       </c>
-      <c r="CJ42" s="21">
+      <c r="CJ42" s="19">
         <v>387.52296894</v>
       </c>
-      <c r="CK42" s="21">
+      <c r="CK42" s="19">
         <v>488.16291231000002</v>
       </c>
-      <c r="CL42" s="21">
+      <c r="CL42" s="19">
         <v>359.73000074999999</v>
       </c>
-      <c r="CM42" s="21">
+      <c r="CM42" s="19">
         <v>345.37028581999999</v>
       </c>
-      <c r="CN42" s="21">
+      <c r="CN42" s="19">
         <v>321.54659798</v>
       </c>
-      <c r="CO42" s="21">
+      <c r="CO42" s="19">
         <v>284.09629136000001</v>
       </c>
-      <c r="CP42" s="21">
+      <c r="CP42" s="19">
         <v>324.12136729999997</v>
       </c>
-      <c r="CQ42" s="21">
+      <c r="CQ42" s="19">
         <v>295.05309431000001</v>
       </c>
-      <c r="CR42" s="21">
+      <c r="CR42" s="19">
         <v>335.29445507999998</v>
       </c>
-      <c r="CS42" s="21">
+      <c r="CS42" s="19">
         <v>344.60163442999999</v>
       </c>
-      <c r="CT42" s="21">
+      <c r="CT42" s="19">
         <v>275.33031635999998</v>
       </c>
-      <c r="CU42" s="21">
+      <c r="CU42" s="19">
         <v>294.14696839000004</v>
       </c>
-      <c r="CV42" s="21">
+      <c r="CV42" s="19">
         <v>290.50679671</v>
       </c>
-      <c r="CW42" s="21">
+      <c r="CW42" s="19">
         <v>260.62508650000001</v>
       </c>
-      <c r="CX42" s="21">
+      <c r="CX42" s="19">
         <v>251.82703062000002</v>
       </c>
-      <c r="CY42" s="21">
+      <c r="CY42" s="19">
         <v>192.21559213</v>
       </c>
-      <c r="CZ42" s="21">
+      <c r="CZ42" s="19">
         <v>279.5161445</v>
       </c>
-      <c r="DA42" s="21">
+      <c r="DA42" s="19">
         <v>257.21982309000003</v>
       </c>
-      <c r="DB42" s="21">
+      <c r="DB42" s="19">
         <v>259.69292896000002</v>
       </c>
-      <c r="DC42" s="21">
+      <c r="DC42" s="19">
         <v>243.83499256000002</v>
       </c>
-      <c r="DD42" s="21">
+      <c r="DD42" s="19">
         <v>288.49735629999998</v>
       </c>
-      <c r="DE42" s="21">
+      <c r="DE42" s="19">
         <v>254.68287287999999</v>
       </c>
-      <c r="DF42" s="21">
+      <c r="DF42" s="19">
         <v>225.65343902999999</v>
       </c>
-      <c r="DG42" s="21">
+      <c r="DG42" s="19">
         <v>247.7750307</v>
       </c>
-      <c r="DH42" s="21">
+      <c r="DH42" s="19">
         <v>221.33433941999999</v>
       </c>
-      <c r="DI42" s="21">
+      <c r="DI42" s="19">
         <v>227.34317745000001</v>
       </c>
-      <c r="DJ42" s="21">
+      <c r="DJ42" s="19">
         <v>226.59889855</v>
       </c>
-      <c r="DK42" s="21">
+      <c r="DK42" s="19">
         <v>194.42956998</v>
       </c>
-      <c r="DL42" s="21">
+      <c r="DL42" s="19">
         <v>194.48473573999999</v>
       </c>
-      <c r="DM42" s="21">
+      <c r="DM42" s="19">
         <v>207.50936143999999</v>
       </c>
-      <c r="DN42" s="21">
+      <c r="DN42" s="19">
         <v>194.45589534000001</v>
       </c>
-      <c r="DO42" s="21">
+      <c r="DO42" s="19">
         <v>192.36861528</v>
       </c>
-      <c r="DP42" s="21">
+      <c r="DP42" s="19">
         <v>252.28322724</v>
       </c>
-      <c r="DQ42" s="21">
+      <c r="DQ42" s="19">
         <v>232.23653732</v>
       </c>
-      <c r="DR42" s="21">
+      <c r="DR42" s="19">
         <v>211.29346106</v>
       </c>
-      <c r="DS42" s="21">
+      <c r="DS42" s="19">
         <v>217.04699325999999</v>
       </c>
-      <c r="DT42" s="21">
+      <c r="DT42" s="19">
         <v>243.49143266000002</v>
       </c>
-      <c r="DU42" s="21">
+      <c r="DU42" s="19">
         <v>233.72816215999998</v>
       </c>
-      <c r="DV42" s="21">
+      <c r="DV42" s="19">
         <v>260.53878728000001</v>
       </c>
-      <c r="DW42" s="21">
+      <c r="DW42" s="19">
         <v>188.75948597999999</v>
       </c>
-      <c r="DX42" s="21">
+      <c r="DX42" s="19">
         <v>190.01429576999999</v>
       </c>
-      <c r="DY42" s="21">
+      <c r="DY42" s="19">
         <v>171.0069403</v>
       </c>
-      <c r="DZ42" s="21">
+      <c r="DZ42" s="19">
         <v>188.65257453999999</v>
       </c>
-      <c r="EA42" s="21">
+      <c r="EA42" s="19">
         <v>181.03792297000001</v>
       </c>
-      <c r="EB42" s="21">
+      <c r="EB42" s="19">
         <v>201.85063279000002</v>
       </c>
-      <c r="EC42" s="21">
+      <c r="EC42" s="19">
         <v>187.07848100999999</v>
       </c>
-      <c r="ED42" s="21">
+      <c r="ED42" s="19">
         <v>161.08832984</v>
       </c>
-      <c r="EE42" s="21">
+      <c r="EE42" s="19">
         <v>185.25020567999999</v>
       </c>
-      <c r="EF42" s="21">
+      <c r="EF42" s="19">
         <v>372.13125708999996</v>
       </c>
-      <c r="EG42" s="22">
+      <c r="EG42" s="21">
         <v>605.35037049000005</v>
       </c>
-      <c r="EH42" s="22">
+      <c r="EH42" s="21">
         <v>624.92925902000002</v>
       </c>
-      <c r="EI42" s="22">
+      <c r="EI42" s="21">
         <v>520.95688426000004</v>
       </c>
-      <c r="EJ42" s="22">
+      <c r="EJ42" s="21">
         <v>552.80779954999991</v>
       </c>
-      <c r="EK42" s="22">
+      <c r="EK42" s="21">
         <v>449.89248087999999</v>
       </c>
-      <c r="EL42" s="22">
+      <c r="EL42" s="21">
         <v>385.05403748999998</v>
       </c>
-      <c r="EM42" s="22">
+      <c r="EM42" s="21">
         <v>534.48931395</v>
       </c>
-      <c r="EN42" s="22">
+      <c r="EN42" s="21">
         <v>624.21415085000001</v>
       </c>
-      <c r="EO42" s="22">
+      <c r="EO42" s="21">
         <v>1737.5242081700001</v>
       </c>
-      <c r="EP42" s="22">
+      <c r="EP42" s="21">
         <v>1387.05111822</v>
       </c>
-      <c r="EQ42" s="22">
+      <c r="EQ42" s="21">
         <v>883.06879185000003</v>
       </c>
-      <c r="ER42" s="22">
+      <c r="ER42" s="21">
         <v>877.03807567000001</v>
       </c>
-      <c r="ES42" s="22">
+      <c r="ES42" s="21">
         <v>729.61345367000001</v>
       </c>
-      <c r="ET42" s="22">
+      <c r="ET42" s="21">
         <v>660.99542724000003</v>
       </c>
-      <c r="EU42" s="22">
+      <c r="EU42" s="21">
         <v>875.07376798000007</v>
       </c>
-      <c r="EV42" s="22">
+      <c r="EV42" s="21">
         <v>872.12279038999998</v>
       </c>
-      <c r="EW42" s="22">
+      <c r="EW42" s="21">
         <v>1004.89484753</v>
       </c>
-      <c r="EX42" s="22">
+      <c r="EX42" s="21">
         <v>806.58210839000003</v>
       </c>
-      <c r="EY42" s="22">
+      <c r="EY42" s="21">
         <v>661.1376381</v>
       </c>
-      <c r="EZ42" s="22">
+      <c r="EZ42" s="21">
         <v>694.70724253999992</v>
       </c>
-      <c r="FA42" s="22">
+      <c r="FA42" s="21">
         <v>1489.8021683900001</v>
       </c>
-      <c r="FB42" s="22">
+      <c r="FB42" s="21">
         <v>1267.64497039</v>
       </c>
-      <c r="FC42" s="22">
+      <c r="FC42" s="21">
         <v>1119.8668772000001</v>
       </c>
-      <c r="FD42" s="22">
+      <c r="FD42" s="21">
         <v>1165.31848522</v>
       </c>
-      <c r="FE42" s="22">
+      <c r="FE42" s="21">
         <v>948.39925877999997</v>
       </c>
-      <c r="FF42" s="22">
+      <c r="FF42" s="21">
         <v>1129.2512705499998</v>
       </c>
-      <c r="FG42" s="22">
+      <c r="FG42" s="21">
         <v>1162.4179981700001</v>
       </c>
-      <c r="FH42" s="22">
+      <c r="FH42" s="21">
         <v>1154.0701710999999</v>
       </c>
-      <c r="FI42" s="22">
+      <c r="FI42" s="21">
         <v>1076.16758497</v>
       </c>
-      <c r="FJ42" s="22">
+      <c r="FJ42" s="21">
         <v>1068.89927771</v>
       </c>
-      <c r="FK42" s="22">
+      <c r="FK42" s="21">
         <v>765.27452540999991</v>
       </c>
-      <c r="FL42" s="37">
+      <c r="FL42" s="20">
         <v>1132.11451519</v>
       </c>
-      <c r="FM42" s="37">
+      <c r="FM42" s="20">
         <v>1186.01268781</v>
       </c>
-      <c r="FN42" s="37">
+      <c r="FN42" s="20">
         <v>1216.2211510100001</v>
       </c>
-      <c r="FO42" s="37">
+      <c r="FO42" s="20">
         <v>1320.46373346</v>
       </c>
-      <c r="FP42" s="37">
+      <c r="FP42" s="20">
         <v>981.45069120000005</v>
       </c>
-      <c r="FQ42" s="37">
+      <c r="FQ42" s="20">
         <v>967.46387221999998</v>
       </c>
-      <c r="FR42" s="37">
+      <c r="FR42" s="20">
         <v>1389.5685204400002</v>
       </c>
-      <c r="FS42" s="37">
+      <c r="FS42" s="20">
         <v>1018.4604879</v>
       </c>
-      <c r="FT42" s="37">
+      <c r="FT42" s="20">
         <v>951.14319925999996</v>
       </c>
-      <c r="FU42" s="37">
+      <c r="FU42" s="20">
         <v>1103.8842878</v>
       </c>
-      <c r="FV42" s="37">
+      <c r="FV42" s="20">
         <v>1024.1713096000001</v>
       </c>
-      <c r="FW42" s="37">
+      <c r="FW42" s="20">
         <v>701.40671854999994</v>
       </c>
+      <c r="FX42" s="20">
+        <v>1127.8280945500001</v>
+      </c>
     </row>
-    <row r="43" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="C43" s="21"/>
-[...132 lines deleted...]
-      <c r="EF43" s="21">
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="19"/>
+      <c r="F43" s="19"/>
+      <c r="G43" s="19"/>
+      <c r="H43" s="19"/>
+      <c r="I43" s="19"/>
+      <c r="J43" s="19"/>
+      <c r="K43" s="19"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="19"/>
+      <c r="N43" s="19"/>
+      <c r="O43" s="19"/>
+      <c r="P43" s="19"/>
+      <c r="Q43" s="19"/>
+      <c r="R43" s="19"/>
+      <c r="S43" s="19"/>
+      <c r="T43" s="19"/>
+      <c r="U43" s="19"/>
+      <c r="V43" s="19"/>
+      <c r="W43" s="19"/>
+      <c r="X43" s="19"/>
+      <c r="Y43" s="19"/>
+      <c r="Z43" s="19"/>
+      <c r="AA43" s="19"/>
+      <c r="AB43" s="19"/>
+      <c r="AC43" s="19"/>
+      <c r="AD43" s="19"/>
+      <c r="AE43" s="19"/>
+      <c r="AF43" s="19"/>
+      <c r="AG43" s="19"/>
+      <c r="AH43" s="19"/>
+      <c r="AI43" s="19"/>
+      <c r="AJ43" s="19"/>
+      <c r="AK43" s="19"/>
+      <c r="AL43" s="19"/>
+      <c r="AM43" s="19"/>
+      <c r="AN43" s="19"/>
+      <c r="AO43" s="19"/>
+      <c r="AP43" s="19"/>
+      <c r="AQ43" s="19"/>
+      <c r="AR43" s="19"/>
+      <c r="AS43" s="19"/>
+      <c r="AT43" s="19"/>
+      <c r="AU43" s="19"/>
+      <c r="AV43" s="19"/>
+      <c r="AW43" s="19"/>
+      <c r="AX43" s="19"/>
+      <c r="AY43" s="19"/>
+      <c r="AZ43" s="19"/>
+      <c r="BA43" s="19"/>
+      <c r="BB43" s="19"/>
+      <c r="BC43" s="19"/>
+      <c r="BD43" s="19"/>
+      <c r="BE43" s="19"/>
+      <c r="BF43" s="19"/>
+      <c r="BG43" s="19"/>
+      <c r="BH43" s="19"/>
+      <c r="BI43" s="19"/>
+      <c r="BJ43" s="19"/>
+      <c r="BK43" s="19"/>
+      <c r="BL43" s="19"/>
+      <c r="BM43" s="19"/>
+      <c r="BN43" s="19"/>
+      <c r="BO43" s="19"/>
+      <c r="BP43" s="19"/>
+      <c r="BQ43" s="19"/>
+      <c r="BR43" s="19"/>
+      <c r="BS43" s="19"/>
+      <c r="BT43" s="19"/>
+      <c r="BU43" s="19"/>
+      <c r="BV43" s="19"/>
+      <c r="BW43" s="19"/>
+      <c r="BX43" s="19"/>
+      <c r="BY43" s="19"/>
+      <c r="BZ43" s="19"/>
+      <c r="CA43" s="19"/>
+      <c r="CB43" s="19"/>
+      <c r="CC43" s="19"/>
+      <c r="CD43" s="19"/>
+      <c r="CE43" s="19"/>
+      <c r="CF43" s="19"/>
+      <c r="CG43" s="19"/>
+      <c r="CH43" s="19"/>
+      <c r="CI43" s="19"/>
+      <c r="CJ43" s="19"/>
+      <c r="CK43" s="19"/>
+      <c r="CL43" s="19"/>
+      <c r="CM43" s="19"/>
+      <c r="CN43" s="19"/>
+      <c r="CO43" s="19"/>
+      <c r="CP43" s="19"/>
+      <c r="CQ43" s="19"/>
+      <c r="CR43" s="19"/>
+      <c r="CS43" s="19"/>
+      <c r="CT43" s="19"/>
+      <c r="CU43" s="19"/>
+      <c r="CV43" s="19"/>
+      <c r="CW43" s="19"/>
+      <c r="CX43" s="19"/>
+      <c r="CY43" s="19"/>
+      <c r="CZ43" s="19"/>
+      <c r="DA43" s="19"/>
+      <c r="DB43" s="19"/>
+      <c r="DC43" s="19"/>
+      <c r="DD43" s="19"/>
+      <c r="DE43" s="19"/>
+      <c r="DF43" s="19"/>
+      <c r="DG43" s="19"/>
+      <c r="DH43" s="19"/>
+      <c r="DI43" s="19"/>
+      <c r="DJ43" s="19"/>
+      <c r="DK43" s="19"/>
+      <c r="DL43" s="19"/>
+      <c r="DM43" s="19"/>
+      <c r="DN43" s="19"/>
+      <c r="DO43" s="19"/>
+      <c r="DP43" s="19"/>
+      <c r="DQ43" s="19"/>
+      <c r="DR43" s="19"/>
+      <c r="DS43" s="19"/>
+      <c r="DT43" s="19"/>
+      <c r="DU43" s="19"/>
+      <c r="DV43" s="19"/>
+      <c r="DW43" s="19"/>
+      <c r="DX43" s="19"/>
+      <c r="DY43" s="19"/>
+      <c r="DZ43" s="19"/>
+      <c r="EA43" s="19"/>
+      <c r="EB43" s="19"/>
+      <c r="EC43" s="19"/>
+      <c r="ED43" s="19"/>
+      <c r="EE43" s="19"/>
+      <c r="EF43" s="19">
         <v>68.777224860000004</v>
       </c>
-      <c r="EG43" s="22">
+      <c r="EG43" s="21">
         <v>297.76775404</v>
       </c>
-      <c r="EH43" s="22">
+      <c r="EH43" s="21">
         <v>347.97368187000001</v>
       </c>
-      <c r="EI43" s="22">
+      <c r="EI43" s="21">
         <v>247.18116799000001</v>
       </c>
-      <c r="EJ43" s="22">
+      <c r="EJ43" s="21">
         <v>206.88702830000003</v>
       </c>
-      <c r="EK43" s="22">
+      <c r="EK43" s="21">
         <v>94.66037378</v>
       </c>
-      <c r="EL43" s="22">
+      <c r="EL43" s="21">
         <v>53.557244590000003</v>
       </c>
-      <c r="EM43" s="22">
+      <c r="EM43" s="21">
         <v>102.66244793999999</v>
       </c>
-      <c r="EN43" s="22">
+      <c r="EN43" s="21">
         <v>94.84807361</v>
       </c>
-      <c r="EO43" s="22">
+      <c r="EO43" s="21">
         <v>75.221498569999994</v>
       </c>
-      <c r="EP43" s="22">
+      <c r="EP43" s="21">
         <v>32.92820905</v>
       </c>
-      <c r="EQ43" s="22">
+      <c r="EQ43" s="21">
         <v>40.176465130000004</v>
       </c>
-      <c r="ER43" s="22">
+      <c r="ER43" s="21">
         <v>60.973534360000002</v>
       </c>
-      <c r="ES43" s="22">
+      <c r="ES43" s="21">
         <v>39.397665950000004</v>
       </c>
-      <c r="ET43" s="22">
+      <c r="ET43" s="21">
         <v>40.499480749999996</v>
       </c>
-      <c r="EU43" s="22">
+      <c r="EU43" s="21">
         <v>42.763188049999997</v>
       </c>
-      <c r="EV43" s="22">
+      <c r="EV43" s="21">
         <v>39.594453899999998</v>
       </c>
-      <c r="EW43" s="22">
+      <c r="EW43" s="21">
         <v>56.541871260000001</v>
       </c>
-      <c r="EX43" s="22">
+      <c r="EX43" s="21">
         <v>68.627549979999998</v>
       </c>
-      <c r="EY43" s="22">
+      <c r="EY43" s="21">
         <v>87.056452489999998</v>
       </c>
-      <c r="EZ43" s="22">
+      <c r="EZ43" s="21">
         <v>87.649454989999995</v>
       </c>
-      <c r="FA43" s="22">
+      <c r="FA43" s="21">
         <v>408.83942837000001</v>
       </c>
-      <c r="FB43" s="22">
+      <c r="FB43" s="21">
         <v>253.37565949</v>
       </c>
-      <c r="FC43" s="22">
+      <c r="FC43" s="21">
         <v>258.6968559</v>
       </c>
-      <c r="FD43" s="22">
+      <c r="FD43" s="21">
         <v>425.00021867999999</v>
       </c>
-      <c r="FE43" s="22">
+      <c r="FE43" s="21">
         <v>254.37625863999997</v>
       </c>
-      <c r="FF43" s="22">
+      <c r="FF43" s="21">
         <v>323.74903618999997</v>
       </c>
-      <c r="FG43" s="22">
+      <c r="FG43" s="21">
         <v>389.65303085000005</v>
       </c>
-      <c r="FH43" s="22">
+      <c r="FH43" s="21">
         <v>297.71327354000005</v>
       </c>
-      <c r="FI43" s="22">
+      <c r="FI43" s="21">
         <v>310.93867588000001</v>
       </c>
-      <c r="FJ43" s="22">
+      <c r="FJ43" s="21">
         <v>359.43022284</v>
       </c>
-      <c r="FK43" s="22">
+      <c r="FK43" s="21">
         <v>266.32536174000001</v>
       </c>
-      <c r="FL43" s="37">
+      <c r="FL43" s="20">
         <v>276.97107862000001</v>
       </c>
-      <c r="FM43" s="37">
+      <c r="FM43" s="20">
         <v>324.45549267000001</v>
       </c>
-      <c r="FN43" s="37">
+      <c r="FN43" s="20">
         <v>233.26631449999999</v>
       </c>
-      <c r="FO43" s="37">
+      <c r="FO43" s="20">
         <v>331.63349058999995</v>
       </c>
-      <c r="FP43" s="37">
+      <c r="FP43" s="20">
         <v>299.46309274000004</v>
       </c>
-      <c r="FQ43" s="37">
+      <c r="FQ43" s="20">
         <v>251.93502699000001</v>
       </c>
-      <c r="FR43" s="37">
+      <c r="FR43" s="20">
         <v>295.02839666</v>
       </c>
-      <c r="FS43" s="37">
+      <c r="FS43" s="20">
         <v>328.01539026</v>
       </c>
-      <c r="FT43" s="37">
+      <c r="FT43" s="20">
         <v>245.11688472</v>
       </c>
-      <c r="FU43" s="37">
+      <c r="FU43" s="20">
         <v>305.44069628</v>
       </c>
-      <c r="FV43" s="37">
+      <c r="FV43" s="20">
         <v>396.72011237999999</v>
       </c>
-      <c r="FW43" s="37">
+      <c r="FW43" s="20">
         <v>239.15167891999999</v>
       </c>
+      <c r="FX43" s="20">
+        <v>307.76174963</v>
+      </c>
     </row>
-    <row r="44" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C44" s="21"/>
-[...132 lines deleted...]
-      <c r="EF44" s="21">
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19"/>
+      <c r="G44" s="19"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="19"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="19"/>
+      <c r="O44" s="19"/>
+      <c r="P44" s="19"/>
+      <c r="Q44" s="19"/>
+      <c r="R44" s="19"/>
+      <c r="S44" s="19"/>
+      <c r="T44" s="19"/>
+      <c r="U44" s="19"/>
+      <c r="V44" s="19"/>
+      <c r="W44" s="19"/>
+      <c r="X44" s="19"/>
+      <c r="Y44" s="19"/>
+      <c r="Z44" s="19"/>
+      <c r="AA44" s="19"/>
+      <c r="AB44" s="19"/>
+      <c r="AC44" s="19"/>
+      <c r="AD44" s="19"/>
+      <c r="AE44" s="19"/>
+      <c r="AF44" s="19"/>
+      <c r="AG44" s="19"/>
+      <c r="AH44" s="19"/>
+      <c r="AI44" s="19"/>
+      <c r="AJ44" s="19"/>
+      <c r="AK44" s="19"/>
+      <c r="AL44" s="19"/>
+      <c r="AM44" s="19"/>
+      <c r="AN44" s="19"/>
+      <c r="AO44" s="19"/>
+      <c r="AP44" s="19"/>
+      <c r="AQ44" s="19"/>
+      <c r="AR44" s="19"/>
+      <c r="AS44" s="19"/>
+      <c r="AT44" s="19"/>
+      <c r="AU44" s="19"/>
+      <c r="AV44" s="19"/>
+      <c r="AW44" s="19"/>
+      <c r="AX44" s="19"/>
+      <c r="AY44" s="19"/>
+      <c r="AZ44" s="19"/>
+      <c r="BA44" s="19"/>
+      <c r="BB44" s="19"/>
+      <c r="BC44" s="19"/>
+      <c r="BD44" s="19"/>
+      <c r="BE44" s="19"/>
+      <c r="BF44" s="19"/>
+      <c r="BG44" s="19"/>
+      <c r="BH44" s="19"/>
+      <c r="BI44" s="19"/>
+      <c r="BJ44" s="19"/>
+      <c r="BK44" s="19"/>
+      <c r="BL44" s="19"/>
+      <c r="BM44" s="19"/>
+      <c r="BN44" s="19"/>
+      <c r="BO44" s="19"/>
+      <c r="BP44" s="19"/>
+      <c r="BQ44" s="19"/>
+      <c r="BR44" s="19"/>
+      <c r="BS44" s="19"/>
+      <c r="BT44" s="19"/>
+      <c r="BU44" s="19"/>
+      <c r="BV44" s="19"/>
+      <c r="BW44" s="19"/>
+      <c r="BX44" s="19"/>
+      <c r="BY44" s="19"/>
+      <c r="BZ44" s="19"/>
+      <c r="CA44" s="19"/>
+      <c r="CB44" s="19"/>
+      <c r="CC44" s="19"/>
+      <c r="CD44" s="19"/>
+      <c r="CE44" s="19"/>
+      <c r="CF44" s="19"/>
+      <c r="CG44" s="19"/>
+      <c r="CH44" s="19"/>
+      <c r="CI44" s="19"/>
+      <c r="CJ44" s="19"/>
+      <c r="CK44" s="19"/>
+      <c r="CL44" s="19"/>
+      <c r="CM44" s="19"/>
+      <c r="CN44" s="19"/>
+      <c r="CO44" s="19"/>
+      <c r="CP44" s="19"/>
+      <c r="CQ44" s="19"/>
+      <c r="CR44" s="19"/>
+      <c r="CS44" s="19"/>
+      <c r="CT44" s="19"/>
+      <c r="CU44" s="19"/>
+      <c r="CV44" s="19"/>
+      <c r="CW44" s="19"/>
+      <c r="CX44" s="19"/>
+      <c r="CY44" s="19"/>
+      <c r="CZ44" s="19"/>
+      <c r="DA44" s="19"/>
+      <c r="DB44" s="19"/>
+      <c r="DC44" s="19"/>
+      <c r="DD44" s="19"/>
+      <c r="DE44" s="19"/>
+      <c r="DF44" s="19"/>
+      <c r="DG44" s="19"/>
+      <c r="DH44" s="19"/>
+      <c r="DI44" s="19"/>
+      <c r="DJ44" s="19"/>
+      <c r="DK44" s="19"/>
+      <c r="DL44" s="19"/>
+      <c r="DM44" s="19"/>
+      <c r="DN44" s="19"/>
+      <c r="DO44" s="19"/>
+      <c r="DP44" s="19"/>
+      <c r="DQ44" s="19"/>
+      <c r="DR44" s="19"/>
+      <c r="DS44" s="19"/>
+      <c r="DT44" s="19"/>
+      <c r="DU44" s="19"/>
+      <c r="DV44" s="19"/>
+      <c r="DW44" s="19"/>
+      <c r="DX44" s="19"/>
+      <c r="DY44" s="19"/>
+      <c r="DZ44" s="19"/>
+      <c r="EA44" s="19"/>
+      <c r="EB44" s="19"/>
+      <c r="EC44" s="19"/>
+      <c r="ED44" s="19"/>
+      <c r="EE44" s="19"/>
+      <c r="EF44" s="19">
         <v>21.922821519999999</v>
       </c>
-      <c r="EG44" s="22">
+      <c r="EG44" s="21">
         <v>20.805976179999998</v>
       </c>
-      <c r="EH44" s="22">
+      <c r="EH44" s="21">
         <v>12.488904960000001</v>
       </c>
-      <c r="EI44" s="22">
+      <c r="EI44" s="21">
         <v>14.369056689999999</v>
       </c>
-      <c r="EJ44" s="22">
+      <c r="EJ44" s="21">
         <v>14.381502970000001</v>
       </c>
-      <c r="EK44" s="22">
+      <c r="EK44" s="21">
         <v>15.01275588</v>
       </c>
-      <c r="EL44" s="22">
+      <c r="EL44" s="21">
         <v>15.439283250000001</v>
       </c>
-      <c r="EM44" s="22">
+      <c r="EM44" s="21">
         <v>20.747605190000002</v>
       </c>
-      <c r="EN44" s="22">
+      <c r="EN44" s="21">
         <v>181.60337794</v>
       </c>
-      <c r="EO44" s="22">
+      <c r="EO44" s="21">
         <v>490.77933741000004</v>
       </c>
-      <c r="EP44" s="22">
+      <c r="EP44" s="21">
         <v>427.77744983999997</v>
       </c>
-      <c r="EQ44" s="22">
+      <c r="EQ44" s="21">
         <v>198.93609027000002</v>
       </c>
-      <c r="ER44" s="22">
+      <c r="ER44" s="21">
         <v>429.98061418999998</v>
       </c>
-      <c r="ES44" s="22">
+      <c r="ES44" s="21">
         <v>342.46809586000001</v>
       </c>
-      <c r="ET44" s="22">
+      <c r="ET44" s="21">
         <v>152.92087746000001</v>
       </c>
-      <c r="EU44" s="22">
+      <c r="EU44" s="21">
         <v>612.8573339400001</v>
       </c>
-      <c r="EV44" s="22">
+      <c r="EV44" s="21">
         <v>421.7922805</v>
       </c>
-      <c r="EW44" s="22">
+      <c r="EW44" s="21">
         <v>440.91648239999995</v>
       </c>
-      <c r="EX44" s="22">
+      <c r="EX44" s="21">
         <v>426.25346130999998</v>
       </c>
-      <c r="EY44" s="22">
+      <c r="EY44" s="21">
         <v>283.65534995999997</v>
       </c>
-      <c r="EZ44" s="22">
+      <c r="EZ44" s="21">
         <v>352.82769223000003</v>
       </c>
-      <c r="FA44" s="22">
+      <c r="FA44" s="21">
         <v>473.01051081999998</v>
       </c>
-      <c r="FB44" s="22">
+      <c r="FB44" s="21">
         <v>572.17841908000003</v>
       </c>
-      <c r="FC44" s="22">
+      <c r="FC44" s="21">
         <v>420.17738538999998</v>
       </c>
-      <c r="FD44" s="22">
+      <c r="FD44" s="21">
         <v>424.9386983</v>
       </c>
-      <c r="FE44" s="22">
+      <c r="FE44" s="21">
         <v>378.93544954000004</v>
       </c>
-      <c r="FF44" s="22">
+      <c r="FF44" s="21">
         <v>321.56669887999999</v>
       </c>
-      <c r="FG44" s="22">
+      <c r="FG44" s="21">
         <v>534.79767745000004</v>
       </c>
-      <c r="FH44" s="22">
+      <c r="FH44" s="21">
         <v>407.90974167000002</v>
       </c>
-      <c r="FI44" s="22">
+      <c r="FI44" s="21">
         <v>415.83083179000005</v>
       </c>
-      <c r="FJ44" s="22">
+      <c r="FJ44" s="21">
         <v>435.55558114999997</v>
       </c>
-      <c r="FK44" s="22">
+      <c r="FK44" s="21">
         <v>242.34435865999998</v>
       </c>
-      <c r="FL44" s="37">
+      <c r="FL44" s="20">
         <v>538.22496763999993</v>
       </c>
-      <c r="FM44" s="37">
+      <c r="FM44" s="20">
         <v>312.80514425000001</v>
       </c>
-      <c r="FN44" s="37">
+      <c r="FN44" s="20">
         <v>413.55765080999998</v>
       </c>
-      <c r="FO44" s="37">
+      <c r="FO44" s="20">
         <v>498.71063805</v>
       </c>
-      <c r="FP44" s="37">
+      <c r="FP44" s="20">
         <v>351.42345098000004</v>
       </c>
-      <c r="FQ44" s="37">
+      <c r="FQ44" s="20">
         <v>342.22268470999995</v>
       </c>
-      <c r="FR44" s="37">
+      <c r="FR44" s="20">
         <v>421.99545186</v>
       </c>
-      <c r="FS44" s="37">
+      <c r="FS44" s="20">
         <v>383.01616558000001</v>
       </c>
-      <c r="FT44" s="37">
+      <c r="FT44" s="20">
         <v>230.9408742</v>
       </c>
-      <c r="FU44" s="37">
+      <c r="FU44" s="20">
         <v>389.59747572000003</v>
       </c>
-      <c r="FV44" s="37">
+      <c r="FV44" s="20">
         <v>285.81778099000002</v>
       </c>
-      <c r="FW44" s="37">
+      <c r="FW44" s="20">
         <v>184.96870297999999</v>
       </c>
+      <c r="FX44" s="20">
+        <v>423.30155864</v>
+      </c>
     </row>
-    <row r="45" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="C45" s="21"/>
-[...132 lines deleted...]
-      <c r="EF45" s="21">
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+      <c r="E45" s="19"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="19"/>
+      <c r="I45" s="19"/>
+      <c r="J45" s="19"/>
+      <c r="K45" s="19"/>
+      <c r="L45" s="19"/>
+      <c r="M45" s="19"/>
+      <c r="N45" s="19"/>
+      <c r="O45" s="19"/>
+      <c r="P45" s="19"/>
+      <c r="Q45" s="19"/>
+      <c r="R45" s="19"/>
+      <c r="S45" s="19"/>
+      <c r="T45" s="19"/>
+      <c r="U45" s="19"/>
+      <c r="V45" s="19"/>
+      <c r="W45" s="19"/>
+      <c r="X45" s="19"/>
+      <c r="Y45" s="19"/>
+      <c r="Z45" s="19"/>
+      <c r="AA45" s="19"/>
+      <c r="AB45" s="19"/>
+      <c r="AC45" s="19"/>
+      <c r="AD45" s="19"/>
+      <c r="AE45" s="19"/>
+      <c r="AF45" s="19"/>
+      <c r="AG45" s="19"/>
+      <c r="AH45" s="19"/>
+      <c r="AI45" s="19"/>
+      <c r="AJ45" s="19"/>
+      <c r="AK45" s="19"/>
+      <c r="AL45" s="19"/>
+      <c r="AM45" s="19"/>
+      <c r="AN45" s="19"/>
+      <c r="AO45" s="19"/>
+      <c r="AP45" s="19"/>
+      <c r="AQ45" s="19"/>
+      <c r="AR45" s="19"/>
+      <c r="AS45" s="19"/>
+      <c r="AT45" s="19"/>
+      <c r="AU45" s="19"/>
+      <c r="AV45" s="19"/>
+      <c r="AW45" s="19"/>
+      <c r="AX45" s="19"/>
+      <c r="AY45" s="19"/>
+      <c r="AZ45" s="19"/>
+      <c r="BA45" s="19"/>
+      <c r="BB45" s="19"/>
+      <c r="BC45" s="19"/>
+      <c r="BD45" s="19"/>
+      <c r="BE45" s="19"/>
+      <c r="BF45" s="19"/>
+      <c r="BG45" s="19"/>
+      <c r="BH45" s="19"/>
+      <c r="BI45" s="19"/>
+      <c r="BJ45" s="19"/>
+      <c r="BK45" s="19"/>
+      <c r="BL45" s="19"/>
+      <c r="BM45" s="19"/>
+      <c r="BN45" s="19"/>
+      <c r="BO45" s="19"/>
+      <c r="BP45" s="19"/>
+      <c r="BQ45" s="19"/>
+      <c r="BR45" s="19"/>
+      <c r="BS45" s="19"/>
+      <c r="BT45" s="19"/>
+      <c r="BU45" s="19"/>
+      <c r="BV45" s="19"/>
+      <c r="BW45" s="19"/>
+      <c r="BX45" s="19"/>
+      <c r="BY45" s="19"/>
+      <c r="BZ45" s="19"/>
+      <c r="CA45" s="19"/>
+      <c r="CB45" s="19"/>
+      <c r="CC45" s="19"/>
+      <c r="CD45" s="19"/>
+      <c r="CE45" s="19"/>
+      <c r="CF45" s="19"/>
+      <c r="CG45" s="19"/>
+      <c r="CH45" s="19"/>
+      <c r="CI45" s="19"/>
+      <c r="CJ45" s="19"/>
+      <c r="CK45" s="19"/>
+      <c r="CL45" s="19"/>
+      <c r="CM45" s="19"/>
+      <c r="CN45" s="19"/>
+      <c r="CO45" s="19"/>
+      <c r="CP45" s="19"/>
+      <c r="CQ45" s="19"/>
+      <c r="CR45" s="19"/>
+      <c r="CS45" s="19"/>
+      <c r="CT45" s="19"/>
+      <c r="CU45" s="19"/>
+      <c r="CV45" s="19"/>
+      <c r="CW45" s="19"/>
+      <c r="CX45" s="19"/>
+      <c r="CY45" s="19"/>
+      <c r="CZ45" s="19"/>
+      <c r="DA45" s="19"/>
+      <c r="DB45" s="19"/>
+      <c r="DC45" s="19"/>
+      <c r="DD45" s="19"/>
+      <c r="DE45" s="19"/>
+      <c r="DF45" s="19"/>
+      <c r="DG45" s="19"/>
+      <c r="DH45" s="19"/>
+      <c r="DI45" s="19"/>
+      <c r="DJ45" s="19"/>
+      <c r="DK45" s="19"/>
+      <c r="DL45" s="19"/>
+      <c r="DM45" s="19"/>
+      <c r="DN45" s="19"/>
+      <c r="DO45" s="19"/>
+      <c r="DP45" s="19"/>
+      <c r="DQ45" s="19"/>
+      <c r="DR45" s="19"/>
+      <c r="DS45" s="19"/>
+      <c r="DT45" s="19"/>
+      <c r="DU45" s="19"/>
+      <c r="DV45" s="19"/>
+      <c r="DW45" s="19"/>
+      <c r="DX45" s="19"/>
+      <c r="DY45" s="19"/>
+      <c r="DZ45" s="19"/>
+      <c r="EA45" s="19"/>
+      <c r="EB45" s="19"/>
+      <c r="EC45" s="19"/>
+      <c r="ED45" s="19"/>
+      <c r="EE45" s="19"/>
+      <c r="EF45" s="19">
         <v>82.599073390000001</v>
       </c>
-      <c r="EG45" s="22">
+      <c r="EG45" s="21">
         <v>91.237531439999998</v>
       </c>
-      <c r="EH45" s="22">
+      <c r="EH45" s="21">
         <v>93.862411449999996</v>
       </c>
-      <c r="EI45" s="22">
+      <c r="EI45" s="21">
         <v>110.55604437000001</v>
       </c>
-      <c r="EJ45" s="22">
+      <c r="EJ45" s="21">
         <v>110.99118058000001</v>
       </c>
-      <c r="EK45" s="22">
+      <c r="EK45" s="21">
         <v>133.00641419999999</v>
       </c>
-      <c r="EL45" s="22">
+      <c r="EL45" s="21">
         <v>108.1784172</v>
       </c>
-      <c r="EM45" s="22">
+      <c r="EM45" s="21">
         <v>243.64652584999999</v>
       </c>
-      <c r="EN45" s="22">
+      <c r="EN45" s="21">
         <v>133.21625845</v>
       </c>
-      <c r="EO45" s="22">
+      <c r="EO45" s="21">
         <v>984.14081627999997</v>
       </c>
-      <c r="EP45" s="22">
+      <c r="EP45" s="21">
         <v>644.16375360000006</v>
       </c>
-      <c r="EQ45" s="22">
+      <c r="EQ45" s="21">
         <v>482.87281972000005</v>
       </c>
-      <c r="ER45" s="22">
+      <c r="ER45" s="21">
         <v>232.22542003000001</v>
       </c>
-      <c r="ES45" s="22">
+      <c r="ES45" s="21">
         <v>205.04142786000003</v>
       </c>
-      <c r="ET45" s="22">
+      <c r="ET45" s="21">
         <v>330.31446526999997</v>
       </c>
-      <c r="EU45" s="22">
+      <c r="EU45" s="21">
         <v>132.09460564</v>
       </c>
-      <c r="EV45" s="22">
+      <c r="EV45" s="21">
         <v>322.35332442000004</v>
       </c>
-      <c r="EW45" s="22">
+      <c r="EW45" s="21">
         <v>433.72080407999999</v>
       </c>
-      <c r="EX45" s="22">
+      <c r="EX45" s="21">
         <v>227.05267878000001</v>
       </c>
-      <c r="EY45" s="22">
+      <c r="EY45" s="21">
         <v>220.60354371</v>
       </c>
-      <c r="EZ45" s="22">
+      <c r="EZ45" s="21">
         <v>185.72838250999999</v>
       </c>
-      <c r="FA45" s="22">
+      <c r="FA45" s="21">
         <v>524.76610217000007</v>
       </c>
-      <c r="FB45" s="22">
+      <c r="FB45" s="21">
         <v>326.83003217999999</v>
       </c>
-      <c r="FC45" s="22">
+      <c r="FC45" s="21">
         <v>335.09370342</v>
       </c>
-      <c r="FD45" s="22">
+      <c r="FD45" s="21">
         <v>222.33853864</v>
       </c>
-      <c r="FE45" s="22">
+      <c r="FE45" s="21">
         <v>210.05716311</v>
       </c>
-      <c r="FF45" s="22">
+      <c r="FF45" s="21">
         <v>355.67355316000004</v>
       </c>
-      <c r="FG45" s="22">
+      <c r="FG45" s="21">
         <v>188.64615150999998</v>
       </c>
-      <c r="FH45" s="22">
+      <c r="FH45" s="21">
         <v>352.57018806000002</v>
       </c>
-      <c r="FI45" s="22">
+      <c r="FI45" s="21">
         <v>272.21468673000004</v>
       </c>
-      <c r="FJ45" s="22">
+      <c r="FJ45" s="21">
         <v>222.55068946</v>
       </c>
-      <c r="FK45" s="22">
+      <c r="FK45" s="21">
         <v>212.99039812999999</v>
       </c>
-      <c r="FL45" s="37">
+      <c r="FL45" s="20">
         <v>250.81992697999999</v>
       </c>
-      <c r="FM45" s="37">
+      <c r="FM45" s="20">
         <v>463.66275786</v>
       </c>
-      <c r="FN45" s="37">
+      <c r="FN45" s="20">
         <v>318.96919294999998</v>
       </c>
-      <c r="FO45" s="37">
+      <c r="FO45" s="20">
         <v>418.62556723</v>
       </c>
-      <c r="FP45" s="37">
+      <c r="FP45" s="20">
         <v>259.45315055000003</v>
       </c>
-      <c r="FQ45" s="37">
+      <c r="FQ45" s="20">
         <v>236.49968182000001</v>
       </c>
-      <c r="FR45" s="37">
+      <c r="FR45" s="20">
         <v>479.30948875000001</v>
       </c>
-      <c r="FS45" s="37">
+      <c r="FS45" s="20">
         <v>238.5917196</v>
       </c>
-      <c r="FT45" s="37">
+      <c r="FT45" s="20">
         <v>322.48828180000004</v>
       </c>
-      <c r="FU45" s="37">
+      <c r="FU45" s="20">
         <v>310.77060395000001</v>
       </c>
-      <c r="FV45" s="37">
+      <c r="FV45" s="20">
         <v>231.73163478999999</v>
       </c>
-      <c r="FW45" s="37">
+      <c r="FW45" s="20">
         <v>211.37570642</v>
       </c>
+      <c r="FX45" s="20">
+        <v>272.85294352999995</v>
+      </c>
     </row>
-    <row r="46" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C46" s="21"/>
-[...132 lines deleted...]
-      <c r="EF46" s="21">
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="19"/>
+      <c r="H46" s="19"/>
+      <c r="I46" s="19"/>
+      <c r="J46" s="19"/>
+      <c r="K46" s="19"/>
+      <c r="L46" s="19"/>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="19"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+      <c r="T46" s="19"/>
+      <c r="U46" s="19"/>
+      <c r="V46" s="19"/>
+      <c r="W46" s="19"/>
+      <c r="X46" s="19"/>
+      <c r="Y46" s="19"/>
+      <c r="Z46" s="19"/>
+      <c r="AA46" s="19"/>
+      <c r="AB46" s="19"/>
+      <c r="AC46" s="19"/>
+      <c r="AD46" s="19"/>
+      <c r="AE46" s="19"/>
+      <c r="AF46" s="19"/>
+      <c r="AG46" s="19"/>
+      <c r="AH46" s="19"/>
+      <c r="AI46" s="19"/>
+      <c r="AJ46" s="19"/>
+      <c r="AK46" s="19"/>
+      <c r="AL46" s="19"/>
+      <c r="AM46" s="19"/>
+      <c r="AN46" s="19"/>
+      <c r="AO46" s="19"/>
+      <c r="AP46" s="19"/>
+      <c r="AQ46" s="19"/>
+      <c r="AR46" s="19"/>
+      <c r="AS46" s="19"/>
+      <c r="AT46" s="19"/>
+      <c r="AU46" s="19"/>
+      <c r="AV46" s="19"/>
+      <c r="AW46" s="19"/>
+      <c r="AX46" s="19"/>
+      <c r="AY46" s="19"/>
+      <c r="AZ46" s="19"/>
+      <c r="BA46" s="19"/>
+      <c r="BB46" s="19"/>
+      <c r="BC46" s="19"/>
+      <c r="BD46" s="19"/>
+      <c r="BE46" s="19"/>
+      <c r="BF46" s="19"/>
+      <c r="BG46" s="19"/>
+      <c r="BH46" s="19"/>
+      <c r="BI46" s="19"/>
+      <c r="BJ46" s="19"/>
+      <c r="BK46" s="19"/>
+      <c r="BL46" s="19"/>
+      <c r="BM46" s="19"/>
+      <c r="BN46" s="19"/>
+      <c r="BO46" s="19"/>
+      <c r="BP46" s="19"/>
+      <c r="BQ46" s="19"/>
+      <c r="BR46" s="19"/>
+      <c r="BS46" s="19"/>
+      <c r="BT46" s="19"/>
+      <c r="BU46" s="19"/>
+      <c r="BV46" s="19"/>
+      <c r="BW46" s="19"/>
+      <c r="BX46" s="19"/>
+      <c r="BY46" s="19"/>
+      <c r="BZ46" s="19"/>
+      <c r="CA46" s="19"/>
+      <c r="CB46" s="19"/>
+      <c r="CC46" s="19"/>
+      <c r="CD46" s="19"/>
+      <c r="CE46" s="19"/>
+      <c r="CF46" s="19"/>
+      <c r="CG46" s="19"/>
+      <c r="CH46" s="19"/>
+      <c r="CI46" s="19"/>
+      <c r="CJ46" s="19"/>
+      <c r="CK46" s="19"/>
+      <c r="CL46" s="19"/>
+      <c r="CM46" s="19"/>
+      <c r="CN46" s="19"/>
+      <c r="CO46" s="19"/>
+      <c r="CP46" s="19"/>
+      <c r="CQ46" s="19"/>
+      <c r="CR46" s="19"/>
+      <c r="CS46" s="19"/>
+      <c r="CT46" s="19"/>
+      <c r="CU46" s="19"/>
+      <c r="CV46" s="19"/>
+      <c r="CW46" s="19"/>
+      <c r="CX46" s="19"/>
+      <c r="CY46" s="19"/>
+      <c r="CZ46" s="19"/>
+      <c r="DA46" s="19"/>
+      <c r="DB46" s="19"/>
+      <c r="DC46" s="19"/>
+      <c r="DD46" s="19"/>
+      <c r="DE46" s="19"/>
+      <c r="DF46" s="19"/>
+      <c r="DG46" s="19"/>
+      <c r="DH46" s="19"/>
+      <c r="DI46" s="19"/>
+      <c r="DJ46" s="19"/>
+      <c r="DK46" s="19"/>
+      <c r="DL46" s="19"/>
+      <c r="DM46" s="19"/>
+      <c r="DN46" s="19"/>
+      <c r="DO46" s="19"/>
+      <c r="DP46" s="19"/>
+      <c r="DQ46" s="19"/>
+      <c r="DR46" s="19"/>
+      <c r="DS46" s="19"/>
+      <c r="DT46" s="19"/>
+      <c r="DU46" s="19"/>
+      <c r="DV46" s="19"/>
+      <c r="DW46" s="19"/>
+      <c r="DX46" s="19"/>
+      <c r="DY46" s="19"/>
+      <c r="DZ46" s="19"/>
+      <c r="EA46" s="19"/>
+      <c r="EB46" s="19"/>
+      <c r="EC46" s="19"/>
+      <c r="ED46" s="19"/>
+      <c r="EE46" s="19"/>
+      <c r="EF46" s="19">
         <v>155.33723093999998</v>
       </c>
-      <c r="EG46" s="22">
+      <c r="EG46" s="21">
         <v>156.37942459000001</v>
       </c>
-      <c r="EH46" s="22">
+      <c r="EH46" s="21">
         <v>130.25742316</v>
       </c>
-      <c r="EI46" s="22">
+      <c r="EI46" s="21">
         <v>117.19074931</v>
       </c>
-      <c r="EJ46" s="22">
+      <c r="EJ46" s="21">
         <v>153.06188818000001</v>
       </c>
-      <c r="EK46" s="22">
+      <c r="EK46" s="21">
         <v>156.33617709999999</v>
       </c>
-      <c r="EL46" s="22">
+      <c r="EL46" s="21">
         <v>162.99140381999999</v>
       </c>
-      <c r="EM46" s="22">
+      <c r="EM46" s="21">
         <v>118.80485899</v>
       </c>
-      <c r="EN46" s="22">
+      <c r="EN46" s="21">
         <v>140.29968663999998</v>
       </c>
-      <c r="EO46" s="22">
+      <c r="EO46" s="21">
         <v>144.95953378999999</v>
       </c>
-      <c r="EP46" s="22">
+      <c r="EP46" s="21">
         <v>184.93430766</v>
       </c>
-      <c r="EQ46" s="22">
+      <c r="EQ46" s="21">
         <v>110.78964936</v>
       </c>
-      <c r="ER46" s="22">
+      <c r="ER46" s="21">
         <v>107.92356151999999</v>
       </c>
-      <c r="ES46" s="22">
+      <c r="ES46" s="21">
         <v>101.43264062999999</v>
       </c>
-      <c r="ET46" s="22">
+      <c r="ET46" s="21">
         <v>102.56651665000001</v>
       </c>
-      <c r="EU46" s="22">
+      <c r="EU46" s="21">
         <v>59.812232369999997</v>
       </c>
-      <c r="EV46" s="22">
+      <c r="EV46" s="21">
         <v>60.447791469999999</v>
       </c>
-      <c r="EW46" s="22">
+      <c r="EW46" s="21">
         <v>52.237015460000002</v>
       </c>
-      <c r="EX46" s="22">
+      <c r="EX46" s="21">
         <v>66.786646759999996</v>
       </c>
-      <c r="EY46" s="22">
+      <c r="EY46" s="21">
         <v>60.083660399999999</v>
       </c>
-      <c r="EZ46" s="22">
+      <c r="EZ46" s="21">
         <v>58.059011049999995</v>
       </c>
-      <c r="FA46" s="22">
+      <c r="FA46" s="21">
         <v>70.844449909999994</v>
       </c>
-      <c r="FB46" s="22">
+      <c r="FB46" s="21">
         <v>103.40892701999999</v>
       </c>
-      <c r="FC46" s="22">
+      <c r="FC46" s="21">
         <v>92.554851959999993</v>
       </c>
-      <c r="FD46" s="22">
+      <c r="FD46" s="21">
         <v>80.382132209999995</v>
       </c>
-      <c r="FE46" s="22">
+      <c r="FE46" s="21">
         <v>91.563528680000005</v>
       </c>
-      <c r="FF46" s="22">
+      <c r="FF46" s="21">
         <v>111.06604129999999</v>
       </c>
-      <c r="FG46" s="22">
+      <c r="FG46" s="21">
         <v>36.488325590000002</v>
       </c>
-      <c r="FH46" s="22">
+      <c r="FH46" s="21">
         <v>85.281859080000004</v>
       </c>
-      <c r="FI46" s="22">
+      <c r="FI46" s="21">
         <v>67.669187440000002</v>
       </c>
-      <c r="FJ46" s="22">
+      <c r="FJ46" s="21">
         <v>37.686904119999994</v>
       </c>
-      <c r="FK46" s="22">
+      <c r="FK46" s="21">
         <v>31.23465259</v>
       </c>
-      <c r="FL46" s="37">
+      <c r="FL46" s="20">
         <v>47.981901389999997</v>
       </c>
-      <c r="FM46" s="37">
+      <c r="FM46" s="20">
         <v>60.554277920000004</v>
       </c>
-      <c r="FN46" s="37">
+      <c r="FN46" s="20">
         <v>230.08138396000001</v>
       </c>
-      <c r="FO46" s="37">
+      <c r="FO46" s="20">
         <v>58.871478600000003</v>
       </c>
-      <c r="FP46" s="37">
+      <c r="FP46" s="20">
         <v>62.69018578</v>
       </c>
-      <c r="FQ46" s="37">
+      <c r="FQ46" s="20">
         <v>125.43824832999999</v>
       </c>
-      <c r="FR46" s="37">
+      <c r="FR46" s="20">
         <v>179.75784544999999</v>
       </c>
-      <c r="FS46" s="37">
+      <c r="FS46" s="20">
         <v>60.551379189999999</v>
       </c>
-      <c r="FT46" s="37">
+      <c r="FT46" s="20">
         <v>142.17043396</v>
       </c>
-      <c r="FU46" s="37">
+      <c r="FU46" s="20">
         <v>89.316222330000002</v>
       </c>
-      <c r="FV46" s="37">
+      <c r="FV46" s="20">
         <v>99.405311909999995</v>
       </c>
-      <c r="FW46" s="37">
+      <c r="FW46" s="20">
         <v>58.299325100000004</v>
       </c>
+      <c r="FX46" s="20">
+        <v>111.91814868</v>
+      </c>
     </row>
-    <row r="47" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="C47" s="21"/>
-[...132 lines deleted...]
-      <c r="EF47" s="21">
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+      <c r="E47" s="19"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="19"/>
+      <c r="H47" s="19"/>
+      <c r="I47" s="19"/>
+      <c r="J47" s="19"/>
+      <c r="K47" s="19"/>
+      <c r="L47" s="19"/>
+      <c r="M47" s="19"/>
+      <c r="N47" s="19"/>
+      <c r="O47" s="19"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+      <c r="T47" s="19"/>
+      <c r="U47" s="19"/>
+      <c r="V47" s="19"/>
+      <c r="W47" s="19"/>
+      <c r="X47" s="19"/>
+      <c r="Y47" s="19"/>
+      <c r="Z47" s="19"/>
+      <c r="AA47" s="19"/>
+      <c r="AB47" s="19"/>
+      <c r="AC47" s="19"/>
+      <c r="AD47" s="19"/>
+      <c r="AE47" s="19"/>
+      <c r="AF47" s="19"/>
+      <c r="AG47" s="19"/>
+      <c r="AH47" s="19"/>
+      <c r="AI47" s="19"/>
+      <c r="AJ47" s="19"/>
+      <c r="AK47" s="19"/>
+      <c r="AL47" s="19"/>
+      <c r="AM47" s="19"/>
+      <c r="AN47" s="19"/>
+      <c r="AO47" s="19"/>
+      <c r="AP47" s="19"/>
+      <c r="AQ47" s="19"/>
+      <c r="AR47" s="19"/>
+      <c r="AS47" s="19"/>
+      <c r="AT47" s="19"/>
+      <c r="AU47" s="19"/>
+      <c r="AV47" s="19"/>
+      <c r="AW47" s="19"/>
+      <c r="AX47" s="19"/>
+      <c r="AY47" s="19"/>
+      <c r="AZ47" s="19"/>
+      <c r="BA47" s="19"/>
+      <c r="BB47" s="19"/>
+      <c r="BC47" s="19"/>
+      <c r="BD47" s="19"/>
+      <c r="BE47" s="19"/>
+      <c r="BF47" s="19"/>
+      <c r="BG47" s="19"/>
+      <c r="BH47" s="19"/>
+      <c r="BI47" s="19"/>
+      <c r="BJ47" s="19"/>
+      <c r="BK47" s="19"/>
+      <c r="BL47" s="19"/>
+      <c r="BM47" s="19"/>
+      <c r="BN47" s="19"/>
+      <c r="BO47" s="19"/>
+      <c r="BP47" s="19"/>
+      <c r="BQ47" s="19"/>
+      <c r="BR47" s="19"/>
+      <c r="BS47" s="19"/>
+      <c r="BT47" s="19"/>
+      <c r="BU47" s="19"/>
+      <c r="BV47" s="19"/>
+      <c r="BW47" s="19"/>
+      <c r="BX47" s="19"/>
+      <c r="BY47" s="19"/>
+      <c r="BZ47" s="19"/>
+      <c r="CA47" s="19"/>
+      <c r="CB47" s="19"/>
+      <c r="CC47" s="19"/>
+      <c r="CD47" s="19"/>
+      <c r="CE47" s="19"/>
+      <c r="CF47" s="19"/>
+      <c r="CG47" s="19"/>
+      <c r="CH47" s="19"/>
+      <c r="CI47" s="19"/>
+      <c r="CJ47" s="19"/>
+      <c r="CK47" s="19"/>
+      <c r="CL47" s="19"/>
+      <c r="CM47" s="19"/>
+      <c r="CN47" s="19"/>
+      <c r="CO47" s="19"/>
+      <c r="CP47" s="19"/>
+      <c r="CQ47" s="19"/>
+      <c r="CR47" s="19"/>
+      <c r="CS47" s="19"/>
+      <c r="CT47" s="19"/>
+      <c r="CU47" s="19"/>
+      <c r="CV47" s="19"/>
+      <c r="CW47" s="19"/>
+      <c r="CX47" s="19"/>
+      <c r="CY47" s="19"/>
+      <c r="CZ47" s="19"/>
+      <c r="DA47" s="19"/>
+      <c r="DB47" s="19"/>
+      <c r="DC47" s="19"/>
+      <c r="DD47" s="19"/>
+      <c r="DE47" s="19"/>
+      <c r="DF47" s="19"/>
+      <c r="DG47" s="19"/>
+      <c r="DH47" s="19"/>
+      <c r="DI47" s="19"/>
+      <c r="DJ47" s="19"/>
+      <c r="DK47" s="19"/>
+      <c r="DL47" s="19"/>
+      <c r="DM47" s="19"/>
+      <c r="DN47" s="19"/>
+      <c r="DO47" s="19"/>
+      <c r="DP47" s="19"/>
+      <c r="DQ47" s="19"/>
+      <c r="DR47" s="19"/>
+      <c r="DS47" s="19"/>
+      <c r="DT47" s="19"/>
+      <c r="DU47" s="19"/>
+      <c r="DV47" s="19"/>
+      <c r="DW47" s="19"/>
+      <c r="DX47" s="19"/>
+      <c r="DY47" s="19"/>
+      <c r="DZ47" s="19"/>
+      <c r="EA47" s="19"/>
+      <c r="EB47" s="19"/>
+      <c r="EC47" s="19"/>
+      <c r="ED47" s="19"/>
+      <c r="EE47" s="19"/>
+      <c r="EF47" s="19">
         <v>43.494906380000003</v>
       </c>
-      <c r="EG47" s="22">
+      <c r="EG47" s="21">
         <v>39.159684240000004</v>
       </c>
-      <c r="EH47" s="22">
+      <c r="EH47" s="21">
         <v>40.346837579999999</v>
       </c>
-      <c r="EI47" s="22">
+      <c r="EI47" s="21">
         <v>31.6598659</v>
       </c>
-      <c r="EJ47" s="22">
+      <c r="EJ47" s="21">
         <v>67.48619952</v>
       </c>
-      <c r="EK47" s="22">
+      <c r="EK47" s="21">
         <v>50.876759920000005</v>
       </c>
-      <c r="EL47" s="22">
+      <c r="EL47" s="21">
         <v>44.88768863</v>
       </c>
-      <c r="EM47" s="22">
+      <c r="EM47" s="21">
         <v>48.627875979999999</v>
       </c>
-      <c r="EN47" s="22">
+      <c r="EN47" s="21">
         <v>74.246754209999992</v>
       </c>
-      <c r="EO47" s="22">
+      <c r="EO47" s="21">
         <v>42.423022119999999</v>
       </c>
-      <c r="EP47" s="22">
+      <c r="EP47" s="21">
         <v>97.247398069999988</v>
       </c>
-      <c r="EQ47" s="22">
+      <c r="EQ47" s="21">
         <v>50.293767369999998</v>
       </c>
-      <c r="ER47" s="22">
+      <c r="ER47" s="21">
         <v>45.934945570000004</v>
       </c>
-      <c r="ES47" s="22">
+      <c r="ES47" s="21">
         <v>41.273623369999996</v>
       </c>
-      <c r="ET47" s="22">
+      <c r="ET47" s="21">
         <v>34.694087109999998</v>
       </c>
-      <c r="EU47" s="22">
+      <c r="EU47" s="21">
         <v>27.546407980000001</v>
       </c>
-      <c r="EV47" s="22">
+      <c r="EV47" s="21">
         <v>27.934940100000002</v>
       </c>
-      <c r="EW47" s="22">
+      <c r="EW47" s="21">
         <v>21.478674329999997</v>
       </c>
-      <c r="EX47" s="22">
+      <c r="EX47" s="21">
         <v>17.861771559999998</v>
       </c>
-      <c r="EY47" s="22">
+      <c r="EY47" s="21">
         <v>9.7386315399999983</v>
       </c>
-      <c r="EZ47" s="22">
+      <c r="EZ47" s="21">
         <v>10.44270176</v>
       </c>
-      <c r="FA47" s="22">
+      <c r="FA47" s="21">
         <v>12.34167712</v>
       </c>
-      <c r="FB47" s="22">
+      <c r="FB47" s="21">
         <v>11.851932619999999</v>
       </c>
-      <c r="FC47" s="22">
+      <c r="FC47" s="21">
         <v>13.344080529999999</v>
       </c>
-      <c r="FD47" s="22">
+      <c r="FD47" s="21">
         <v>12.65889739</v>
       </c>
-      <c r="FE47" s="22">
+      <c r="FE47" s="21">
         <v>13.46685881</v>
       </c>
-      <c r="FF47" s="22">
+      <c r="FF47" s="21">
         <v>17.195941019999999</v>
       </c>
-      <c r="FG47" s="22">
+      <c r="FG47" s="21">
         <v>12.83281277</v>
       </c>
-      <c r="FH47" s="22">
+      <c r="FH47" s="21">
         <v>10.59510875</v>
       </c>
-      <c r="FI47" s="22">
+      <c r="FI47" s="21">
         <v>9.5142031300000003</v>
       </c>
-      <c r="FJ47" s="22">
+      <c r="FJ47" s="21">
         <v>13.67588014</v>
       </c>
-      <c r="FK47" s="22">
+      <c r="FK47" s="21">
         <v>12.379754289999999</v>
       </c>
-      <c r="FL47" s="37">
+      <c r="FL47" s="20">
         <v>18.116640559999997</v>
       </c>
-      <c r="FM47" s="37">
+      <c r="FM47" s="20">
         <v>24.53501511</v>
       </c>
-      <c r="FN47" s="37">
+      <c r="FN47" s="20">
         <v>20.346608789999998</v>
       </c>
-      <c r="FO47" s="37">
+      <c r="FO47" s="20">
         <v>12.62255899</v>
       </c>
-      <c r="FP47" s="37">
+      <c r="FP47" s="20">
         <v>8.4208111500000005</v>
       </c>
-      <c r="FQ47" s="37">
+      <c r="FQ47" s="20">
         <v>11.368230369999999</v>
       </c>
-      <c r="FR47" s="37">
+      <c r="FR47" s="20">
         <v>13.477337720000001</v>
       </c>
-      <c r="FS47" s="37">
+      <c r="FS47" s="20">
         <v>8.2858332699999995</v>
       </c>
-      <c r="FT47" s="37">
+      <c r="FT47" s="20">
         <v>10.42672458</v>
       </c>
-      <c r="FU47" s="37">
+      <c r="FU47" s="20">
         <v>8.7592895199999994</v>
       </c>
-      <c r="FV47" s="37">
+      <c r="FV47" s="20">
         <v>10.496469529999999</v>
       </c>
-      <c r="FW47" s="37">
+      <c r="FW47" s="20">
         <v>7.6113051299999999</v>
       </c>
+      <c r="FX47" s="20">
+        <v>11.99369407</v>
+      </c>
     </row>
-    <row r="48" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="C48" s="21">
+      <c r="C48" s="19">
         <v>2.6706959999999998E-2</v>
       </c>
-      <c r="D48" s="21">
+      <c r="D48" s="19">
         <v>0.11763382</v>
       </c>
-      <c r="E48" s="21">
+      <c r="E48" s="19">
         <v>0.11515638</v>
       </c>
-      <c r="F48" s="21">
+      <c r="F48" s="19">
         <v>0.11764823999999999</v>
       </c>
-      <c r="G48" s="21">
+      <c r="G48" s="19">
         <v>5.1612390000000001E-2</v>
       </c>
-      <c r="H48" s="21">
+      <c r="H48" s="19">
         <v>0.11404584999999999</v>
       </c>
-      <c r="I48" s="21">
+      <c r="I48" s="19">
         <v>6.1104210000000006E-2</v>
       </c>
-      <c r="J48" s="21">
+      <c r="J48" s="19">
         <v>0.14393185999999999</v>
       </c>
-      <c r="K48" s="21">
+      <c r="K48" s="19">
         <v>2.4220400000000003E-3</v>
       </c>
-      <c r="L48" s="21">
+      <c r="L48" s="19">
         <v>0.22966138</v>
       </c>
-      <c r="M48" s="23">
+      <c r="M48" s="19">
         <v>6.9634649999999992E-2</v>
       </c>
-      <c r="N48" s="21" t="s">
-[...386 lines deleted...]
-      <c r="EM48" s="21">
+      <c r="N48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="O48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="P48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="R48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="S48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="T48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="U48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="V48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="W48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="X48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AV48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AW48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AX48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BE48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BG48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BH48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BJ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BL48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BT48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BU48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BV48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BX48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BY48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CG48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CH48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CI48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CN48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CQ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CR48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CS48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CU48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CV48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CW48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CX48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CY48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CZ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DA48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DC48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DD48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DE48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DF48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DG48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DI48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DJ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DK48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DL48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DM48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DO48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DP48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DQ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DR48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DS48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DT48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DU48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DV48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DW48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DX48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DY48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EA48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EB48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EC48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="ED48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EE48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EF48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EG48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EH48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EI48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EJ48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EK48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL48" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EM48" s="19">
         <v>5</v>
       </c>
-      <c r="EN48" s="21">
+      <c r="EN48" s="19">
         <v>8.3000000000000007</v>
       </c>
-      <c r="EO48" s="21">
+      <c r="EO48" s="19">
         <v>11.56</v>
       </c>
-      <c r="EP48" s="21">
+      <c r="EP48" s="19">
         <v>12.56</v>
       </c>
-      <c r="EQ48" s="21">
+      <c r="EQ48" s="19">
         <v>9.5</v>
       </c>
-      <c r="ER48" s="21">
+      <c r="ER48" s="19">
         <v>5.5</v>
       </c>
-      <c r="ES48" s="21">
+      <c r="ES48" s="19">
         <v>5.5</v>
       </c>
-      <c r="ET48" s="21">
+      <c r="ET48" s="19">
         <v>5.5</v>
       </c>
-      <c r="EU48" s="21">
+      <c r="EU48" s="19">
         <v>5.5</v>
       </c>
-      <c r="EV48" s="21">
+      <c r="EV48" s="19">
         <v>6</v>
       </c>
-      <c r="EW48" s="21">
+      <c r="EW48" s="19">
         <v>5</v>
       </c>
-      <c r="EX48" s="21">
+      <c r="EX48" s="19">
         <v>3</v>
       </c>
-      <c r="EY48" s="21">
+      <c r="EY48" s="19">
         <v>3.5</v>
       </c>
-      <c r="EZ48" s="21">
+      <c r="EZ48" s="19">
         <v>2</v>
       </c>
-      <c r="FA48" s="21">
+      <c r="FA48" s="19">
         <v>2</v>
       </c>
-      <c r="FB48" s="21">
+      <c r="FB48" s="19">
         <v>2.2000000000000002</v>
       </c>
-      <c r="FC48" s="21">
+      <c r="FC48" s="19">
         <v>2.2000000000000002</v>
       </c>
-      <c r="FD48" s="21">
+      <c r="FD48" s="19">
         <v>3.2</v>
       </c>
-      <c r="FE48" s="21">
+      <c r="FE48" s="19">
         <v>3.2</v>
       </c>
-      <c r="FF48" s="21">
+      <c r="FF48" s="19">
         <v>3.2</v>
       </c>
-      <c r="FG48" s="21">
+      <c r="FG48" s="19">
         <v>3.2</v>
       </c>
-      <c r="FH48" s="21">
+      <c r="FH48" s="19">
         <v>3.2</v>
       </c>
-      <c r="FI48" s="21">
+      <c r="FI48" s="19">
         <v>2.5</v>
       </c>
-      <c r="FJ48" s="21">
+      <c r="FJ48" s="19">
         <v>2.5</v>
       </c>
-      <c r="FK48" s="21">
+      <c r="FK48" s="19">
         <v>1.5</v>
       </c>
-      <c r="FL48" s="37">
+      <c r="FL48" s="20">
         <v>1.5</v>
       </c>
-      <c r="FM48" s="37">
+      <c r="FM48" s="20">
         <v>1.5</v>
       </c>
-      <c r="FN48" s="37">
+      <c r="FN48" s="20">
         <v>1.5</v>
       </c>
-      <c r="FO48" s="37">
+      <c r="FO48" s="20">
         <v>3.5</v>
       </c>
-      <c r="FP48" s="37">
+      <c r="FP48" s="20">
         <v>3.5</v>
       </c>
-      <c r="FQ48" s="37">
+      <c r="FQ48" s="20">
         <v>3.5</v>
       </c>
-      <c r="FR48" s="37">
+      <c r="FR48" s="20">
         <v>3.5</v>
       </c>
-      <c r="FS48" s="37">
+      <c r="FS48" s="20">
         <v>3.5</v>
       </c>
-      <c r="FT48" s="37">
+      <c r="FT48" s="20">
         <v>3.5</v>
       </c>
-      <c r="FU48" s="37">
+      <c r="FU48" s="20">
         <v>3.5</v>
       </c>
-      <c r="FV48" s="37">
+      <c r="FV48" s="20">
         <v>3.5</v>
       </c>
-      <c r="FW48" s="37">
+      <c r="FW48" s="20">
         <v>3.5</v>
       </c>
+      <c r="FX48" s="20">
+        <v>3</v>
+      </c>
     </row>
-    <row r="49" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="C49" s="21">
+      <c r="C49" s="19">
         <v>2.6706959999999998E-2</v>
       </c>
-      <c r="D49" s="21">
+      <c r="D49" s="19">
         <v>0.11763382</v>
       </c>
-      <c r="E49" s="21">
+      <c r="E49" s="19">
         <v>0.11515638</v>
       </c>
-      <c r="F49" s="21">
+      <c r="F49" s="19">
         <v>0.11764823999999999</v>
       </c>
-      <c r="G49" s="21">
+      <c r="G49" s="19">
         <v>5.1612390000000001E-2</v>
       </c>
-      <c r="H49" s="21">
+      <c r="H49" s="19">
         <v>0.11404584999999999</v>
       </c>
-      <c r="I49" s="21">
+      <c r="I49" s="19">
         <v>6.1104210000000006E-2</v>
       </c>
-      <c r="J49" s="21">
+      <c r="J49" s="19">
         <v>0.14393185999999999</v>
       </c>
-      <c r="K49" s="21">
+      <c r="K49" s="19">
         <v>2.4220400000000003E-3</v>
       </c>
-      <c r="L49" s="21">
+      <c r="L49" s="19">
         <v>0.22966138</v>
       </c>
-      <c r="M49" s="21">
+      <c r="M49" s="19">
         <v>6.9634649999999992E-2</v>
       </c>
-      <c r="N49" s="21" t="s">
-[...386 lines deleted...]
-      <c r="EM49" s="21">
+      <c r="N49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="O49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="P49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="R49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="S49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="T49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="U49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="V49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="W49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="X49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AV49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AW49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AX49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BE49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BG49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BH49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BJ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BL49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BT49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BU49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BV49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BX49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BY49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CG49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CH49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CI49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CN49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CQ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CR49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CS49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CU49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CV49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CW49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CX49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CY49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CZ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DA49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DC49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DD49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DE49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DF49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DG49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DI49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DJ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DK49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DL49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DM49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DO49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DP49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DQ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DR49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DS49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DT49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DU49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DV49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DW49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DX49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DY49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EA49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EB49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EC49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="ED49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EE49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EF49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EG49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EH49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EI49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EJ49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EK49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL49" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EM49" s="19">
         <v>5</v>
       </c>
-      <c r="EN49" s="21">
+      <c r="EN49" s="19">
         <v>8.3000000000000007</v>
       </c>
-      <c r="EO49" s="21">
+      <c r="EO49" s="19">
         <v>11.56</v>
       </c>
-      <c r="EP49" s="21">
+      <c r="EP49" s="19">
         <v>12.56</v>
       </c>
-      <c r="EQ49" s="21">
+      <c r="EQ49" s="19">
         <v>9.5</v>
       </c>
-      <c r="ER49" s="21">
+      <c r="ER49" s="19">
         <v>5.5</v>
       </c>
-      <c r="ES49" s="21">
+      <c r="ES49" s="19">
         <v>5.5</v>
       </c>
-      <c r="ET49" s="21">
+      <c r="ET49" s="19">
         <v>5.5</v>
       </c>
-      <c r="EU49" s="21">
+      <c r="EU49" s="19">
         <v>5.5</v>
       </c>
-      <c r="EV49" s="21">
+      <c r="EV49" s="19">
         <v>6</v>
       </c>
-      <c r="EW49" s="21">
+      <c r="EW49" s="19">
         <v>5</v>
       </c>
-      <c r="EX49" s="21">
+      <c r="EX49" s="19">
         <v>3</v>
       </c>
-      <c r="EY49" s="21">
+      <c r="EY49" s="19">
         <v>3.5</v>
       </c>
-      <c r="EZ49" s="21">
+      <c r="EZ49" s="19">
         <v>2</v>
       </c>
-      <c r="FA49" s="21">
+      <c r="FA49" s="19">
         <v>2</v>
       </c>
-      <c r="FB49" s="21">
+      <c r="FB49" s="19">
         <v>2.2000000000000002</v>
       </c>
-      <c r="FC49" s="21">
+      <c r="FC49" s="19">
         <v>2.2000000000000002</v>
       </c>
-      <c r="FD49" s="21">
+      <c r="FD49" s="19">
         <v>3.2</v>
       </c>
-      <c r="FE49" s="21">
+      <c r="FE49" s="19">
         <v>3.2</v>
       </c>
-      <c r="FF49" s="21">
+      <c r="FF49" s="19">
         <v>3.2</v>
       </c>
-      <c r="FG49" s="21">
+      <c r="FG49" s="19">
         <v>3.2</v>
       </c>
-      <c r="FH49" s="21">
+      <c r="FH49" s="19">
         <v>3.2</v>
       </c>
-      <c r="FI49" s="21">
+      <c r="FI49" s="19">
         <v>2.5</v>
       </c>
-      <c r="FJ49" s="21">
+      <c r="FJ49" s="19">
         <v>2.5</v>
       </c>
-      <c r="FK49" s="21">
+      <c r="FK49" s="19">
         <v>1.5</v>
       </c>
-      <c r="FL49" s="37">
+      <c r="FL49" s="20">
         <v>1.5</v>
       </c>
-      <c r="FM49" s="37">
+      <c r="FM49" s="20">
         <v>1.5</v>
       </c>
-      <c r="FN49" s="37">
+      <c r="FN49" s="20">
         <v>1.5</v>
       </c>
-      <c r="FO49" s="37">
+      <c r="FO49" s="20">
         <v>3.5</v>
       </c>
-      <c r="FP49" s="37">
+      <c r="FP49" s="20">
         <v>3.5</v>
       </c>
-      <c r="FQ49" s="37">
+      <c r="FQ49" s="20">
         <v>3.5</v>
       </c>
-      <c r="FR49" s="37">
+      <c r="FR49" s="20">
         <v>3.5</v>
       </c>
-      <c r="FS49" s="37">
+      <c r="FS49" s="20">
         <v>3.5</v>
       </c>
-      <c r="FT49" s="37">
+      <c r="FT49" s="20">
         <v>3.5</v>
       </c>
-      <c r="FU49" s="37">
+      <c r="FU49" s="20">
         <v>3.5</v>
       </c>
-      <c r="FV49" s="37">
+      <c r="FV49" s="20">
         <v>3.5</v>
       </c>
-      <c r="FW49" s="37">
+      <c r="FW49" s="20">
         <v>3.5</v>
       </c>
+      <c r="FX49" s="20">
+        <v>3</v>
+      </c>
     </row>
-    <row r="50" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="C50" s="21" t="s">
-[...527 lines deleted...]
-      <c r="FW50" s="37" t="s">
+      <c r="C50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="E50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="F50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="G50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="H50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="I50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="J50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="K50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="L50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="M50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="N50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="O50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="P50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="R50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="S50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="T50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="U50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="V50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="W50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="X50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AS50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AU50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AV50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AW50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AX50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AZ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BB50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BE50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BG50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BH50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BJ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BL50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BN50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BS50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BT50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BU50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BV50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BX50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BY50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CF50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CG50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CH50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CI50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CN50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CQ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CR50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CS50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CU50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CV50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CW50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CX50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CY50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="CZ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DA50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DC50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DD50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DE50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DF50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DG50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DI50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DJ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DK50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DL50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DM50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DO50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DP50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DQ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DR50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DS50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DT50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DU50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DV50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DW50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DX50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DY50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EA50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EB50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EC50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="ED50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EE50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EF50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EG50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EH50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EI50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EJ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EK50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EM50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EN50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EO50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EP50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EQ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="ER50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="ES50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="ET50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EU50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EV50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EW50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EX50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EY50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="EZ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FA50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FB50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FC50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FD50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FE50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FF50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FG50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FH50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FI50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FJ50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FK50" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="FL50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FM50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FN50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FO50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FP50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FQ50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FR50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FS50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FT50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FU50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FV50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FW50" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="FX50" s="20" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="51" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="C51" s="21"/>
-[...175 lines deleted...]
-      <c r="FW51" s="37"/>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+      <c r="E51" s="19"/>
+      <c r="F51" s="19"/>
+      <c r="G51" s="19"/>
+      <c r="H51" s="19"/>
+      <c r="I51" s="19"/>
+      <c r="J51" s="19"/>
+      <c r="K51" s="19"/>
+      <c r="L51" s="19"/>
+      <c r="M51" s="19"/>
+      <c r="N51" s="19"/>
+      <c r="O51" s="19"/>
+      <c r="P51" s="19"/>
+      <c r="Q51" s="19"/>
+      <c r="R51" s="19"/>
+      <c r="S51" s="19"/>
+      <c r="T51" s="19"/>
+      <c r="U51" s="19"/>
+      <c r="V51" s="19"/>
+      <c r="W51" s="19"/>
+      <c r="X51" s="19"/>
+      <c r="Y51" s="19"/>
+      <c r="Z51" s="19"/>
+      <c r="AA51" s="19"/>
+      <c r="AB51" s="19"/>
+      <c r="AC51" s="19"/>
+      <c r="AD51" s="19"/>
+      <c r="AE51" s="19"/>
+      <c r="AF51" s="19"/>
+      <c r="AG51" s="19"/>
+      <c r="AH51" s="19"/>
+      <c r="AI51" s="19"/>
+      <c r="AJ51" s="19"/>
+      <c r="AK51" s="19"/>
+      <c r="AL51" s="19"/>
+      <c r="AM51" s="19"/>
+      <c r="AN51" s="19"/>
+      <c r="AO51" s="19"/>
+      <c r="AP51" s="19"/>
+      <c r="AQ51" s="19"/>
+      <c r="AR51" s="19"/>
+      <c r="AS51" s="19"/>
+      <c r="AT51" s="19"/>
+      <c r="AU51" s="19"/>
+      <c r="AV51" s="19"/>
+      <c r="AW51" s="19"/>
+      <c r="AX51" s="19"/>
+      <c r="AY51" s="19"/>
+      <c r="AZ51" s="19"/>
+      <c r="BA51" s="19"/>
+      <c r="BB51" s="19"/>
+      <c r="BC51" s="19"/>
+      <c r="BD51" s="19"/>
+      <c r="BE51" s="19"/>
+      <c r="BF51" s="19"/>
+      <c r="BG51" s="19"/>
+      <c r="BH51" s="19"/>
+      <c r="BI51" s="19"/>
+      <c r="BJ51" s="19"/>
+      <c r="BK51" s="19"/>
+      <c r="BL51" s="19"/>
+      <c r="BM51" s="19"/>
+      <c r="BN51" s="19"/>
+      <c r="BO51" s="19"/>
+      <c r="BP51" s="19"/>
+      <c r="BQ51" s="19"/>
+      <c r="BR51" s="19"/>
+      <c r="BS51" s="19"/>
+      <c r="BT51" s="19"/>
+      <c r="BU51" s="19"/>
+      <c r="BV51" s="19"/>
+      <c r="BW51" s="19"/>
+      <c r="BX51" s="19"/>
+      <c r="BY51" s="19"/>
+      <c r="BZ51" s="19"/>
+      <c r="CA51" s="19"/>
+      <c r="CB51" s="19"/>
+      <c r="CC51" s="19"/>
+      <c r="CD51" s="19"/>
+      <c r="CE51" s="19"/>
+      <c r="CF51" s="19"/>
+      <c r="CG51" s="19"/>
+      <c r="CH51" s="19"/>
+      <c r="CI51" s="19"/>
+      <c r="CJ51" s="19"/>
+      <c r="CK51" s="19"/>
+      <c r="CL51" s="19"/>
+      <c r="CM51" s="19"/>
+      <c r="CN51" s="19"/>
+      <c r="CO51" s="19"/>
+      <c r="CP51" s="19"/>
+      <c r="CQ51" s="19"/>
+      <c r="CR51" s="19"/>
+      <c r="CS51" s="19"/>
+      <c r="CT51" s="19"/>
+      <c r="CU51" s="19"/>
+      <c r="CV51" s="19"/>
+      <c r="CW51" s="19"/>
+      <c r="CX51" s="19"/>
+      <c r="CY51" s="19"/>
+      <c r="CZ51" s="19"/>
+      <c r="DA51" s="19"/>
+      <c r="DB51" s="19"/>
+      <c r="DC51" s="19"/>
+      <c r="DD51" s="19"/>
+      <c r="DE51" s="19"/>
+      <c r="DF51" s="19"/>
+      <c r="DG51" s="19"/>
+      <c r="DH51" s="19"/>
+      <c r="DI51" s="19"/>
+      <c r="DJ51" s="19"/>
+      <c r="DK51" s="19"/>
+      <c r="DL51" s="19"/>
+      <c r="DM51" s="19"/>
+      <c r="DN51" s="19"/>
+      <c r="DO51" s="19"/>
+      <c r="DP51" s="19"/>
+      <c r="DQ51" s="19"/>
+      <c r="DR51" s="19"/>
+      <c r="DS51" s="19"/>
+      <c r="DT51" s="19"/>
+      <c r="DU51" s="19"/>
+      <c r="DV51" s="19"/>
+      <c r="DW51" s="19"/>
+      <c r="DX51" s="19"/>
+      <c r="DY51" s="19"/>
+      <c r="DZ51" s="19"/>
+      <c r="EA51" s="19"/>
+      <c r="EB51" s="19"/>
+      <c r="EC51" s="19"/>
+      <c r="ED51" s="19"/>
+      <c r="EE51" s="19"/>
+      <c r="EF51" s="19"/>
+      <c r="EG51" s="21"/>
+      <c r="EH51" s="21"/>
+      <c r="EI51" s="21"/>
+      <c r="EJ51" s="21"/>
+      <c r="EK51" s="21"/>
+      <c r="EL51" s="21"/>
+      <c r="EM51" s="21"/>
+      <c r="EN51" s="21"/>
+      <c r="EO51" s="21"/>
+      <c r="EP51" s="21"/>
+      <c r="EQ51" s="21"/>
+      <c r="ER51" s="21"/>
+      <c r="ES51" s="21"/>
+      <c r="ET51" s="21"/>
+      <c r="EU51" s="21"/>
+      <c r="EV51" s="21"/>
+      <c r="EW51" s="21"/>
+      <c r="EX51" s="21"/>
+      <c r="EY51" s="21"/>
+      <c r="EZ51" s="21"/>
+      <c r="FA51" s="21"/>
+      <c r="FB51" s="21"/>
+      <c r="FC51" s="21"/>
+      <c r="FD51" s="21"/>
+      <c r="FE51" s="21"/>
+      <c r="FF51" s="21"/>
+      <c r="FG51" s="21"/>
+      <c r="FH51" s="21"/>
+      <c r="FI51" s="21"/>
+      <c r="FJ51" s="21"/>
+      <c r="FK51" s="21"/>
+      <c r="FL51" s="20"/>
+      <c r="FM51" s="20"/>
+      <c r="FN51" s="20"/>
+      <c r="FO51" s="20"/>
+      <c r="FP51" s="20"/>
+      <c r="FQ51" s="20"/>
+      <c r="FR51" s="20"/>
+      <c r="FS51" s="20"/>
+      <c r="FT51" s="20"/>
+      <c r="FU51" s="20"/>
+      <c r="FV51" s="20"/>
+      <c r="FW51" s="20"/>
+      <c r="FX51" s="20"/>
     </row>
-    <row r="52" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="C52" s="21">
+      <c r="C52" s="19">
         <v>2966.9959484299998</v>
       </c>
-      <c r="D52" s="21">
+      <c r="D52" s="19">
         <v>2703.6265304899998</v>
       </c>
-      <c r="E52" s="21">
+      <c r="E52" s="19">
         <v>2295.5708025599997</v>
       </c>
-      <c r="F52" s="21">
+      <c r="F52" s="19">
         <v>2338.2565655399999</v>
       </c>
-      <c r="G52" s="21">
+      <c r="G52" s="19">
         <v>2367.3175691699998</v>
       </c>
-      <c r="H52" s="21">
+      <c r="H52" s="19">
         <v>2459.1797642900001</v>
       </c>
-      <c r="I52" s="21">
+      <c r="I52" s="19">
         <v>2578.6477605800001</v>
       </c>
-      <c r="J52" s="21">
+      <c r="J52" s="19">
         <v>2705.7199889399999</v>
       </c>
-      <c r="K52" s="21">
+      <c r="K52" s="19">
         <v>2793.0752549999997</v>
       </c>
-      <c r="L52" s="21">
+      <c r="L52" s="19">
         <v>2802.6005124600001</v>
       </c>
-      <c r="M52" s="21">
+      <c r="M52" s="19">
         <v>2781.74746645</v>
       </c>
-      <c r="N52" s="21">
+      <c r="N52" s="19">
         <v>2788.7193737600001</v>
       </c>
-      <c r="O52" s="21">
+      <c r="O52" s="19">
         <v>2964.8747948399996</v>
       </c>
-      <c r="P52" s="21">
+      <c r="P52" s="19">
         <v>2784.68299647</v>
       </c>
-      <c r="Q52" s="21">
+      <c r="Q52" s="19">
         <v>2721.2068523099997</v>
       </c>
-      <c r="R52" s="21">
+      <c r="R52" s="19">
         <v>2862.5639017499998</v>
       </c>
-      <c r="S52" s="21">
+      <c r="S52" s="19">
         <v>2967.05021403</v>
       </c>
-      <c r="T52" s="21">
+      <c r="T52" s="19">
         <v>3176.2238188400001</v>
       </c>
-      <c r="U52" s="21">
+      <c r="U52" s="19">
         <v>3279.1341420899998</v>
       </c>
-      <c r="V52" s="21">
+      <c r="V52" s="19">
         <v>3240.6884695099998</v>
       </c>
-      <c r="W52" s="21">
+      <c r="W52" s="19">
         <v>3559.5925796099996</v>
       </c>
-      <c r="X52" s="21">
+      <c r="X52" s="19">
         <v>3525.49052506</v>
       </c>
-      <c r="Y52" s="21">
+      <c r="Y52" s="19">
         <v>3469.9008687799997</v>
       </c>
-      <c r="Z52" s="21">
+      <c r="Z52" s="19">
         <v>3474.7268116500004</v>
       </c>
-      <c r="AA52" s="21">
+      <c r="AA52" s="19">
         <v>3575.7013761899998</v>
       </c>
-      <c r="AB52" s="21">
+      <c r="AB52" s="19">
         <v>3469.7877256500001</v>
       </c>
-      <c r="AC52" s="21">
+      <c r="AC52" s="19">
         <v>3316.5000683400003</v>
       </c>
-      <c r="AD52" s="21">
+      <c r="AD52" s="19">
         <v>3333.4886263499998</v>
       </c>
-      <c r="AE52" s="21">
+      <c r="AE52" s="19">
         <v>3292.2218752399999</v>
       </c>
-      <c r="AF52" s="21">
+      <c r="AF52" s="19">
         <v>3383.3146389100002</v>
       </c>
-      <c r="AG52" s="21">
+      <c r="AG52" s="19">
         <v>3589.5417810899999</v>
       </c>
-      <c r="AH52" s="21">
+      <c r="AH52" s="19">
         <v>3695.0857625400004</v>
       </c>
-      <c r="AI52" s="21">
+      <c r="AI52" s="19">
         <v>3853.6246345199997</v>
       </c>
-      <c r="AJ52" s="21">
+      <c r="AJ52" s="19">
         <v>3868.0603250499998</v>
       </c>
-      <c r="AK52" s="21">
+      <c r="AK52" s="19">
         <v>3789.7319002000004</v>
       </c>
-      <c r="AL52" s="21">
+      <c r="AL52" s="19">
         <v>3599.4944566700001</v>
       </c>
-      <c r="AM52" s="21">
+      <c r="AM52" s="19">
         <v>3908.5618029300003</v>
       </c>
-      <c r="AN52" s="21">
+      <c r="AN52" s="19">
         <v>3591.0880040699999</v>
       </c>
-      <c r="AO52" s="21">
+      <c r="AO52" s="19">
         <v>3710.76665486</v>
       </c>
-      <c r="AP52" s="21">
+      <c r="AP52" s="19">
         <v>3669.0819963399999</v>
       </c>
-      <c r="AQ52" s="21">
+      <c r="AQ52" s="19">
         <v>3550.75838961</v>
       </c>
-      <c r="AR52" s="21">
+      <c r="AR52" s="19">
         <v>3672.0552398999998</v>
       </c>
-      <c r="AS52" s="21">
+      <c r="AS52" s="19">
         <v>3955.5531138799997</v>
       </c>
-      <c r="AT52" s="21">
+      <c r="AT52" s="19">
         <v>3908.2417036200004</v>
       </c>
-      <c r="AU52" s="21">
+      <c r="AU52" s="19">
         <v>4206.8413324499998</v>
       </c>
-      <c r="AV52" s="21">
+      <c r="AV52" s="19">
         <v>4831.5881543000005</v>
       </c>
-      <c r="AW52" s="21">
+      <c r="AW52" s="19">
         <v>4372.3830516299995</v>
       </c>
-      <c r="AX52" s="21">
+      <c r="AX52" s="19">
         <v>4340.5429923299998</v>
       </c>
-      <c r="AY52" s="21">
+      <c r="AY52" s="19">
         <v>4537.6553300200003</v>
       </c>
-      <c r="AZ52" s="21">
+      <c r="AZ52" s="19">
         <v>4269.2663940799994</v>
       </c>
-      <c r="BA52" s="21">
+      <c r="BA52" s="19">
         <v>4321.3140010099996</v>
       </c>
-      <c r="BB52" s="21">
+      <c r="BB52" s="19">
         <v>4342.7791402000003</v>
       </c>
-      <c r="BC52" s="21">
+      <c r="BC52" s="19">
         <v>4340.2634225499996</v>
       </c>
-      <c r="BD52" s="21">
+      <c r="BD52" s="19">
         <v>4351.3896762300001</v>
       </c>
-      <c r="BE52" s="21">
+      <c r="BE52" s="19">
         <v>4649.9425917600001</v>
       </c>
-      <c r="BF52" s="21">
+      <c r="BF52" s="19">
         <v>5007.8615186000006</v>
       </c>
-      <c r="BG52" s="21">
+      <c r="BG52" s="19">
         <v>5334.2739978899999</v>
       </c>
-      <c r="BH52" s="21">
+      <c r="BH52" s="19">
         <v>5242.72260224</v>
       </c>
-      <c r="BI52" s="21">
+      <c r="BI52" s="19">
         <v>5338.7191532899997</v>
       </c>
-      <c r="BJ52" s="21">
+      <c r="BJ52" s="19">
         <v>5404.47758342</v>
       </c>
-      <c r="BK52" s="21">
+      <c r="BK52" s="19">
         <v>5489.3795807500001</v>
       </c>
-      <c r="BL52" s="21">
+      <c r="BL52" s="19">
         <v>5211.7272200899997</v>
       </c>
-      <c r="BM52" s="21">
+      <c r="BM52" s="19">
         <v>5281.5098295099997</v>
       </c>
-      <c r="BN52" s="21">
+      <c r="BN52" s="19">
         <v>5286.1710501400003</v>
       </c>
-      <c r="BO52" s="21">
+      <c r="BO52" s="19">
         <v>5214.7247468000005</v>
       </c>
-      <c r="BP52" s="21">
+      <c r="BP52" s="19">
         <v>5307.4750712499999</v>
       </c>
-      <c r="BQ52" s="21">
+      <c r="BQ52" s="19">
         <v>5690.2693352999995</v>
       </c>
-      <c r="BR52" s="21">
+      <c r="BR52" s="19">
         <v>5986.8069066200005</v>
       </c>
-      <c r="BS52" s="21">
+      <c r="BS52" s="19">
         <v>6337.4454074400001</v>
       </c>
-      <c r="BT52" s="21">
+      <c r="BT52" s="19">
         <v>6337.3620309799999</v>
       </c>
-      <c r="BU52" s="21">
+      <c r="BU52" s="19">
         <v>6425.46091032</v>
       </c>
-      <c r="BV52" s="21">
+      <c r="BV52" s="19">
         <v>6302.1468461700006</v>
       </c>
-      <c r="BW52" s="21">
+      <c r="BW52" s="19">
         <v>6499.9509130599999</v>
       </c>
-      <c r="BX52" s="21">
+      <c r="BX52" s="19">
         <v>6239.3100584299991</v>
       </c>
-      <c r="BY52" s="21">
+      <c r="BY52" s="19">
         <v>6323.8487795400006</v>
       </c>
-      <c r="BZ52" s="21">
+      <c r="BZ52" s="19">
         <v>6488.9779587699995</v>
       </c>
-      <c r="CA52" s="21">
+      <c r="CA52" s="19">
         <v>6239.7691504300001</v>
       </c>
-      <c r="CB52" s="21">
+      <c r="CB52" s="19">
         <v>6631.3153824800002</v>
       </c>
-      <c r="CC52" s="21">
+      <c r="CC52" s="19">
         <v>6783.3862406600001</v>
       </c>
-      <c r="CD52" s="21">
+      <c r="CD52" s="19">
         <v>6979.9189231999999</v>
       </c>
-      <c r="CE52" s="21">
+      <c r="CE52" s="19">
         <v>7445.8940737500006</v>
       </c>
-      <c r="CF52" s="21">
+      <c r="CF52" s="19">
         <v>7511.9417391500001</v>
       </c>
-      <c r="CG52" s="21">
+      <c r="CG52" s="19">
         <v>7428.82168998</v>
       </c>
-      <c r="CH52" s="21">
+      <c r="CH52" s="19">
         <v>7546.2702758300002</v>
       </c>
-      <c r="CI52" s="21">
+      <c r="CI52" s="19">
         <v>7667.5490939699994</v>
       </c>
-      <c r="CJ52" s="21">
+      <c r="CJ52" s="19">
         <v>7263.5755300700002</v>
       </c>
-      <c r="CK52" s="21">
+      <c r="CK52" s="19">
         <v>7055.1324354399994</v>
       </c>
-      <c r="CL52" s="21">
+      <c r="CL52" s="19">
         <v>7177.9715695499999</v>
       </c>
-      <c r="CM52" s="21">
+      <c r="CM52" s="19">
         <v>7020.7079892600004</v>
       </c>
-      <c r="CN52" s="21">
+      <c r="CN52" s="19">
         <v>7235.5150362900004</v>
       </c>
-      <c r="CO52" s="21">
+      <c r="CO52" s="19">
         <v>7567.5218664000004</v>
       </c>
-      <c r="CP52" s="21">
+      <c r="CP52" s="19">
         <v>7853.9028400900006</v>
       </c>
-      <c r="CQ52" s="21">
+      <c r="CQ52" s="19">
         <v>8315.9663114699997</v>
       </c>
-      <c r="CR52" s="21">
+      <c r="CR52" s="19">
         <v>8235.4644027399991</v>
       </c>
-      <c r="CS52" s="21">
+      <c r="CS52" s="19">
         <v>8273.8439937399999</v>
       </c>
-      <c r="CT52" s="21">
+      <c r="CT52" s="19">
         <v>8418.650941599999</v>
       </c>
-      <c r="CU52" s="21">
+      <c r="CU52" s="19">
         <v>8293.2835568400005</v>
       </c>
-      <c r="CV52" s="21">
+      <c r="CV52" s="19">
         <v>8027.3323333999997</v>
       </c>
-      <c r="CW52" s="21">
+      <c r="CW52" s="19">
         <v>8096.9099681700009</v>
       </c>
-      <c r="CX52" s="21">
+      <c r="CX52" s="19">
         <v>8427.5674986800004</v>
       </c>
-      <c r="CY52" s="21">
+      <c r="CY52" s="19">
         <v>8514.3215739099996</v>
       </c>
-      <c r="CZ52" s="21">
+      <c r="CZ52" s="19">
         <v>9053.6400871400001</v>
       </c>
-      <c r="DA52" s="21">
+      <c r="DA52" s="19">
         <v>9381.65483064</v>
       </c>
-      <c r="DB52" s="21">
+      <c r="DB52" s="19">
         <v>9579.2611806999994</v>
       </c>
-      <c r="DC52" s="21">
+      <c r="DC52" s="19">
         <v>9783.9370058299992</v>
       </c>
-      <c r="DD52" s="21">
+      <c r="DD52" s="19">
         <v>9611.7751398</v>
       </c>
-      <c r="DE52" s="21">
+      <c r="DE52" s="19">
         <v>9805.7969862199989</v>
       </c>
-      <c r="DF52" s="21">
+      <c r="DF52" s="19">
         <v>10110.5102608</v>
       </c>
-      <c r="DG52" s="21">
+      <c r="DG52" s="19">
         <v>9948.1150089500006</v>
       </c>
-      <c r="DH52" s="21">
+      <c r="DH52" s="19">
         <v>9773.7031704500005</v>
       </c>
-      <c r="DI52" s="21">
+      <c r="DI52" s="19">
         <v>9660.5409134500005</v>
       </c>
-      <c r="DJ52" s="21">
+      <c r="DJ52" s="19">
         <v>9893.1097588800003</v>
       </c>
-      <c r="DK52" s="21">
+      <c r="DK52" s="19">
         <v>9971.04080058</v>
       </c>
-      <c r="DL52" s="21">
+      <c r="DL52" s="19">
         <v>10247.88508018</v>
       </c>
-      <c r="DM52" s="21">
+      <c r="DM52" s="19">
         <v>10443.95634904</v>
       </c>
-      <c r="DN52" s="21">
+      <c r="DN52" s="19">
         <v>11093.225285100001</v>
       </c>
-      <c r="DO52" s="21">
+      <c r="DO52" s="19">
         <v>11780.979955319999</v>
       </c>
-      <c r="DP52" s="21">
+      <c r="DP52" s="19">
         <v>11788.370949280001</v>
       </c>
-      <c r="DQ52" s="21">
+      <c r="DQ52" s="19">
         <v>11773.88690954</v>
       </c>
-      <c r="DR52" s="21">
+      <c r="DR52" s="19">
         <v>11926.984523320001</v>
       </c>
-      <c r="DS52" s="21">
+      <c r="DS52" s="19">
         <v>11923.620671280001</v>
       </c>
-      <c r="DT52" s="21">
+      <c r="DT52" s="19">
         <v>11494.4409357</v>
       </c>
-      <c r="DU52" s="21">
+      <c r="DU52" s="19">
         <v>11480.011761099999</v>
       </c>
-      <c r="DV52" s="21">
+      <c r="DV52" s="19">
         <v>11448.659259119999</v>
       </c>
-      <c r="DW52" s="21">
+      <c r="DW52" s="19">
         <v>11650.77583364</v>
       </c>
-      <c r="DX52" s="21">
+      <c r="DX52" s="19">
         <v>11959.861392340001</v>
       </c>
-      <c r="DY52" s="21">
+      <c r="DY52" s="19">
         <v>12997.02802935</v>
       </c>
-      <c r="DZ52" s="21">
+      <c r="DZ52" s="19">
         <v>13958.747130100001</v>
       </c>
-      <c r="EA52" s="21">
+      <c r="EA52" s="19">
         <v>14695.61431237</v>
       </c>
-      <c r="EB52" s="21">
+      <c r="EB52" s="19">
         <v>14598.355359899999</v>
       </c>
-      <c r="EC52" s="21">
+      <c r="EC52" s="19">
         <v>13980.19830692</v>
       </c>
-      <c r="ED52" s="21">
+      <c r="ED52" s="19">
         <v>13634.150575270001</v>
       </c>
-      <c r="EE52" s="21">
+      <c r="EE52" s="19">
         <v>14105.94595718</v>
       </c>
-      <c r="EF52" s="21">
+      <c r="EF52" s="19">
         <v>12429.468612139999</v>
       </c>
-      <c r="EG52" s="22">
+      <c r="EG52" s="21">
         <v>12188.879182299999</v>
       </c>
-      <c r="EH52" s="22">
+      <c r="EH52" s="21">
         <v>11442.570543850001</v>
       </c>
-      <c r="EI52" s="22">
+      <c r="EI52" s="21">
         <v>11247.09265785</v>
       </c>
-      <c r="EJ52" s="22">
+      <c r="EJ52" s="21">
         <v>11301.10787281</v>
       </c>
-      <c r="EK52" s="22">
+      <c r="EK52" s="21">
         <v>11759.51203525</v>
       </c>
-      <c r="EL52" s="22">
+      <c r="EL52" s="21">
         <v>12200.20104351</v>
       </c>
-      <c r="EM52" s="22">
+      <c r="EM52" s="21">
         <v>12498.987036410001</v>
       </c>
-      <c r="EN52" s="22">
+      <c r="EN52" s="21">
         <v>12208.3775267</v>
       </c>
-      <c r="EO52" s="22">
+      <c r="EO52" s="21">
         <v>11892.329301459999</v>
       </c>
-      <c r="EP52" s="22">
+      <c r="EP52" s="21">
         <v>11932.271373270001</v>
       </c>
-      <c r="EQ52" s="22">
+      <c r="EQ52" s="21">
         <v>12417.438810600001</v>
       </c>
-      <c r="ER52" s="22">
+      <c r="ER52" s="21">
         <v>11260.574431719999</v>
       </c>
-      <c r="ES52" s="22">
+      <c r="ES52" s="21">
         <v>11030.51835506</v>
       </c>
-      <c r="ET52" s="22">
+      <c r="ET52" s="21">
         <v>10718.93298686</v>
       </c>
-      <c r="EU52" s="22">
+      <c r="EU52" s="21">
         <v>10622.455252489999</v>
       </c>
-      <c r="EV52" s="22">
+      <c r="EV52" s="21">
         <v>10710.924680260001</v>
       </c>
-      <c r="EW52" s="22">
+      <c r="EW52" s="21">
         <v>11049.337415329999</v>
       </c>
-      <c r="EX52" s="22">
+      <c r="EX52" s="21">
         <v>11926.1130097</v>
       </c>
-      <c r="EY52" s="22">
+      <c r="EY52" s="21">
         <v>12118.12725593</v>
       </c>
-      <c r="EZ52" s="22">
+      <c r="EZ52" s="21">
         <v>12335.889162629999</v>
       </c>
-      <c r="FA52" s="22">
+      <c r="FA52" s="21">
         <v>11804.827123479999</v>
       </c>
-      <c r="FB52" s="22">
+      <c r="FB52" s="21">
         <v>11851.45661406</v>
       </c>
-      <c r="FC52" s="22">
+      <c r="FC52" s="21">
         <v>12388.352187620001</v>
       </c>
-      <c r="FD52" s="22">
+      <c r="FD52" s="21">
         <v>11519.547180020001</v>
       </c>
-      <c r="FE52" s="22">
+      <c r="FE52" s="21">
         <v>11117.07282874</v>
       </c>
-      <c r="FF52" s="22">
+      <c r="FF52" s="21">
         <v>11174.89837056</v>
       </c>
-      <c r="FG52" s="22">
+      <c r="FG52" s="21">
         <v>10777.021439049999</v>
       </c>
-      <c r="FH52" s="22">
+      <c r="FH52" s="21">
         <v>11339.41365744</v>
       </c>
-      <c r="FI52" s="22">
+      <c r="FI52" s="21">
         <v>12004.53999499</v>
       </c>
-      <c r="FJ52" s="22">
+      <c r="FJ52" s="21">
         <v>12437.87219091</v>
       </c>
-      <c r="FK52" s="22">
+      <c r="FK52" s="21">
         <v>12630.634159430001</v>
       </c>
-      <c r="FL52" s="37">
+      <c r="FL52" s="20">
         <v>12831.93470342</v>
       </c>
-      <c r="FM52" s="37">
+      <c r="FM52" s="20">
         <v>12657.112031549999</v>
       </c>
-      <c r="FN52" s="37">
+      <c r="FN52" s="20">
         <v>12578.769506379998</v>
       </c>
-      <c r="FO52" s="37">
+      <c r="FO52" s="20">
         <v>12912.905414469999</v>
       </c>
-      <c r="FP52" s="37">
+      <c r="FP52" s="20">
         <v>12451.00078645</v>
       </c>
-      <c r="FQ52" s="37">
+      <c r="FQ52" s="20">
         <v>12172.668465909999</v>
       </c>
-      <c r="FR52" s="37">
+      <c r="FR52" s="20">
         <v>12300.883516989999</v>
       </c>
-      <c r="FS52" s="37">
+      <c r="FS52" s="20">
         <v>11884.77392381</v>
       </c>
-      <c r="FT52" s="37">
+      <c r="FT52" s="20">
         <v>12108.72632699</v>
       </c>
-      <c r="FU52" s="37">
+      <c r="FU52" s="20">
         <v>12691.81891217</v>
       </c>
-      <c r="FV52" s="37">
+      <c r="FV52" s="20">
         <v>13044.741265909999</v>
       </c>
-      <c r="FW52" s="37">
+      <c r="FW52" s="20">
         <v>13599.25916401</v>
       </c>
+      <c r="FX52" s="20">
+        <v>13632.336461659999</v>
+      </c>
     </row>
-    <row r="53" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="13" t="s">
+    <row r="53" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C53" s="21">
+      <c r="C53" s="19">
         <v>2711.89729068</v>
       </c>
-      <c r="D53" s="21">
+      <c r="D53" s="19">
         <v>2450.76788588</v>
       </c>
-      <c r="E53" s="21">
+      <c r="E53" s="19">
         <v>2080.9794646999999</v>
       </c>
-      <c r="F53" s="21">
+      <c r="F53" s="19">
         <v>2110.5157490400002</v>
       </c>
-      <c r="G53" s="21">
+      <c r="G53" s="19">
         <v>2126.9839167499999</v>
       </c>
-      <c r="H53" s="21">
+      <c r="H53" s="19">
         <v>2217.5044902</v>
       </c>
-      <c r="I53" s="21">
+      <c r="I53" s="19">
         <v>2411.27953101</v>
       </c>
-      <c r="J53" s="21">
+      <c r="J53" s="19">
         <v>2500.50704778</v>
       </c>
-      <c r="K53" s="21">
+      <c r="K53" s="19">
         <v>2561.96212569</v>
       </c>
-      <c r="L53" s="21">
+      <c r="L53" s="19">
         <v>2577.7373947200003</v>
       </c>
-      <c r="M53" s="21">
+      <c r="M53" s="19">
         <v>2563.68820435</v>
       </c>
-      <c r="N53" s="21">
+      <c r="N53" s="19">
         <v>2568.3034702099999</v>
       </c>
-      <c r="O53" s="21">
+      <c r="O53" s="19">
         <v>2738.0936148700002</v>
       </c>
-      <c r="P53" s="21">
+      <c r="P53" s="19">
         <v>2523.08617886</v>
       </c>
-      <c r="Q53" s="21">
+      <c r="Q53" s="19">
         <v>2478.88903888</v>
       </c>
-      <c r="R53" s="21">
+      <c r="R53" s="19">
         <v>2603.3495843300002</v>
       </c>
-      <c r="S53" s="21">
+      <c r="S53" s="19">
         <v>2697.46396852</v>
       </c>
-      <c r="T53" s="21">
+      <c r="T53" s="19">
         <v>2903.25603318</v>
       </c>
-      <c r="U53" s="21">
+      <c r="U53" s="19">
         <v>3038.3137389100002</v>
       </c>
-      <c r="V53" s="21">
+      <c r="V53" s="19">
         <v>2954.4762257000002</v>
       </c>
-      <c r="W53" s="21">
+      <c r="W53" s="19">
         <v>3263.37621227</v>
       </c>
-      <c r="X53" s="21">
+      <c r="X53" s="19">
         <v>3223.87732155</v>
       </c>
-      <c r="Y53" s="21">
+      <c r="Y53" s="19">
         <v>3155.0487974600001</v>
       </c>
-      <c r="Z53" s="21">
+      <c r="Z53" s="19">
         <v>3161.4518828599998</v>
       </c>
-      <c r="AA53" s="21">
+      <c r="AA53" s="19">
         <v>3301.9114320399999</v>
       </c>
-      <c r="AB53" s="21">
+      <c r="AB53" s="19">
         <v>3202.7015657000002</v>
       </c>
-      <c r="AC53" s="21">
+      <c r="AC53" s="19">
         <v>3068.0259030100001</v>
       </c>
-      <c r="AD53" s="21">
+      <c r="AD53" s="19">
         <v>3099.5129352100003</v>
       </c>
-      <c r="AE53" s="21">
+      <c r="AE53" s="19">
         <v>3076.6671542100003</v>
       </c>
-      <c r="AF53" s="21">
+      <c r="AF53" s="19">
         <v>3166.6955382400001</v>
       </c>
-      <c r="AG53" s="21">
+      <c r="AG53" s="19">
         <v>3364.7611687099998</v>
       </c>
-      <c r="AH53" s="21">
+      <c r="AH53" s="19">
         <v>3435.8238662100002</v>
       </c>
-      <c r="AI53" s="21">
+      <c r="AI53" s="19">
         <v>3566.0790235599998</v>
       </c>
-      <c r="AJ53" s="21">
+      <c r="AJ53" s="19">
         <v>3585.4941298100002</v>
       </c>
-      <c r="AK53" s="21">
+      <c r="AK53" s="19">
         <v>3489.2939776799999</v>
       </c>
-      <c r="AL53" s="21">
+      <c r="AL53" s="19">
         <v>3294.9163011699998</v>
       </c>
-      <c r="AM53" s="21">
+      <c r="AM53" s="19">
         <v>3642.8699606099999</v>
       </c>
-      <c r="AN53" s="21">
+      <c r="AN53" s="19">
         <v>3347.1462994500002</v>
       </c>
-      <c r="AO53" s="21">
+      <c r="AO53" s="19">
         <v>3397.4600959500003</v>
       </c>
-      <c r="AP53" s="21">
+      <c r="AP53" s="19">
         <v>3420.7587763500001</v>
       </c>
-      <c r="AQ53" s="21">
+      <c r="AQ53" s="19">
         <v>3286.6402333800002</v>
       </c>
-      <c r="AR53" s="21">
+      <c r="AR53" s="19">
         <v>3411.4978794399999</v>
       </c>
-      <c r="AS53" s="21">
+      <c r="AS53" s="19">
         <v>3648.5682857800002</v>
       </c>
-      <c r="AT53" s="21">
+      <c r="AT53" s="19">
         <v>3629.2737110399999</v>
       </c>
-      <c r="AU53" s="21">
+      <c r="AU53" s="19">
         <v>3905.40626492</v>
       </c>
-      <c r="AV53" s="21">
+      <c r="AV53" s="19">
         <v>4512.9854688199994</v>
       </c>
-      <c r="AW53" s="21">
+      <c r="AW53" s="19">
         <v>3990.8458818099998</v>
       </c>
-      <c r="AX53" s="21">
+      <c r="AX53" s="19">
         <v>3957.7039709299997</v>
       </c>
-      <c r="AY53" s="21">
+      <c r="AY53" s="19">
         <v>4117.1061270800001</v>
       </c>
-      <c r="AZ53" s="21">
+      <c r="AZ53" s="19">
         <v>3834.9356540700001</v>
       </c>
-      <c r="BA53" s="21">
+      <c r="BA53" s="19">
         <v>3846.5462336000001</v>
       </c>
-      <c r="BB53" s="21">
+      <c r="BB53" s="19">
         <v>3884.6965405999999</v>
       </c>
-      <c r="BC53" s="21">
+      <c r="BC53" s="19">
         <v>3897.8120096299999</v>
       </c>
-      <c r="BD53" s="21">
+      <c r="BD53" s="19">
         <v>3966.5317969300004</v>
       </c>
-      <c r="BE53" s="21">
+      <c r="BE53" s="19">
         <v>4264.0943341100001</v>
       </c>
-      <c r="BF53" s="21">
+      <c r="BF53" s="19">
         <v>4533.8864098699996</v>
       </c>
-      <c r="BG53" s="21">
+      <c r="BG53" s="19">
         <v>4758.1192296200006</v>
       </c>
-      <c r="BH53" s="21">
+      <c r="BH53" s="19">
         <v>4717.3851047799999</v>
       </c>
-      <c r="BI53" s="21">
+      <c r="BI53" s="19">
         <v>4786.2037356000001</v>
       </c>
-      <c r="BJ53" s="21">
+      <c r="BJ53" s="19">
         <v>4861.37179793</v>
       </c>
-      <c r="BK53" s="21">
+      <c r="BK53" s="19">
         <v>5023.7158215099998</v>
       </c>
-      <c r="BL53" s="21">
+      <c r="BL53" s="19">
         <v>4766.03909045</v>
       </c>
-      <c r="BM53" s="21">
+      <c r="BM53" s="19">
         <v>4824.0870742400002</v>
       </c>
-      <c r="BN53" s="21">
+      <c r="BN53" s="19">
         <v>4840.7238791199998</v>
       </c>
-      <c r="BO53" s="21">
+      <c r="BO53" s="19">
         <v>4817.1015782599998</v>
       </c>
-      <c r="BP53" s="21">
+      <c r="BP53" s="19">
         <v>4900.7883307400007</v>
       </c>
-      <c r="BQ53" s="21">
+      <c r="BQ53" s="19">
         <v>5251.6644098100005</v>
       </c>
-      <c r="BR53" s="21">
+      <c r="BR53" s="19">
         <v>5594.0769676899999</v>
       </c>
-      <c r="BS53" s="21">
+      <c r="BS53" s="19">
         <v>5881.9048588400001</v>
       </c>
-      <c r="BT53" s="21">
+      <c r="BT53" s="19">
         <v>5870.4865508000003</v>
       </c>
-      <c r="BU53" s="21">
+      <c r="BU53" s="19">
         <v>5975.7098191799996</v>
       </c>
-      <c r="BV53" s="21">
+      <c r="BV53" s="19">
         <v>5844.7073098800001</v>
       </c>
-      <c r="BW53" s="21">
+      <c r="BW53" s="19">
         <v>6048.5083073799997</v>
       </c>
-      <c r="BX53" s="21">
+      <c r="BX53" s="19">
         <v>5828.2137766400001</v>
       </c>
-      <c r="BY53" s="21">
+      <c r="BY53" s="19">
         <v>5813.1936076000002</v>
       </c>
-      <c r="BZ53" s="21">
+      <c r="BZ53" s="19">
         <v>5971.8881756499995</v>
       </c>
-      <c r="CA53" s="21">
+      <c r="CA53" s="19">
         <v>5836.9196184900002</v>
       </c>
-      <c r="CB53" s="21">
+      <c r="CB53" s="19">
         <v>6195.0066302899995</v>
       </c>
-      <c r="CC53" s="21">
+      <c r="CC53" s="19">
         <v>6330.46617341</v>
       </c>
-      <c r="CD53" s="21">
+      <c r="CD53" s="19">
         <v>6496.8495931400003</v>
       </c>
-      <c r="CE53" s="21">
+      <c r="CE53" s="19">
         <v>6906.3501143700005</v>
       </c>
-      <c r="CF53" s="21">
+      <c r="CF53" s="19">
         <v>6965.6639933199995</v>
       </c>
-      <c r="CG53" s="21">
+      <c r="CG53" s="19">
         <v>6900.2982026500003</v>
       </c>
-      <c r="CH53" s="21">
+      <c r="CH53" s="19">
         <v>7018.70871988</v>
       </c>
-      <c r="CI53" s="21">
+      <c r="CI53" s="19">
         <v>7121.6515671500001</v>
       </c>
-      <c r="CJ53" s="21">
+      <c r="CJ53" s="19">
         <v>6739.2015680800005</v>
       </c>
-      <c r="CK53" s="21">
+      <c r="CK53" s="19">
         <v>6546.19162349</v>
       </c>
-      <c r="CL53" s="21">
+      <c r="CL53" s="19">
         <v>6665.2844600199996</v>
       </c>
-      <c r="CM53" s="21">
+      <c r="CM53" s="19">
         <v>6533.36266763</v>
       </c>
-      <c r="CN53" s="21">
+      <c r="CN53" s="19">
         <v>6731.2583546900005</v>
       </c>
-      <c r="CO53" s="21">
+      <c r="CO53" s="19">
         <v>7046.9858988299993</v>
       </c>
-      <c r="CP53" s="21">
+      <c r="CP53" s="19">
         <v>7271.4364198699996</v>
       </c>
-      <c r="CQ53" s="21">
+      <c r="CQ53" s="19">
         <v>7681.8893890100007</v>
       </c>
-      <c r="CR53" s="21">
+      <c r="CR53" s="19">
         <v>7616.8995361399993</v>
       </c>
-      <c r="CS53" s="21">
+      <c r="CS53" s="19">
         <v>7682.0784671000001</v>
       </c>
-      <c r="CT53" s="21">
+      <c r="CT53" s="19">
         <v>7808.8942809400005</v>
       </c>
-      <c r="CU53" s="21">
+      <c r="CU53" s="19">
         <v>7712.7952419600006</v>
       </c>
-      <c r="CV53" s="21">
+      <c r="CV53" s="19">
         <v>7441.9057360499992</v>
       </c>
-      <c r="CW53" s="21">
+      <c r="CW53" s="19">
         <v>7521.2775168500002</v>
       </c>
-      <c r="CX53" s="21">
+      <c r="CX53" s="19">
         <v>7785.4431294799997</v>
       </c>
-      <c r="CY53" s="21">
+      <c r="CY53" s="19">
         <v>7885.1886615500007</v>
       </c>
-      <c r="CZ53" s="21">
+      <c r="CZ53" s="19">
         <v>8458.3363023799993</v>
       </c>
-      <c r="DA53" s="21">
+      <c r="DA53" s="19">
         <v>8786.4790624699999</v>
       </c>
-      <c r="DB53" s="21">
+      <c r="DB53" s="19">
         <v>8961.0218752700002</v>
       </c>
-      <c r="DC53" s="21">
+      <c r="DC53" s="19">
         <v>9104.8252432999998</v>
       </c>
-      <c r="DD53" s="21">
+      <c r="DD53" s="19">
         <v>8948.7219169300006</v>
       </c>
-      <c r="DE53" s="21">
+      <c r="DE53" s="19">
         <v>9165.6020439799995</v>
       </c>
-      <c r="DF53" s="21">
+      <c r="DF53" s="19">
         <v>9376.1417361000003</v>
       </c>
-      <c r="DG53" s="21">
+      <c r="DG53" s="19">
         <v>9235.5348065100006</v>
       </c>
-      <c r="DH53" s="21">
+      <c r="DH53" s="19">
         <v>9131.4898203800003</v>
       </c>
-      <c r="DI53" s="21">
+      <c r="DI53" s="19">
         <v>8992.1335947600001</v>
       </c>
-      <c r="DJ53" s="21">
+      <c r="DJ53" s="19">
         <v>9193.6853710800006</v>
       </c>
-      <c r="DK53" s="21">
+      <c r="DK53" s="19">
         <v>9254.7531898500001</v>
       </c>
-      <c r="DL53" s="21">
+      <c r="DL53" s="19">
         <v>9558.3287302600002</v>
       </c>
-      <c r="DM53" s="21">
+      <c r="DM53" s="19">
         <v>9742.691384329999</v>
       </c>
-      <c r="DN53" s="21">
+      <c r="DN53" s="19">
         <v>10379.70619289</v>
       </c>
-      <c r="DO53" s="21">
+      <c r="DO53" s="19">
         <v>10869.82599033</v>
       </c>
-      <c r="DP53" s="21">
+      <c r="DP53" s="19">
         <v>11052.58609205</v>
       </c>
-      <c r="DQ53" s="21">
+      <c r="DQ53" s="19">
         <v>11041.22740928</v>
       </c>
-      <c r="DR53" s="21">
+      <c r="DR53" s="19">
         <v>11101.88217959</v>
       </c>
-      <c r="DS53" s="21">
+      <c r="DS53" s="19">
         <v>11185.815282419999</v>
       </c>
-      <c r="DT53" s="21">
+      <c r="DT53" s="19">
         <v>10785.956985979999</v>
       </c>
-      <c r="DU53" s="21">
+      <c r="DU53" s="19">
         <v>10768.96904125</v>
       </c>
-      <c r="DV53" s="21">
+      <c r="DV53" s="19">
         <v>10711.126627240001</v>
       </c>
-      <c r="DW53" s="21">
+      <c r="DW53" s="19">
         <v>10866.022478360001</v>
       </c>
-      <c r="DX53" s="21">
+      <c r="DX53" s="19">
         <v>11125.535189599999</v>
       </c>
-      <c r="DY53" s="21">
+      <c r="DY53" s="19">
         <v>12114.66125693</v>
       </c>
-      <c r="DZ53" s="21">
+      <c r="DZ53" s="19">
         <v>13070.320972609999</v>
       </c>
-      <c r="EA53" s="21">
+      <c r="EA53" s="19">
         <v>13523.94526638</v>
       </c>
-      <c r="EB53" s="21">
+      <c r="EB53" s="19">
         <v>13489.636755340001</v>
       </c>
-      <c r="EC53" s="21">
+      <c r="EC53" s="19">
         <v>12829.958428049998</v>
       </c>
-      <c r="ED53" s="21">
+      <c r="ED53" s="19">
         <v>12737.98593685</v>
       </c>
-      <c r="EE53" s="21">
+      <c r="EE53" s="19">
         <v>13287.910399009999</v>
       </c>
-      <c r="EF53" s="21">
+      <c r="EF53" s="19">
         <v>12287.068597290001</v>
       </c>
-      <c r="EG53" s="22">
+      <c r="EG53" s="21">
         <v>12006.950125740001</v>
       </c>
-      <c r="EH53" s="22">
+      <c r="EH53" s="21">
         <v>11295.04908411</v>
       </c>
-      <c r="EI53" s="22">
+      <c r="EI53" s="21">
         <v>11106.48716741</v>
       </c>
-      <c r="EJ53" s="22">
+      <c r="EJ53" s="21">
         <v>11060.309377170001</v>
       </c>
-      <c r="EK53" s="22">
+      <c r="EK53" s="21">
         <v>11619.853173559999</v>
       </c>
-      <c r="EL53" s="22">
+      <c r="EL53" s="21">
         <v>11809.26106234</v>
       </c>
-      <c r="EM53" s="22">
+      <c r="EM53" s="21">
         <v>12145.649849670001</v>
       </c>
-      <c r="EN53" s="22">
+      <c r="EN53" s="21">
         <v>11984.010789010001</v>
       </c>
-      <c r="EO53" s="22">
+      <c r="EO53" s="21">
         <v>11752.843711290001</v>
       </c>
-      <c r="EP53" s="22">
+      <c r="EP53" s="21">
         <v>11616.440674920001</v>
       </c>
-      <c r="EQ53" s="22">
+      <c r="EQ53" s="21">
         <v>12078.387968610001</v>
       </c>
-      <c r="ER53" s="22">
+      <c r="ER53" s="21">
         <v>10784.01254987</v>
       </c>
-      <c r="ES53" s="22">
+      <c r="ES53" s="21">
         <v>10462.13007883</v>
       </c>
-      <c r="ET53" s="22">
+      <c r="ET53" s="21">
         <v>10380.487012899999</v>
       </c>
-      <c r="EU53" s="22">
+      <c r="EU53" s="21">
         <v>10242.084158399999</v>
       </c>
-      <c r="EV53" s="22">
+      <c r="EV53" s="21">
         <v>10289.32957734</v>
       </c>
-      <c r="EW53" s="22">
+      <c r="EW53" s="21">
         <v>10609.421814950001</v>
       </c>
-      <c r="EX53" s="22">
+      <c r="EX53" s="21">
         <v>11037.652865530001</v>
       </c>
-      <c r="EY53" s="22">
+      <c r="EY53" s="21">
         <v>11515.438354389998</v>
       </c>
-      <c r="EZ53" s="22">
+      <c r="EZ53" s="21">
         <v>11369.78508184</v>
       </c>
-      <c r="FA53" s="22">
+      <c r="FA53" s="21">
         <v>11220.879203120001</v>
       </c>
-      <c r="FB53" s="22">
+      <c r="FB53" s="21">
         <v>11251.559167219999</v>
       </c>
-      <c r="FC53" s="22">
+      <c r="FC53" s="21">
         <v>11758.02830982</v>
       </c>
-      <c r="FD53" s="22">
+      <c r="FD53" s="21">
         <v>10861.471240809999</v>
       </c>
-      <c r="FE53" s="22">
+      <c r="FE53" s="21">
         <v>10476.604604579999</v>
       </c>
-      <c r="FF53" s="22">
+      <c r="FF53" s="21">
         <v>10502.04278967</v>
       </c>
-      <c r="FG53" s="22">
+      <c r="FG53" s="21">
         <v>10229.889886520001</v>
       </c>
-      <c r="FH53" s="22">
+      <c r="FH53" s="21">
         <v>10645.60456983</v>
       </c>
-      <c r="FI53" s="22">
+      <c r="FI53" s="21">
         <v>11139.933777799999</v>
       </c>
-      <c r="FJ53" s="22">
+      <c r="FJ53" s="21">
         <v>11654.698289790002</v>
       </c>
-      <c r="FK53" s="22">
+      <c r="FK53" s="21">
         <v>11887.535763809999</v>
       </c>
-      <c r="FL53" s="37">
+      <c r="FL53" s="20">
         <v>11968.1840524</v>
       </c>
-      <c r="FM53" s="37">
+      <c r="FM53" s="20">
         <v>11853.56044782</v>
       </c>
-      <c r="FN53" s="37">
+      <c r="FN53" s="20">
         <v>11787.20575732</v>
       </c>
-      <c r="FO53" s="37">
+      <c r="FO53" s="20">
         <v>12196.78926034</v>
       </c>
-      <c r="FP53" s="37">
+      <c r="FP53" s="20">
         <v>11641.08455342</v>
       </c>
-      <c r="FQ53" s="37">
+      <c r="FQ53" s="20">
         <v>11408.97965343</v>
       </c>
-      <c r="FR53" s="37">
+      <c r="FR53" s="20">
         <v>11461.626855780001</v>
       </c>
-      <c r="FS53" s="37">
+      <c r="FS53" s="20">
         <v>11174.390230110001</v>
       </c>
-      <c r="FT53" s="37">
+      <c r="FT53" s="20">
         <v>11387.10376747</v>
       </c>
-      <c r="FU53" s="37">
+      <c r="FU53" s="20">
         <v>11868.87190122</v>
       </c>
-      <c r="FV53" s="37">
+      <c r="FV53" s="20">
         <v>12038.18915814</v>
       </c>
-      <c r="FW53" s="37">
+      <c r="FW53" s="20">
         <v>12392.098420040002</v>
       </c>
+      <c r="FX53" s="20">
+        <v>12508.072704940001</v>
+      </c>
     </row>
-    <row r="54" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="13" t="s">
+    <row r="54" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="C54" s="21">
+      <c r="C54" s="19">
         <v>255.09865775</v>
       </c>
-      <c r="D54" s="21">
+      <c r="D54" s="19">
         <v>252.85864459999999</v>
       </c>
-      <c r="E54" s="21">
+      <c r="E54" s="19">
         <v>214.59133786000001</v>
       </c>
-      <c r="F54" s="21">
+      <c r="F54" s="19">
         <v>227.74081649999999</v>
       </c>
-      <c r="G54" s="21">
+      <c r="G54" s="19">
         <v>240.33365241999999</v>
       </c>
-      <c r="H54" s="21">
+      <c r="H54" s="19">
         <v>241.6752741</v>
       </c>
-      <c r="I54" s="21">
+      <c r="I54" s="19">
         <v>167.36822957999999</v>
       </c>
-      <c r="J54" s="21">
+      <c r="J54" s="19">
         <v>205.21294116000001</v>
       </c>
-      <c r="K54" s="21">
+      <c r="K54" s="19">
         <v>231.11312931000001</v>
       </c>
-      <c r="L54" s="21">
+      <c r="L54" s="19">
         <v>224.86311774000001</v>
       </c>
-      <c r="M54" s="21">
+      <c r="M54" s="19">
         <v>218.05926209</v>
       </c>
-      <c r="N54" s="21">
+      <c r="N54" s="19">
         <v>220.41590356</v>
       </c>
-      <c r="O54" s="21">
+      <c r="O54" s="19">
         <v>226.78117997999999</v>
       </c>
-      <c r="P54" s="21">
+      <c r="P54" s="19">
         <v>261.59681761000002</v>
       </c>
-      <c r="Q54" s="21">
+      <c r="Q54" s="19">
         <v>242.31781343</v>
       </c>
-      <c r="R54" s="21">
+      <c r="R54" s="19">
         <v>259.21431742999999</v>
       </c>
-      <c r="S54" s="21">
+      <c r="S54" s="19">
         <v>269.58624552000003</v>
       </c>
-      <c r="T54" s="21">
+      <c r="T54" s="19">
         <v>272.96620707</v>
       </c>
-      <c r="U54" s="21">
+      <c r="U54" s="19">
         <v>240.81873580000001</v>
       </c>
-      <c r="V54" s="21">
+      <c r="V54" s="19">
         <v>286.20950605000002</v>
       </c>
-      <c r="W54" s="21">
+      <c r="W54" s="19">
         <v>296.21454088999997</v>
       </c>
-      <c r="X54" s="21">
+      <c r="X54" s="19">
         <v>301.61105825999999</v>
       </c>
-      <c r="Y54" s="21">
+      <c r="Y54" s="19">
         <v>314.84767685000003</v>
       </c>
-      <c r="Z54" s="21">
+      <c r="Z54" s="19">
         <v>313.27177689000001</v>
       </c>
-      <c r="AA54" s="21">
+      <c r="AA54" s="19">
         <v>273.76536924999999</v>
       </c>
-      <c r="AB54" s="21">
+      <c r="AB54" s="19">
         <v>267.07088627000002</v>
       </c>
-      <c r="AC54" s="21">
+      <c r="AC54" s="19">
         <v>248.46440142</v>
       </c>
-      <c r="AD54" s="21">
+      <c r="AD54" s="19">
         <v>233.96691145</v>
       </c>
-      <c r="AE54" s="21">
+      <c r="AE54" s="19">
         <v>215.54911976</v>
       </c>
-      <c r="AF54" s="21">
+      <c r="AF54" s="19">
         <v>216.61388908000001</v>
       </c>
-      <c r="AG54" s="21">
+      <c r="AG54" s="19">
         <v>224.77594171999999</v>
       </c>
-      <c r="AH54" s="21">
+      <c r="AH54" s="19">
         <v>259.25521737999998</v>
       </c>
-      <c r="AI54" s="21">
+      <c r="AI54" s="19">
         <v>287.54140538000001</v>
       </c>
-      <c r="AJ54" s="21">
+      <c r="AJ54" s="19">
         <v>282.55725361999998</v>
       </c>
-      <c r="AK54" s="21">
+      <c r="AK54" s="19">
         <v>300.43184566999997</v>
       </c>
-      <c r="AL54" s="21">
+      <c r="AL54" s="19">
         <v>304.57236538000001</v>
       </c>
-      <c r="AM54" s="21">
+      <c r="AM54" s="19">
         <v>265.67195624999999</v>
       </c>
-      <c r="AN54" s="21">
+      <c r="AN54" s="19">
         <v>243.92936342000002</v>
       </c>
-      <c r="AO54" s="21">
+      <c r="AO54" s="19">
         <v>313.29811512999999</v>
       </c>
-      <c r="AP54" s="21">
+      <c r="AP54" s="19">
         <v>248.31463128999999</v>
       </c>
-      <c r="AQ54" s="21">
+      <c r="AQ54" s="19">
         <v>264.11090487999996</v>
       </c>
-      <c r="AR54" s="21">
+      <c r="AR54" s="19">
         <v>260.55093169999998</v>
       </c>
-      <c r="AS54" s="21">
+      <c r="AS54" s="19">
         <v>306.97937755999999</v>
       </c>
-      <c r="AT54" s="21">
+      <c r="AT54" s="19">
         <v>278.95986267000001</v>
       </c>
-      <c r="AU54" s="21">
+      <c r="AU54" s="19">
         <v>301.42951033000003</v>
       </c>
-      <c r="AV54" s="21">
+      <c r="AV54" s="19">
         <v>318.59669821</v>
       </c>
-      <c r="AW54" s="21">
+      <c r="AW54" s="19">
         <v>381.53206853999995</v>
       </c>
-      <c r="AX54" s="21">
+      <c r="AX54" s="19">
         <v>382.83414545000005</v>
       </c>
-      <c r="AY54" s="21">
+      <c r="AY54" s="19">
         <v>420.49276961999999</v>
       </c>
-      <c r="AZ54" s="21">
+      <c r="AZ54" s="19">
         <v>434.29201602000001</v>
       </c>
-      <c r="BA54" s="21">
+      <c r="BA54" s="19">
         <v>474.73545849999999</v>
       </c>
-      <c r="BB54" s="21">
+      <c r="BB54" s="19">
         <v>458.05246937999999</v>
       </c>
-      <c r="BC54" s="21">
+      <c r="BC54" s="19">
         <v>442.42496308</v>
       </c>
-      <c r="BD54" s="21">
+      <c r="BD54" s="19">
         <v>384.83352974000002</v>
       </c>
-      <c r="BE54" s="21">
+      <c r="BE54" s="19">
         <v>385.82656310000004</v>
       </c>
-      <c r="BF54" s="21">
+      <c r="BF54" s="19">
         <v>473.93624417999996</v>
       </c>
-      <c r="BG54" s="21">
+      <c r="BG54" s="19">
         <v>576.12253007000004</v>
       </c>
-      <c r="BH54" s="21">
+      <c r="BH54" s="19">
         <v>525.31177488000003</v>
       </c>
-      <c r="BI54" s="21">
+      <c r="BI54" s="19">
         <v>552.10743124999999</v>
       </c>
-      <c r="BJ54" s="21">
+      <c r="BJ54" s="19">
         <v>542.71269344999996</v>
       </c>
-      <c r="BK54" s="21">
+      <c r="BK54" s="19">
         <v>465.40438967</v>
       </c>
-      <c r="BL54" s="21">
+      <c r="BL54" s="19">
         <v>445.50868931000002</v>
       </c>
-      <c r="BM54" s="21">
+      <c r="BM54" s="19">
         <v>457.25911406</v>
       </c>
-      <c r="BN54" s="21">
+      <c r="BN54" s="19">
         <v>445.32653302</v>
       </c>
-      <c r="BO54" s="21">
+      <c r="BO54" s="19">
         <v>397.51193112999999</v>
       </c>
-      <c r="BP54" s="21">
+      <c r="BP54" s="19">
         <v>406.58126732000005</v>
       </c>
-      <c r="BQ54" s="21">
+      <c r="BQ54" s="19">
         <v>438.51783110999997</v>
       </c>
-      <c r="BR54" s="21">
+      <c r="BR54" s="19">
         <v>392.60729068000001</v>
       </c>
-      <c r="BS54" s="21">
+      <c r="BS54" s="19">
         <v>455.39158470000001</v>
       </c>
-      <c r="BT54" s="21">
+      <c r="BT54" s="19">
         <v>466.75314366999999</v>
       </c>
-      <c r="BU54" s="21">
+      <c r="BU54" s="19">
         <v>449.64793329000003</v>
       </c>
-      <c r="BV54" s="21">
+      <c r="BV54" s="19">
         <v>457.32923291000003</v>
       </c>
-      <c r="BW54" s="21">
+      <c r="BW54" s="19">
         <v>451.28454009999996</v>
       </c>
-      <c r="BX54" s="21">
+      <c r="BX54" s="19">
         <v>410.97798295000001</v>
       </c>
-      <c r="BY54" s="21">
+      <c r="BY54" s="19">
         <v>510.54168181</v>
       </c>
-      <c r="BZ54" s="21">
+      <c r="BZ54" s="19">
         <v>516.72697171999994</v>
       </c>
-      <c r="CA54" s="21">
+      <c r="CA54" s="19">
         <v>402.48423604999999</v>
       </c>
-      <c r="CB54" s="21">
+      <c r="CB54" s="19">
         <v>435.99033824000003</v>
       </c>
-      <c r="CC54" s="21">
+      <c r="CC54" s="19">
         <v>452.59797923999997</v>
       </c>
-      <c r="CD54" s="21">
+      <c r="CD54" s="19">
         <v>482.71274820000002</v>
       </c>
-      <c r="CE54" s="21">
+      <c r="CE54" s="19">
         <v>539.19000945999994</v>
       </c>
-      <c r="CF54" s="21">
+      <c r="CF54" s="19">
         <v>545.93938695999998</v>
       </c>
-      <c r="CG54" s="21">
+      <c r="CG54" s="19">
         <v>528.19254948000003</v>
       </c>
-      <c r="CH54" s="21">
+      <c r="CH54" s="19">
         <v>527.27196092999998</v>
       </c>
-      <c r="CI54" s="21">
+      <c r="CI54" s="19">
         <v>545.53549035999993</v>
       </c>
-      <c r="CJ54" s="21">
+      <c r="CJ54" s="19">
         <v>524.05369754000003</v>
       </c>
-      <c r="CK54" s="21">
+      <c r="CK54" s="19">
         <v>508.67390998000002</v>
       </c>
-      <c r="CL54" s="21">
+      <c r="CL54" s="19">
         <v>512.43522723000001</v>
       </c>
-      <c r="CM54" s="21">
+      <c r="CM54" s="19">
         <v>487.11213227000002</v>
       </c>
-      <c r="CN54" s="21">
+      <c r="CN54" s="19">
         <v>504.05350900000002</v>
       </c>
-      <c r="CO54" s="21">
+      <c r="CO54" s="19">
         <v>520.36133072999996</v>
       </c>
-      <c r="CP54" s="21">
+      <c r="CP54" s="19">
         <v>582.29712237999991</v>
       </c>
-      <c r="CQ54" s="21">
+      <c r="CQ54" s="19">
         <v>633.90579574999992</v>
       </c>
-      <c r="CR54" s="21">
+      <c r="CR54" s="19">
         <v>618.40158096999994</v>
       </c>
-      <c r="CS54" s="21">
+      <c r="CS54" s="19">
         <v>591.61026764999997</v>
       </c>
-      <c r="CT54" s="21">
+      <c r="CT54" s="19">
         <v>609.60568904999991</v>
       </c>
-      <c r="CU54" s="21">
+      <c r="CU54" s="19">
         <v>580.35787285000004</v>
       </c>
-      <c r="CV54" s="21">
+      <c r="CV54" s="19">
         <v>585.28817557000002</v>
       </c>
-      <c r="CW54" s="21">
+      <c r="CW54" s="19">
         <v>575.48850959000004</v>
       </c>
-      <c r="CX54" s="21">
+      <c r="CX54" s="19">
         <v>641.98873672999991</v>
       </c>
-      <c r="CY54" s="21">
+      <c r="CY54" s="19">
         <v>628.99782545000005</v>
       </c>
-      <c r="CZ54" s="21">
+      <c r="CZ54" s="19">
         <v>595.16663999999992</v>
       </c>
-      <c r="DA54" s="21">
+      <c r="DA54" s="19">
         <v>595.03948811999999</v>
       </c>
-      <c r="DB54" s="21">
+      <c r="DB54" s="19">
         <v>618.10704190000001</v>
       </c>
-      <c r="DC54" s="21">
+      <c r="DC54" s="19">
         <v>678.98274993999996</v>
       </c>
-      <c r="DD54" s="21">
+      <c r="DD54" s="19">
         <v>662.92392581000001</v>
       </c>
-      <c r="DE54" s="21">
+      <c r="DE54" s="19">
         <v>640.06277872999999</v>
       </c>
-      <c r="DF54" s="21">
+      <c r="DF54" s="19">
         <v>734.23929896000004</v>
       </c>
-      <c r="DG54" s="21">
+      <c r="DG54" s="19">
         <v>712.44784024</v>
       </c>
-      <c r="DH54" s="21">
+      <c r="DH54" s="19">
         <v>642.08366228999989</v>
       </c>
-      <c r="DI54" s="21">
+      <c r="DI54" s="19">
         <v>668.28576079999993</v>
       </c>
-      <c r="DJ54" s="21">
+      <c r="DJ54" s="19">
         <v>699.29961025</v>
       </c>
-      <c r="DK54" s="21">
+      <c r="DK54" s="19">
         <v>716.16745932999993</v>
       </c>
-      <c r="DL54" s="21">
+      <c r="DL54" s="19">
         <v>689.43862702000001</v>
       </c>
-      <c r="DM54" s="21">
+      <c r="DM54" s="19">
         <v>701.13816916999997</v>
       </c>
-      <c r="DN54" s="21">
+      <c r="DN54" s="19">
         <v>713.39645023999992</v>
       </c>
-      <c r="DO54" s="21">
+      <c r="DO54" s="19">
         <v>911.02283678000003</v>
       </c>
-      <c r="DP54" s="21">
+      <c r="DP54" s="19">
         <v>735.66714065999997</v>
       </c>
-      <c r="DQ54" s="21">
+      <c r="DQ54" s="19">
         <v>732.53963212999997</v>
       </c>
-      <c r="DR54" s="21">
+      <c r="DR54" s="19">
         <v>824.98321349000003</v>
       </c>
-      <c r="DS54" s="21">
+      <c r="DS54" s="19">
         <v>737.68412804000002</v>
       </c>
-      <c r="DT54" s="21">
+      <c r="DT54" s="19">
         <v>708.36880135999991</v>
       </c>
-      <c r="DU54" s="21">
+      <c r="DU54" s="19">
         <v>710.93086600999993</v>
       </c>
-      <c r="DV54" s="21">
+      <c r="DV54" s="19">
         <v>737.41261104</v>
       </c>
-      <c r="DW54" s="21">
+      <c r="DW54" s="19">
         <v>784.63377550999996</v>
       </c>
-      <c r="DX54" s="21">
+      <c r="DX54" s="19">
         <v>834.21135498000001</v>
       </c>
-      <c r="DY54" s="21">
+      <c r="DY54" s="19">
         <v>882.24414439999998</v>
       </c>
-      <c r="DZ54" s="21">
+      <c r="DZ54" s="19">
         <v>888.29910953000001</v>
       </c>
-      <c r="EA54" s="21">
+      <c r="EA54" s="19">
         <v>1171.5445386599999</v>
       </c>
-      <c r="EB54" s="21">
+      <c r="EB54" s="19">
         <v>1108.5802272999999</v>
       </c>
-      <c r="EC54" s="21">
+      <c r="EC54" s="19">
         <v>1150.09107651</v>
       </c>
-      <c r="ED54" s="21">
+      <c r="ED54" s="19">
         <v>896.00505077000003</v>
       </c>
-      <c r="EE54" s="21">
+      <c r="EE54" s="19">
         <v>817.88790723</v>
       </c>
-      <c r="EF54" s="21">
+      <c r="EF54" s="19">
         <v>142.40001484999999</v>
       </c>
-      <c r="EG54" s="22">
+      <c r="EG54" s="21">
         <v>181.92905655999999</v>
       </c>
-      <c r="EH54" s="22">
+      <c r="EH54" s="21">
         <v>147.52145974000001</v>
       </c>
-      <c r="EI54" s="22">
+      <c r="EI54" s="21">
         <v>140.60549044000001</v>
       </c>
-      <c r="EJ54" s="22">
+      <c r="EJ54" s="21">
         <v>240.79849564</v>
       </c>
-      <c r="EK54" s="22">
+      <c r="EK54" s="21">
         <v>139.65886169000001</v>
       </c>
-      <c r="EL54" s="22">
+      <c r="EL54" s="21">
         <v>390.93998117000001</v>
       </c>
-      <c r="EM54" s="22">
+      <c r="EM54" s="21">
         <v>353.33718673999999</v>
       </c>
-      <c r="EN54" s="22">
+      <c r="EN54" s="21">
         <v>224.36673769000001</v>
       </c>
-      <c r="EO54" s="22">
+      <c r="EO54" s="21">
         <v>139.48559016999999</v>
       </c>
-      <c r="EP54" s="22">
+      <c r="EP54" s="21">
         <v>315.83069835000003</v>
       </c>
-      <c r="EQ54" s="22">
+      <c r="EQ54" s="21">
         <v>339.05084199000004</v>
       </c>
-      <c r="ER54" s="22">
+      <c r="ER54" s="21">
         <v>476.56188185000002</v>
       </c>
-      <c r="ES54" s="22">
+      <c r="ES54" s="21">
         <v>568.38827622999997</v>
       </c>
-      <c r="ET54" s="22">
+      <c r="ET54" s="21">
         <v>338.44597396</v>
       </c>
-      <c r="EU54" s="22">
+      <c r="EU54" s="21">
         <v>380.37109408999999</v>
       </c>
-      <c r="EV54" s="22">
+      <c r="EV54" s="21">
         <v>421.59510292000004</v>
       </c>
-      <c r="EW54" s="22">
+      <c r="EW54" s="21">
         <v>439.91560038</v>
       </c>
-      <c r="EX54" s="22">
+      <c r="EX54" s="21">
         <v>888.46014416999992</v>
       </c>
-      <c r="EY54" s="22">
+      <c r="EY54" s="21">
         <v>602.68890153999996</v>
       </c>
-      <c r="EZ54" s="22">
+      <c r="EZ54" s="21">
         <v>966.10408079000001</v>
       </c>
-      <c r="FA54" s="22">
+      <c r="FA54" s="21">
         <v>583.94792036000001</v>
       </c>
-      <c r="FB54" s="22">
+      <c r="FB54" s="21">
         <v>599.89744684000004</v>
       </c>
-      <c r="FC54" s="22">
+      <c r="FC54" s="21">
         <v>630.32387779999999</v>
       </c>
-      <c r="FD54" s="22">
+      <c r="FD54" s="21">
         <v>658.07593921</v>
       </c>
-      <c r="FE54" s="22">
+      <c r="FE54" s="21">
         <v>640.46822415999998</v>
       </c>
-      <c r="FF54" s="22">
+      <c r="FF54" s="21">
         <v>672.85558088999994</v>
       </c>
-      <c r="FG54" s="22">
+      <c r="FG54" s="21">
         <v>547.13155253000002</v>
       </c>
-      <c r="FH54" s="22">
+      <c r="FH54" s="21">
         <v>693.80908761000001</v>
       </c>
-      <c r="FI54" s="22">
+      <c r="FI54" s="21">
         <v>864.60621719000005</v>
       </c>
-      <c r="FJ54" s="22">
+      <c r="FJ54" s="21">
         <v>783.17390111999998</v>
       </c>
-      <c r="FK54" s="22">
+      <c r="FK54" s="21">
         <v>743.09839562000002</v>
       </c>
-      <c r="FL54" s="37">
+      <c r="FL54" s="20">
         <v>863.75065101999996</v>
       </c>
-      <c r="FM54" s="37">
+      <c r="FM54" s="20">
         <v>803.55158373000006</v>
       </c>
-      <c r="FN54" s="37">
+      <c r="FN54" s="20">
         <v>791.56374905999996</v>
       </c>
-      <c r="FO54" s="37">
+      <c r="FO54" s="20">
         <v>716.11615413000004</v>
       </c>
-      <c r="FP54" s="37">
+      <c r="FP54" s="20">
         <v>809.91623302999994</v>
       </c>
-      <c r="FQ54" s="37">
+      <c r="FQ54" s="20">
         <v>763.68881248000002</v>
       </c>
-      <c r="FR54" s="37">
+      <c r="FR54" s="20">
         <v>839.25666121000006</v>
       </c>
-      <c r="FS54" s="37">
+      <c r="FS54" s="20">
         <v>710.38369370000009</v>
       </c>
-      <c r="FT54" s="37">
+      <c r="FT54" s="20">
         <v>721.62255951999998</v>
       </c>
-      <c r="FU54" s="37">
+      <c r="FU54" s="20">
         <v>822.94701095000005</v>
       </c>
-      <c r="FV54" s="37">
+      <c r="FV54" s="20">
         <v>1006.55210777</v>
       </c>
-      <c r="FW54" s="37">
+      <c r="FW54" s="20">
         <v>1207.1607439700001</v>
       </c>
+      <c r="FX54" s="20">
+        <v>1124.2637567199999</v>
+      </c>
     </row>
-    <row r="55" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="C55" s="21">
+      <c r="C55" s="19">
         <v>651.83641888</v>
       </c>
-      <c r="D55" s="21">
+      <c r="D55" s="19">
         <v>418.86257805000002</v>
       </c>
-      <c r="E55" s="21">
+      <c r="E55" s="19">
         <v>383.05153307</v>
       </c>
-      <c r="F55" s="21">
+      <c r="F55" s="19">
         <v>514.33037208999997</v>
       </c>
-      <c r="G55" s="21">
+      <c r="G55" s="19">
         <v>543.43306058999997</v>
       </c>
-      <c r="H55" s="21">
+      <c r="H55" s="19">
         <v>457.72949226999998</v>
       </c>
-      <c r="I55" s="21">
+      <c r="I55" s="19">
         <v>361.18188134999997</v>
       </c>
-      <c r="J55" s="21">
+      <c r="J55" s="19">
         <v>491.92883166999997</v>
       </c>
-      <c r="K55" s="21">
+      <c r="K55" s="19">
         <v>387.27507482999999</v>
       </c>
-      <c r="L55" s="21">
+      <c r="L55" s="19">
         <v>396.8457252</v>
       </c>
-      <c r="M55" s="21">
+      <c r="M55" s="19">
         <v>405.67361299999999</v>
       </c>
-      <c r="N55" s="21">
+      <c r="N55" s="19">
         <v>945.98755869000001</v>
       </c>
-      <c r="O55" s="21">
+      <c r="O55" s="19">
         <v>406.72868861000001</v>
       </c>
-      <c r="P55" s="21">
+      <c r="P55" s="19">
         <v>516.39878764999992</v>
       </c>
-      <c r="Q55" s="21">
+      <c r="Q55" s="19">
         <v>353.66744455000003</v>
       </c>
-      <c r="R55" s="21">
+      <c r="R55" s="19">
         <v>666.15381223999998</v>
       </c>
-      <c r="S55" s="21">
+      <c r="S55" s="19">
         <v>350.30504261999999</v>
       </c>
-      <c r="T55" s="21">
+      <c r="T55" s="19">
         <v>315.89183741000005</v>
       </c>
-      <c r="U55" s="21">
+      <c r="U55" s="19">
         <v>341.54130666000003</v>
       </c>
-      <c r="V55" s="21">
+      <c r="V55" s="19">
         <v>416.29898193000002</v>
       </c>
-      <c r="W55" s="21">
+      <c r="W55" s="19">
         <v>369.78150245</v>
       </c>
-      <c r="X55" s="21">
+      <c r="X55" s="19">
         <v>381.90187906</v>
       </c>
-      <c r="Y55" s="21">
+      <c r="Y55" s="19">
         <v>503.37980625</v>
       </c>
-      <c r="Z55" s="21">
+      <c r="Z55" s="19">
         <v>313.48864235000002</v>
       </c>
-      <c r="AA55" s="21">
+      <c r="AA55" s="19">
         <v>410.01610390000002</v>
       </c>
-      <c r="AB55" s="21">
+      <c r="AB55" s="19">
         <v>355.08204246000003</v>
       </c>
-      <c r="AC55" s="21">
+      <c r="AC55" s="19">
         <v>283.87669896</v>
       </c>
-      <c r="AD55" s="21">
+      <c r="AD55" s="19">
         <v>452.02426722999996</v>
       </c>
-      <c r="AE55" s="21">
+      <c r="AE55" s="19">
         <v>459.27692075000004</v>
       </c>
-      <c r="AF55" s="21">
+      <c r="AF55" s="19">
         <v>412.10634126999997</v>
       </c>
-      <c r="AG55" s="21">
+      <c r="AG55" s="19">
         <v>333.55522196000004</v>
       </c>
-      <c r="AH55" s="21">
+      <c r="AH55" s="19">
         <v>354.57708478000001</v>
       </c>
-      <c r="AI55" s="21">
+      <c r="AI55" s="19">
         <v>319.38696969</v>
       </c>
-      <c r="AJ55" s="21">
+      <c r="AJ55" s="19">
         <v>317.11502841999999</v>
       </c>
-      <c r="AK55" s="21">
+      <c r="AK55" s="19">
         <v>277.37779485000004</v>
       </c>
-      <c r="AL55" s="21">
+      <c r="AL55" s="19">
         <v>317.56957512999998</v>
       </c>
-      <c r="AM55" s="21">
+      <c r="AM55" s="19">
         <v>392.47685794</v>
       </c>
-      <c r="AN55" s="21">
+      <c r="AN55" s="19">
         <v>325.98127230999995</v>
       </c>
-      <c r="AO55" s="21">
+      <c r="AO55" s="19">
         <v>321.24707509000001</v>
       </c>
-      <c r="AP55" s="21">
+      <c r="AP55" s="19">
         <v>272.99971968</v>
       </c>
-      <c r="AQ55" s="21">
+      <c r="AQ55" s="19">
         <v>224.47595232</v>
       </c>
-      <c r="AR55" s="21">
+      <c r="AR55" s="19">
         <v>225.66109845</v>
       </c>
-      <c r="AS55" s="21">
+      <c r="AS55" s="19">
         <v>282.88293094000005</v>
       </c>
-      <c r="AT55" s="21">
+      <c r="AT55" s="19">
         <v>373.54065212999996</v>
       </c>
-      <c r="AU55" s="21">
+      <c r="AU55" s="19">
         <v>282.73751866999999</v>
       </c>
-      <c r="AV55" s="21">
+      <c r="AV55" s="19">
         <v>354.07427676000003</v>
       </c>
-      <c r="AW55" s="21">
+      <c r="AW55" s="19">
         <v>976.49168425000005</v>
       </c>
-      <c r="AX55" s="21">
+      <c r="AX55" s="19">
         <v>843.58510275000003</v>
       </c>
-      <c r="AY55" s="21">
+      <c r="AY55" s="19">
         <v>496.28621276999996</v>
       </c>
-      <c r="AZ55" s="21">
+      <c r="AZ55" s="19">
         <v>428.10487107</v>
       </c>
-      <c r="BA55" s="21">
+      <c r="BA55" s="19">
         <v>408.09638247999999</v>
       </c>
-      <c r="BB55" s="21">
+      <c r="BB55" s="19">
         <v>284.18825233000001</v>
       </c>
-      <c r="BC55" s="21">
+      <c r="BC55" s="19">
         <v>444.68092196999999</v>
       </c>
-      <c r="BD55" s="21">
+      <c r="BD55" s="19">
         <v>330.68284177999999</v>
       </c>
-      <c r="BE55" s="21">
+      <c r="BE55" s="19">
         <v>568.50775336999993</v>
       </c>
-      <c r="BF55" s="21">
+      <c r="BF55" s="19">
         <v>316.71489867000003</v>
       </c>
-      <c r="BG55" s="21">
+      <c r="BG55" s="19">
         <v>315.15734956</v>
       </c>
-      <c r="BH55" s="21">
+      <c r="BH55" s="19">
         <v>310.36778146</v>
       </c>
-      <c r="BI55" s="21">
+      <c r="BI55" s="19">
         <v>226.45152087</v>
       </c>
-      <c r="BJ55" s="21">
+      <c r="BJ55" s="19">
         <v>135.30877691000001</v>
       </c>
-      <c r="BK55" s="21">
+      <c r="BK55" s="19">
         <v>326.58028724999997</v>
       </c>
-      <c r="BL55" s="21">
+      <c r="BL55" s="19">
         <v>289.75245738000001</v>
       </c>
-      <c r="BM55" s="21">
+      <c r="BM55" s="19">
         <v>278.22911608000004</v>
       </c>
-      <c r="BN55" s="21">
+      <c r="BN55" s="19">
         <v>280.45581860999999</v>
       </c>
-      <c r="BO55" s="21">
+      <c r="BO55" s="19">
         <v>276.63718241000004</v>
       </c>
-      <c r="BP55" s="21">
+      <c r="BP55" s="19">
         <v>354.58374137000004</v>
       </c>
-      <c r="BQ55" s="21">
+      <c r="BQ55" s="19">
         <v>344.58846575000001</v>
       </c>
-      <c r="BR55" s="21">
+      <c r="BR55" s="19">
         <v>350.00077550999998</v>
       </c>
-      <c r="BS55" s="21">
+      <c r="BS55" s="19">
         <v>286.77935441</v>
       </c>
-      <c r="BT55" s="21">
+      <c r="BT55" s="19">
         <v>145.5806728</v>
       </c>
-      <c r="BU55" s="21">
+      <c r="BU55" s="19">
         <v>159.61567814999998</v>
       </c>
-      <c r="BV55" s="21">
+      <c r="BV55" s="19">
         <v>335.20223354000001</v>
       </c>
-      <c r="BW55" s="21">
+      <c r="BW55" s="19">
         <v>110.35060688999999</v>
       </c>
-      <c r="BX55" s="21">
+      <c r="BX55" s="19">
         <v>150.85183056000002</v>
       </c>
-      <c r="BY55" s="21">
+      <c r="BY55" s="19">
         <v>379.17370667</v>
       </c>
-      <c r="BZ55" s="21">
+      <c r="BZ55" s="19">
         <v>176.96079043</v>
       </c>
-      <c r="CA55" s="21">
+      <c r="CA55" s="19">
         <v>220.56933438999999</v>
       </c>
-      <c r="CB55" s="21">
+      <c r="CB55" s="19">
         <v>53.922193649999997</v>
       </c>
-      <c r="CC55" s="21">
+      <c r="CC55" s="19">
         <v>80.367399980000002</v>
       </c>
-      <c r="CD55" s="21">
+      <c r="CD55" s="19">
         <v>66.764964280000001</v>
       </c>
-      <c r="CE55" s="21">
+      <c r="CE55" s="19">
         <v>102.23828915999999</v>
       </c>
-      <c r="CF55" s="21">
+      <c r="CF55" s="19">
         <v>121.20266668000001</v>
       </c>
-      <c r="CG55" s="21">
+      <c r="CG55" s="19">
         <v>106.6654807</v>
       </c>
-      <c r="CH55" s="21">
+      <c r="CH55" s="19">
         <v>81.852627650000002</v>
       </c>
-      <c r="CI55" s="21">
+      <c r="CI55" s="19">
         <v>191.80870995000001</v>
       </c>
-      <c r="CJ55" s="21">
+      <c r="CJ55" s="19">
         <v>72.618750489999996</v>
       </c>
-      <c r="CK55" s="21">
+      <c r="CK55" s="19">
         <v>75.351424280000003</v>
       </c>
-      <c r="CL55" s="21">
+      <c r="CL55" s="19">
         <v>89.630386439999995</v>
       </c>
-      <c r="CM55" s="21">
+      <c r="CM55" s="19">
         <v>99.150449289999997</v>
       </c>
-      <c r="CN55" s="21">
+      <c r="CN55" s="19">
         <v>55.366212830000002</v>
       </c>
-      <c r="CO55" s="21">
+      <c r="CO55" s="19">
         <v>67.892674260000007</v>
       </c>
-      <c r="CP55" s="21">
+      <c r="CP55" s="19">
         <v>178.53375166000001</v>
       </c>
-      <c r="CQ55" s="21">
+      <c r="CQ55" s="19">
         <v>148.48254765999999</v>
       </c>
-      <c r="CR55" s="21">
+      <c r="CR55" s="19">
         <v>138.14456307999998</v>
       </c>
-      <c r="CS55" s="21">
+      <c r="CS55" s="19">
         <v>99.681099639999999</v>
       </c>
-      <c r="CT55" s="21">
+      <c r="CT55" s="19">
         <v>100.97272497</v>
       </c>
-      <c r="CU55" s="21">
+      <c r="CU55" s="19">
         <v>114.78466797999999</v>
       </c>
-      <c r="CV55" s="21">
+      <c r="CV55" s="19">
         <v>145.50732896</v>
       </c>
-      <c r="CW55" s="21">
+      <c r="CW55" s="19">
         <v>85.622859779999999</v>
       </c>
-      <c r="CX55" s="21">
+      <c r="CX55" s="19">
         <v>111.19947902999999</v>
       </c>
-      <c r="CY55" s="21">
+      <c r="CY55" s="19">
         <v>150.02430783</v>
       </c>
-      <c r="CZ55" s="21">
+      <c r="CZ55" s="19">
         <v>168.08885003</v>
       </c>
-      <c r="DA55" s="21">
+      <c r="DA55" s="19">
         <v>72.14771841000001</v>
       </c>
-      <c r="DB55" s="21">
+      <c r="DB55" s="19">
         <v>162.51228775999999</v>
       </c>
-      <c r="DC55" s="21">
+      <c r="DC55" s="19">
         <v>118.72229276</v>
       </c>
-      <c r="DD55" s="21">
+      <c r="DD55" s="19">
         <v>106.54762972</v>
       </c>
-      <c r="DE55" s="21">
+      <c r="DE55" s="19">
         <v>97.973289470000012</v>
       </c>
-      <c r="DF55" s="21">
+      <c r="DF55" s="19">
         <v>85.521934239999993</v>
       </c>
-      <c r="DG55" s="21">
+      <c r="DG55" s="19">
         <v>135.31108406000001</v>
       </c>
-      <c r="DH55" s="21">
+      <c r="DH55" s="19">
         <v>73.318198379999998</v>
       </c>
-      <c r="DI55" s="21">
+      <c r="DI55" s="19">
         <v>93.409479289999993</v>
       </c>
-      <c r="DJ55" s="21">
+      <c r="DJ55" s="19">
         <v>81.879209700000004</v>
       </c>
-      <c r="DK55" s="21">
+      <c r="DK55" s="19">
         <v>106.68258321</v>
       </c>
-      <c r="DL55" s="21">
+      <c r="DL55" s="19">
         <v>108.59084324</v>
       </c>
-      <c r="DM55" s="21">
+      <c r="DM55" s="19">
         <v>90.988312589999992</v>
       </c>
-      <c r="DN55" s="21">
+      <c r="DN55" s="19">
         <v>138.16671276999998</v>
       </c>
-      <c r="DO55" s="21">
+      <c r="DO55" s="19">
         <v>27.976630249999999</v>
       </c>
-      <c r="DP55" s="21">
+      <c r="DP55" s="19">
         <v>53.78751613</v>
       </c>
-      <c r="DQ55" s="21">
+      <c r="DQ55" s="19">
         <v>57.529496340000001</v>
       </c>
-      <c r="DR55" s="21">
+      <c r="DR55" s="19">
         <v>55.254815069999999</v>
       </c>
-      <c r="DS55" s="21">
+      <c r="DS55" s="19">
         <v>64.632166260000005</v>
       </c>
-      <c r="DT55" s="21">
+      <c r="DT55" s="19">
         <v>27.048970019999999</v>
       </c>
-      <c r="DU55" s="21">
+      <c r="DU55" s="19">
         <v>53.012612019999999</v>
       </c>
-      <c r="DV55" s="21">
+      <c r="DV55" s="19">
         <v>46.537528559999998</v>
       </c>
-      <c r="DW55" s="21">
+      <c r="DW55" s="19">
         <v>20.540532940000002</v>
       </c>
-      <c r="DX55" s="21">
+      <c r="DX55" s="19">
         <v>48.694572970000003</v>
       </c>
-      <c r="DY55" s="21">
+      <c r="DY55" s="19">
         <v>64.994052010000004</v>
       </c>
-      <c r="DZ55" s="21">
+      <c r="DZ55" s="19">
         <v>41.438899669999998</v>
       </c>
-      <c r="EA55" s="21">
+      <c r="EA55" s="19">
         <v>58.914543810000005</v>
       </c>
-      <c r="EB55" s="21">
+      <c r="EB55" s="19">
         <v>42.704261729999999</v>
       </c>
-      <c r="EC55" s="21">
+      <c r="EC55" s="19">
         <v>203.90009835000001</v>
       </c>
-      <c r="ED55" s="21">
+      <c r="ED55" s="19">
         <v>364.85214798999999</v>
       </c>
-      <c r="EE55" s="21">
+      <c r="EE55" s="19">
         <v>556.79193613000007</v>
       </c>
-      <c r="EF55" s="21">
+      <c r="EF55" s="19">
         <v>1210.6877511800001</v>
       </c>
-      <c r="EG55" s="22">
+      <c r="EG55" s="21">
         <v>1307.1481824100001</v>
       </c>
-      <c r="EH55" s="22">
+      <c r="EH55" s="21">
         <v>2805.7212103500001</v>
       </c>
-      <c r="EI55" s="22">
+      <c r="EI55" s="21">
         <v>2432.9602117600002</v>
       </c>
-      <c r="EJ55" s="22">
+      <c r="EJ55" s="21">
         <v>3014.0227454400001</v>
       </c>
-      <c r="EK55" s="22">
+      <c r="EK55" s="21">
         <v>3164.2398904199999</v>
       </c>
-      <c r="EL55" s="22">
+      <c r="EL55" s="21">
         <v>3448.1025514399998</v>
       </c>
-      <c r="EM55" s="22">
+      <c r="EM55" s="21">
         <v>3531.7369540899999</v>
       </c>
-      <c r="EN55" s="22">
+      <c r="EN55" s="21">
         <v>4267.3872800600002</v>
       </c>
-      <c r="EO55" s="22">
+      <c r="EO55" s="21">
         <v>3953.5048008499998</v>
       </c>
-      <c r="EP55" s="22">
+      <c r="EP55" s="21">
         <v>3289.40956134</v>
       </c>
-      <c r="EQ55" s="22">
+      <c r="EQ55" s="21">
         <v>3505.4447952699998</v>
       </c>
-      <c r="ER55" s="22">
+      <c r="ER55" s="21">
         <v>3721.8616988700001</v>
       </c>
-      <c r="ES55" s="22">
+      <c r="ES55" s="21">
         <v>3317.6392609099998</v>
       </c>
-      <c r="ET55" s="22">
+      <c r="ET55" s="21">
         <v>3776.6909917500002</v>
       </c>
-      <c r="EU55" s="22">
+      <c r="EU55" s="21">
         <v>4338.3444252999998</v>
       </c>
-      <c r="EV55" s="22">
+      <c r="EV55" s="21">
         <v>4463.6073661599994</v>
       </c>
-      <c r="EW55" s="22">
+      <c r="EW55" s="21">
         <v>3397.3084829200002</v>
       </c>
-      <c r="EX55" s="22">
+      <c r="EX55" s="21">
         <v>3695.49494968</v>
       </c>
-      <c r="EY55" s="22">
+      <c r="EY55" s="21">
         <v>4572.4844942200007</v>
       </c>
-      <c r="EZ55" s="22">
+      <c r="EZ55" s="21">
         <v>4264.9930805799995</v>
       </c>
-      <c r="FA55" s="22">
+      <c r="FA55" s="21">
         <v>4967.3086107200006</v>
       </c>
-      <c r="FB55" s="22">
+      <c r="FB55" s="21">
         <v>4093.4249571400001</v>
       </c>
-      <c r="FC55" s="22">
+      <c r="FC55" s="21">
         <v>4675.8776243900002</v>
       </c>
-      <c r="FD55" s="22">
+      <c r="FD55" s="21">
         <v>3493.4337020799999</v>
       </c>
-      <c r="FE55" s="22">
+      <c r="FE55" s="21">
         <v>2965.1105401599998</v>
       </c>
-      <c r="FF55" s="22">
+      <c r="FF55" s="21">
         <v>3117.52483175</v>
       </c>
-      <c r="FG55" s="22">
+      <c r="FG55" s="21">
         <v>3693.2497592199998</v>
       </c>
-      <c r="FH55" s="22">
+      <c r="FH55" s="21">
         <v>2974.7114063600002</v>
       </c>
-      <c r="FI55" s="22">
+      <c r="FI55" s="21">
         <v>3260.29698087</v>
       </c>
-      <c r="FJ55" s="22">
+      <c r="FJ55" s="21">
         <v>3498.7256321499999</v>
       </c>
-      <c r="FK55" s="22">
+      <c r="FK55" s="21">
         <v>3489.8388786400001</v>
       </c>
-      <c r="FL55" s="37">
+      <c r="FL55" s="20">
         <v>3313.6500466399998</v>
       </c>
-      <c r="FM55" s="37">
+      <c r="FM55" s="20">
         <v>3742.1611914800001</v>
       </c>
-      <c r="FN55" s="37">
+      <c r="FN55" s="20">
         <v>3476.7042377299999</v>
       </c>
-      <c r="FO55" s="37">
+      <c r="FO55" s="20">
         <v>4012.9731378299998</v>
       </c>
-      <c r="FP55" s="37">
+      <c r="FP55" s="20">
         <v>3631.5625310500004</v>
       </c>
-      <c r="FQ55" s="37">
+      <c r="FQ55" s="20">
         <v>3645.2513748599999</v>
       </c>
-      <c r="FR55" s="37">
+      <c r="FR55" s="20">
         <v>3835.9638128699999</v>
       </c>
-      <c r="FS55" s="37">
+      <c r="FS55" s="20">
         <v>3631.2056419400001</v>
       </c>
-      <c r="FT55" s="37">
+      <c r="FT55" s="20">
         <v>3306.3727610700003</v>
       </c>
-      <c r="FU55" s="37">
+      <c r="FU55" s="20">
         <v>3645.4994314400001</v>
       </c>
-      <c r="FV55" s="37">
+      <c r="FV55" s="20">
         <v>4022.4307306700002</v>
       </c>
-      <c r="FW55" s="37">
+      <c r="FW55" s="20">
         <v>4035.44617367</v>
       </c>
+      <c r="FX55" s="20">
+        <v>3621.8641622300001</v>
+      </c>
     </row>
-    <row r="56" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="C56" s="21"/>
-[...132 lines deleted...]
-      <c r="EF56" s="21">
+      <c r="C56" s="19"/>
+      <c r="D56" s="19"/>
+      <c r="E56" s="19"/>
+      <c r="F56" s="19"/>
+      <c r="G56" s="19"/>
+      <c r="H56" s="19"/>
+      <c r="I56" s="19"/>
+      <c r="J56" s="19"/>
+      <c r="K56" s="19"/>
+      <c r="L56" s="19"/>
+      <c r="M56" s="19"/>
+      <c r="N56" s="19"/>
+      <c r="O56" s="19"/>
+      <c r="P56" s="19"/>
+      <c r="Q56" s="19"/>
+      <c r="R56" s="19"/>
+      <c r="S56" s="19"/>
+      <c r="T56" s="19"/>
+      <c r="U56" s="19"/>
+      <c r="V56" s="19"/>
+      <c r="W56" s="19"/>
+      <c r="X56" s="19"/>
+      <c r="Y56" s="19"/>
+      <c r="Z56" s="19"/>
+      <c r="AA56" s="19"/>
+      <c r="AB56" s="19"/>
+      <c r="AC56" s="19"/>
+      <c r="AD56" s="19"/>
+      <c r="AE56" s="19"/>
+      <c r="AF56" s="19"/>
+      <c r="AG56" s="19"/>
+      <c r="AH56" s="19"/>
+      <c r="AI56" s="19"/>
+      <c r="AJ56" s="19"/>
+      <c r="AK56" s="19"/>
+      <c r="AL56" s="19"/>
+      <c r="AM56" s="19"/>
+      <c r="AN56" s="19"/>
+      <c r="AO56" s="19"/>
+      <c r="AP56" s="19"/>
+      <c r="AQ56" s="19"/>
+      <c r="AR56" s="19"/>
+      <c r="AS56" s="19"/>
+      <c r="AT56" s="19"/>
+      <c r="AU56" s="19"/>
+      <c r="AV56" s="19"/>
+      <c r="AW56" s="19"/>
+      <c r="AX56" s="19"/>
+      <c r="AY56" s="19"/>
+      <c r="AZ56" s="19"/>
+      <c r="BA56" s="19"/>
+      <c r="BB56" s="19"/>
+      <c r="BC56" s="19"/>
+      <c r="BD56" s="19"/>
+      <c r="BE56" s="19"/>
+      <c r="BF56" s="19"/>
+      <c r="BG56" s="19"/>
+      <c r="BH56" s="19"/>
+      <c r="BI56" s="19"/>
+      <c r="BJ56" s="19"/>
+      <c r="BK56" s="19"/>
+      <c r="BL56" s="19"/>
+      <c r="BM56" s="19"/>
+      <c r="BN56" s="19"/>
+      <c r="BO56" s="19"/>
+      <c r="BP56" s="19"/>
+      <c r="BQ56" s="19"/>
+      <c r="BR56" s="19"/>
+      <c r="BS56" s="19"/>
+      <c r="BT56" s="19"/>
+      <c r="BU56" s="19"/>
+      <c r="BV56" s="19"/>
+      <c r="BW56" s="19"/>
+      <c r="BX56" s="19"/>
+      <c r="BY56" s="19"/>
+      <c r="BZ56" s="19"/>
+      <c r="CA56" s="19"/>
+      <c r="CB56" s="19"/>
+      <c r="CC56" s="19"/>
+      <c r="CD56" s="19"/>
+      <c r="CE56" s="19"/>
+      <c r="CF56" s="19"/>
+      <c r="CG56" s="19"/>
+      <c r="CH56" s="19"/>
+      <c r="CI56" s="19"/>
+      <c r="CJ56" s="19"/>
+      <c r="CK56" s="19"/>
+      <c r="CL56" s="19"/>
+      <c r="CM56" s="19"/>
+      <c r="CN56" s="19"/>
+      <c r="CO56" s="19"/>
+      <c r="CP56" s="19"/>
+      <c r="CQ56" s="19"/>
+      <c r="CR56" s="19"/>
+      <c r="CS56" s="19"/>
+      <c r="CT56" s="19"/>
+      <c r="CU56" s="19"/>
+      <c r="CV56" s="19"/>
+      <c r="CW56" s="19"/>
+      <c r="CX56" s="19"/>
+      <c r="CY56" s="19"/>
+      <c r="CZ56" s="19"/>
+      <c r="DA56" s="19"/>
+      <c r="DB56" s="19"/>
+      <c r="DC56" s="19"/>
+      <c r="DD56" s="19"/>
+      <c r="DE56" s="19"/>
+      <c r="DF56" s="19"/>
+      <c r="DG56" s="19"/>
+      <c r="DH56" s="19"/>
+      <c r="DI56" s="19"/>
+      <c r="DJ56" s="19"/>
+      <c r="DK56" s="19"/>
+      <c r="DL56" s="19"/>
+      <c r="DM56" s="19"/>
+      <c r="DN56" s="19"/>
+      <c r="DO56" s="19"/>
+      <c r="DP56" s="19"/>
+      <c r="DQ56" s="19"/>
+      <c r="DR56" s="19"/>
+      <c r="DS56" s="19"/>
+      <c r="DT56" s="19"/>
+      <c r="DU56" s="19"/>
+      <c r="DV56" s="19"/>
+      <c r="DW56" s="19"/>
+      <c r="DX56" s="19"/>
+      <c r="DY56" s="19"/>
+      <c r="DZ56" s="19"/>
+      <c r="EA56" s="19"/>
+      <c r="EB56" s="19"/>
+      <c r="EC56" s="19"/>
+      <c r="ED56" s="19"/>
+      <c r="EE56" s="19"/>
+      <c r="EF56" s="19">
         <v>908.58353555999997</v>
       </c>
-      <c r="EG56" s="22">
+      <c r="EG56" s="21">
         <v>1152.76773299</v>
       </c>
-      <c r="EH56" s="22">
+      <c r="EH56" s="21">
         <v>2651.7462513999999</v>
       </c>
-      <c r="EI56" s="22">
+      <c r="EI56" s="21">
         <v>2295.7882212600002</v>
       </c>
-      <c r="EJ56" s="22">
+      <c r="EJ56" s="21">
         <v>2808.58402058</v>
       </c>
-      <c r="EK56" s="22">
+      <c r="EK56" s="21">
         <v>3061.0296027899999</v>
       </c>
-      <c r="EL56" s="22">
+      <c r="EL56" s="21">
         <v>3231.9047797199996</v>
       </c>
-      <c r="EM56" s="22">
+      <c r="EM56" s="21">
         <v>3321.97802254</v>
       </c>
-      <c r="EN56" s="22">
+      <c r="EN56" s="21">
         <v>4064.1481242499999</v>
       </c>
-      <c r="EO56" s="22">
+      <c r="EO56" s="21">
         <v>3747.8347048800001</v>
       </c>
-      <c r="EP56" s="22">
+      <c r="EP56" s="21">
         <v>2923.0911450500003</v>
       </c>
-      <c r="EQ56" s="22">
+      <c r="EQ56" s="21">
         <v>3100.1513541599998</v>
       </c>
-      <c r="ER56" s="22">
+      <c r="ER56" s="21">
         <v>3474.5243779499997</v>
       </c>
-      <c r="ES56" s="22">
+      <c r="ES56" s="21">
         <v>3112.0923804399999</v>
       </c>
-      <c r="ET56" s="22">
+      <c r="ET56" s="21">
         <v>3534.3633703299997</v>
       </c>
-      <c r="EU56" s="22">
+      <c r="EU56" s="21">
         <v>4204.6343451900002</v>
       </c>
-      <c r="EV56" s="22">
+      <c r="EV56" s="21">
         <v>4182.3379896899996</v>
       </c>
-      <c r="EW56" s="22">
+      <c r="EW56" s="21">
         <v>3150.0379652600004</v>
       </c>
-      <c r="EX56" s="22">
+      <c r="EX56" s="21">
         <v>3448.5612815500003</v>
       </c>
-      <c r="EY56" s="22">
+      <c r="EY56" s="21">
         <v>4356.0893745900003</v>
       </c>
-      <c r="EZ56" s="22">
+      <c r="EZ56" s="21">
         <v>4078.60782685</v>
       </c>
-      <c r="FA56" s="22">
+      <c r="FA56" s="21">
         <v>4746.6646522499996</v>
       </c>
-      <c r="FB56" s="22">
+      <c r="FB56" s="21">
         <v>3865.9275193899998</v>
       </c>
-      <c r="FC56" s="22">
+      <c r="FC56" s="21">
         <v>4288.1819286099999</v>
       </c>
-      <c r="FD56" s="22">
+      <c r="FD56" s="21">
         <v>3258.0471471799997</v>
       </c>
-      <c r="FE56" s="22">
+      <c r="FE56" s="21">
         <v>2750.8451095599999</v>
       </c>
-      <c r="FF56" s="22">
+      <c r="FF56" s="21">
         <v>2877.8132603700001</v>
       </c>
-      <c r="FG56" s="22">
+      <c r="FG56" s="21">
         <v>3438.2744717300002</v>
       </c>
-      <c r="FH56" s="22">
+      <c r="FH56" s="21">
         <v>2673.9175406300001</v>
       </c>
-      <c r="FI56" s="22">
+      <c r="FI56" s="21">
         <v>2899.8282675</v>
       </c>
-      <c r="FJ56" s="22">
+      <c r="FJ56" s="21">
         <v>3211.2828003000004</v>
       </c>
-      <c r="FK56" s="22">
+      <c r="FK56" s="21">
         <v>3227.6013453600003</v>
       </c>
-      <c r="FL56" s="37">
+      <c r="FL56" s="20">
         <v>3058.1859255500003</v>
       </c>
-      <c r="FM56" s="37">
+      <c r="FM56" s="20">
         <v>3390.7137184200001</v>
       </c>
-      <c r="FN56" s="37">
+      <c r="FN56" s="20">
         <v>3247.3656328500001</v>
       </c>
-      <c r="FO56" s="37">
+      <c r="FO56" s="20">
         <v>3561.8275713000003</v>
       </c>
-      <c r="FP56" s="37">
+      <c r="FP56" s="20">
         <v>3355.4444971799999</v>
       </c>
-      <c r="FQ56" s="37">
+      <c r="FQ56" s="20">
         <v>3293.9874226699999</v>
       </c>
-      <c r="FR56" s="37">
+      <c r="FR56" s="20">
         <v>3499.4042893400001</v>
       </c>
-      <c r="FS56" s="37">
+      <c r="FS56" s="20">
         <v>3362.9350319299997</v>
       </c>
-      <c r="FT56" s="37">
+      <c r="FT56" s="20">
         <v>2980.3935670199999</v>
       </c>
-      <c r="FU56" s="37">
+      <c r="FU56" s="20">
         <v>3286.0992638000002</v>
       </c>
-      <c r="FV56" s="37">
+      <c r="FV56" s="20">
         <v>3606.26080194</v>
       </c>
-      <c r="FW56" s="37">
+      <c r="FW56" s="20">
         <v>3741.9291286900002</v>
       </c>
+      <c r="FX56" s="20">
+        <v>3243.3940963800001</v>
+      </c>
     </row>
-    <row r="57" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C57" s="21"/>
-[...132 lines deleted...]
-      <c r="EF57" s="21">
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+      <c r="E57" s="19"/>
+      <c r="F57" s="19"/>
+      <c r="G57" s="19"/>
+      <c r="H57" s="19"/>
+      <c r="I57" s="19"/>
+      <c r="J57" s="19"/>
+      <c r="K57" s="19"/>
+      <c r="L57" s="19"/>
+      <c r="M57" s="19"/>
+      <c r="N57" s="19"/>
+      <c r="O57" s="19"/>
+      <c r="P57" s="19"/>
+      <c r="Q57" s="19"/>
+      <c r="R57" s="19"/>
+      <c r="S57" s="19"/>
+      <c r="T57" s="19"/>
+      <c r="U57" s="19"/>
+      <c r="V57" s="19"/>
+      <c r="W57" s="19"/>
+      <c r="X57" s="19"/>
+      <c r="Y57" s="19"/>
+      <c r="Z57" s="19"/>
+      <c r="AA57" s="19"/>
+      <c r="AB57" s="19"/>
+      <c r="AC57" s="19"/>
+      <c r="AD57" s="19"/>
+      <c r="AE57" s="19"/>
+      <c r="AF57" s="19"/>
+      <c r="AG57" s="19"/>
+      <c r="AH57" s="19"/>
+      <c r="AI57" s="19"/>
+      <c r="AJ57" s="19"/>
+      <c r="AK57" s="19"/>
+      <c r="AL57" s="19"/>
+      <c r="AM57" s="19"/>
+      <c r="AN57" s="19"/>
+      <c r="AO57" s="19"/>
+      <c r="AP57" s="19"/>
+      <c r="AQ57" s="19"/>
+      <c r="AR57" s="19"/>
+      <c r="AS57" s="19"/>
+      <c r="AT57" s="19"/>
+      <c r="AU57" s="19"/>
+      <c r="AV57" s="19"/>
+      <c r="AW57" s="19"/>
+      <c r="AX57" s="19"/>
+      <c r="AY57" s="19"/>
+      <c r="AZ57" s="19"/>
+      <c r="BA57" s="19"/>
+      <c r="BB57" s="19"/>
+      <c r="BC57" s="19"/>
+      <c r="BD57" s="19"/>
+      <c r="BE57" s="19"/>
+      <c r="BF57" s="19"/>
+      <c r="BG57" s="19"/>
+      <c r="BH57" s="19"/>
+      <c r="BI57" s="19"/>
+      <c r="BJ57" s="19"/>
+      <c r="BK57" s="19"/>
+      <c r="BL57" s="19"/>
+      <c r="BM57" s="19"/>
+      <c r="BN57" s="19"/>
+      <c r="BO57" s="19"/>
+      <c r="BP57" s="19"/>
+      <c r="BQ57" s="19"/>
+      <c r="BR57" s="19"/>
+      <c r="BS57" s="19"/>
+      <c r="BT57" s="19"/>
+      <c r="BU57" s="19"/>
+      <c r="BV57" s="19"/>
+      <c r="BW57" s="19"/>
+      <c r="BX57" s="19"/>
+      <c r="BY57" s="19"/>
+      <c r="BZ57" s="19"/>
+      <c r="CA57" s="19"/>
+      <c r="CB57" s="19"/>
+      <c r="CC57" s="19"/>
+      <c r="CD57" s="19"/>
+      <c r="CE57" s="19"/>
+      <c r="CF57" s="19"/>
+      <c r="CG57" s="19"/>
+      <c r="CH57" s="19"/>
+      <c r="CI57" s="19"/>
+      <c r="CJ57" s="19"/>
+      <c r="CK57" s="19"/>
+      <c r="CL57" s="19"/>
+      <c r="CM57" s="19"/>
+      <c r="CN57" s="19"/>
+      <c r="CO57" s="19"/>
+      <c r="CP57" s="19"/>
+      <c r="CQ57" s="19"/>
+      <c r="CR57" s="19"/>
+      <c r="CS57" s="19"/>
+      <c r="CT57" s="19"/>
+      <c r="CU57" s="19"/>
+      <c r="CV57" s="19"/>
+      <c r="CW57" s="19"/>
+      <c r="CX57" s="19"/>
+      <c r="CY57" s="19"/>
+      <c r="CZ57" s="19"/>
+      <c r="DA57" s="19"/>
+      <c r="DB57" s="19"/>
+      <c r="DC57" s="19"/>
+      <c r="DD57" s="19"/>
+      <c r="DE57" s="19"/>
+      <c r="DF57" s="19"/>
+      <c r="DG57" s="19"/>
+      <c r="DH57" s="19"/>
+      <c r="DI57" s="19"/>
+      <c r="DJ57" s="19"/>
+      <c r="DK57" s="19"/>
+      <c r="DL57" s="19"/>
+      <c r="DM57" s="19"/>
+      <c r="DN57" s="19"/>
+      <c r="DO57" s="19"/>
+      <c r="DP57" s="19"/>
+      <c r="DQ57" s="19"/>
+      <c r="DR57" s="19"/>
+      <c r="DS57" s="19"/>
+      <c r="DT57" s="19"/>
+      <c r="DU57" s="19"/>
+      <c r="DV57" s="19"/>
+      <c r="DW57" s="19"/>
+      <c r="DX57" s="19"/>
+      <c r="DY57" s="19"/>
+      <c r="DZ57" s="19"/>
+      <c r="EA57" s="19"/>
+      <c r="EB57" s="19"/>
+      <c r="EC57" s="19"/>
+      <c r="ED57" s="19"/>
+      <c r="EE57" s="19"/>
+      <c r="EF57" s="19">
         <v>139.09528963999998</v>
       </c>
-      <c r="EG57" s="22">
+      <c r="EG57" s="21">
         <v>76.204371809999998</v>
       </c>
-      <c r="EH57" s="22">
+      <c r="EH57" s="21">
         <v>48.814136390000002</v>
       </c>
-      <c r="EI57" s="22">
+      <c r="EI57" s="21">
         <v>23.675038269999998</v>
       </c>
-      <c r="EJ57" s="22">
+      <c r="EJ57" s="21">
         <v>49.270230429999998</v>
       </c>
-      <c r="EK57" s="22">
+      <c r="EK57" s="21">
         <v>30.78963323</v>
       </c>
-      <c r="EL57" s="22">
+      <c r="EL57" s="21">
         <v>83.758821299999994</v>
       </c>
-      <c r="EM57" s="22">
+      <c r="EM57" s="21">
         <v>102.02721049</v>
       </c>
-      <c r="EN57" s="22">
+      <c r="EN57" s="21">
         <v>97.804247790000005</v>
       </c>
-      <c r="EO57" s="22">
+      <c r="EO57" s="21">
         <v>94.129718990000001</v>
       </c>
-      <c r="EP57" s="22">
+      <c r="EP57" s="21">
         <v>197.04725705999999</v>
       </c>
-      <c r="EQ57" s="22">
+      <c r="EQ57" s="21">
         <v>186.15105800000001</v>
       </c>
-      <c r="ER57" s="22">
+      <c r="ER57" s="21">
         <v>177.65082763000001</v>
       </c>
-      <c r="ES57" s="22">
+      <c r="ES57" s="21">
         <v>139.43731431</v>
       </c>
-      <c r="ET57" s="22">
+      <c r="ET57" s="21">
         <v>121.07914425</v>
       </c>
-      <c r="EU57" s="22">
+      <c r="EU57" s="21">
         <v>80.848770540000004</v>
       </c>
-      <c r="EV57" s="22">
+      <c r="EV57" s="21">
         <v>98.533888230000002</v>
       </c>
-      <c r="EW57" s="22">
+      <c r="EW57" s="21">
         <v>98.351129279999995</v>
       </c>
-      <c r="EX57" s="22">
+      <c r="EX57" s="21">
         <v>158.04102225</v>
       </c>
-      <c r="EY57" s="22">
+      <c r="EY57" s="21">
         <v>140.85499040000002</v>
       </c>
-      <c r="EZ57" s="22">
+      <c r="EZ57" s="21">
         <v>123.53048654000001</v>
       </c>
-      <c r="FA57" s="22">
+      <c r="FA57" s="21">
         <v>126.08389926000001</v>
       </c>
-      <c r="FB57" s="22">
+      <c r="FB57" s="21">
         <v>115.38618298999999</v>
       </c>
-      <c r="FC57" s="22">
+      <c r="FC57" s="21">
         <v>207.16835523</v>
       </c>
-      <c r="FD57" s="22">
+      <c r="FD57" s="21">
         <v>158.49004897</v>
       </c>
-      <c r="FE57" s="22">
+      <c r="FE57" s="21">
         <v>144.00088958000001</v>
       </c>
-      <c r="FF57" s="22">
+      <c r="FF57" s="21">
         <v>136.41607944999998</v>
       </c>
-      <c r="FG57" s="22">
+      <c r="FG57" s="21">
         <v>197.40252727000001</v>
       </c>
-      <c r="FH57" s="22">
+      <c r="FH57" s="21">
         <v>97.92621668000001</v>
       </c>
-      <c r="FI57" s="22">
+      <c r="FI57" s="21">
         <v>163.69133744999999</v>
       </c>
-      <c r="FJ57" s="22">
+      <c r="FJ57" s="21">
         <v>230.80978643</v>
       </c>
-      <c r="FK57" s="22">
+      <c r="FK57" s="21">
         <v>190.58215604</v>
       </c>
-      <c r="FL57" s="37">
+      <c r="FL57" s="20">
         <v>178.94099212999998</v>
       </c>
-      <c r="FM57" s="37">
+      <c r="FM57" s="20">
         <v>267.39850448999999</v>
       </c>
-      <c r="FN57" s="37">
+      <c r="FN57" s="20">
         <v>116.62670854000001</v>
       </c>
-      <c r="FO57" s="37">
+      <c r="FO57" s="20">
         <v>188.57692122</v>
       </c>
-      <c r="FP57" s="37">
+      <c r="FP57" s="20">
         <v>187.37642706</v>
       </c>
-      <c r="FQ57" s="37">
+      <c r="FQ57" s="20">
         <v>217.09887413999999</v>
       </c>
-      <c r="FR57" s="37">
+      <c r="FR57" s="20">
         <v>210.43180072999999</v>
       </c>
-      <c r="FS57" s="37">
+      <c r="FS57" s="20">
         <v>159.05397963999999</v>
       </c>
-      <c r="FT57" s="37">
+      <c r="FT57" s="20">
         <v>164.05106756000001</v>
       </c>
-      <c r="FU57" s="37">
+      <c r="FU57" s="20">
         <v>172.1701735</v>
       </c>
-      <c r="FV57" s="37">
+      <c r="FV57" s="20">
         <v>269.90968293999998</v>
       </c>
-      <c r="FW57" s="37">
+      <c r="FW57" s="20">
         <v>142.95118635</v>
       </c>
+      <c r="FX57" s="20">
+        <v>259.31656191000002</v>
+      </c>
     </row>
-    <row r="58" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="C58" s="21"/>
-[...132 lines deleted...]
-      <c r="EF58" s="21">
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+      <c r="F58" s="19"/>
+      <c r="G58" s="19"/>
+      <c r="H58" s="19"/>
+      <c r="I58" s="19"/>
+      <c r="J58" s="19"/>
+      <c r="K58" s="19"/>
+      <c r="L58" s="19"/>
+      <c r="M58" s="19"/>
+      <c r="N58" s="19"/>
+      <c r="O58" s="19"/>
+      <c r="P58" s="19"/>
+      <c r="Q58" s="19"/>
+      <c r="R58" s="19"/>
+      <c r="S58" s="19"/>
+      <c r="T58" s="19"/>
+      <c r="U58" s="19"/>
+      <c r="V58" s="19"/>
+      <c r="W58" s="19"/>
+      <c r="X58" s="19"/>
+      <c r="Y58" s="19"/>
+      <c r="Z58" s="19"/>
+      <c r="AA58" s="19"/>
+      <c r="AB58" s="19"/>
+      <c r="AC58" s="19"/>
+      <c r="AD58" s="19"/>
+      <c r="AE58" s="19"/>
+      <c r="AF58" s="19"/>
+      <c r="AG58" s="19"/>
+      <c r="AH58" s="19"/>
+      <c r="AI58" s="19"/>
+      <c r="AJ58" s="19"/>
+      <c r="AK58" s="19"/>
+      <c r="AL58" s="19"/>
+      <c r="AM58" s="19"/>
+      <c r="AN58" s="19"/>
+      <c r="AO58" s="19"/>
+      <c r="AP58" s="19"/>
+      <c r="AQ58" s="19"/>
+      <c r="AR58" s="19"/>
+      <c r="AS58" s="19"/>
+      <c r="AT58" s="19"/>
+      <c r="AU58" s="19"/>
+      <c r="AV58" s="19"/>
+      <c r="AW58" s="19"/>
+      <c r="AX58" s="19"/>
+      <c r="AY58" s="19"/>
+      <c r="AZ58" s="19"/>
+      <c r="BA58" s="19"/>
+      <c r="BB58" s="19"/>
+      <c r="BC58" s="19"/>
+      <c r="BD58" s="19"/>
+      <c r="BE58" s="19"/>
+      <c r="BF58" s="19"/>
+      <c r="BG58" s="19"/>
+      <c r="BH58" s="19"/>
+      <c r="BI58" s="19"/>
+      <c r="BJ58" s="19"/>
+      <c r="BK58" s="19"/>
+      <c r="BL58" s="19"/>
+      <c r="BM58" s="19"/>
+      <c r="BN58" s="19"/>
+      <c r="BO58" s="19"/>
+      <c r="BP58" s="19"/>
+      <c r="BQ58" s="19"/>
+      <c r="BR58" s="19"/>
+      <c r="BS58" s="19"/>
+      <c r="BT58" s="19"/>
+      <c r="BU58" s="19"/>
+      <c r="BV58" s="19"/>
+      <c r="BW58" s="19"/>
+      <c r="BX58" s="19"/>
+      <c r="BY58" s="19"/>
+      <c r="BZ58" s="19"/>
+      <c r="CA58" s="19"/>
+      <c r="CB58" s="19"/>
+      <c r="CC58" s="19"/>
+      <c r="CD58" s="19"/>
+      <c r="CE58" s="19"/>
+      <c r="CF58" s="19"/>
+      <c r="CG58" s="19"/>
+      <c r="CH58" s="19"/>
+      <c r="CI58" s="19"/>
+      <c r="CJ58" s="19"/>
+      <c r="CK58" s="19"/>
+      <c r="CL58" s="19"/>
+      <c r="CM58" s="19"/>
+      <c r="CN58" s="19"/>
+      <c r="CO58" s="19"/>
+      <c r="CP58" s="19"/>
+      <c r="CQ58" s="19"/>
+      <c r="CR58" s="19"/>
+      <c r="CS58" s="19"/>
+      <c r="CT58" s="19"/>
+      <c r="CU58" s="19"/>
+      <c r="CV58" s="19"/>
+      <c r="CW58" s="19"/>
+      <c r="CX58" s="19"/>
+      <c r="CY58" s="19"/>
+      <c r="CZ58" s="19"/>
+      <c r="DA58" s="19"/>
+      <c r="DB58" s="19"/>
+      <c r="DC58" s="19"/>
+      <c r="DD58" s="19"/>
+      <c r="DE58" s="19"/>
+      <c r="DF58" s="19"/>
+      <c r="DG58" s="19"/>
+      <c r="DH58" s="19"/>
+      <c r="DI58" s="19"/>
+      <c r="DJ58" s="19"/>
+      <c r="DK58" s="19"/>
+      <c r="DL58" s="19"/>
+      <c r="DM58" s="19"/>
+      <c r="DN58" s="19"/>
+      <c r="DO58" s="19"/>
+      <c r="DP58" s="19"/>
+      <c r="DQ58" s="19"/>
+      <c r="DR58" s="19"/>
+      <c r="DS58" s="19"/>
+      <c r="DT58" s="19"/>
+      <c r="DU58" s="19"/>
+      <c r="DV58" s="19"/>
+      <c r="DW58" s="19"/>
+      <c r="DX58" s="19"/>
+      <c r="DY58" s="19"/>
+      <c r="DZ58" s="19"/>
+      <c r="EA58" s="19"/>
+      <c r="EB58" s="19"/>
+      <c r="EC58" s="19"/>
+      <c r="ED58" s="19"/>
+      <c r="EE58" s="19"/>
+      <c r="EF58" s="19">
         <v>83.024576819999993</v>
       </c>
-      <c r="EG58" s="22">
+      <c r="EG58" s="21">
         <v>61.405734789999997</v>
       </c>
-      <c r="EH58" s="22">
+      <c r="EH58" s="21">
         <v>71.211971129999995</v>
       </c>
-      <c r="EI58" s="22">
+      <c r="EI58" s="21">
         <v>82.468758199999996</v>
       </c>
-      <c r="EJ58" s="22">
+      <c r="EJ58" s="21">
         <v>98.690118889999994</v>
       </c>
-      <c r="EK58" s="22">
+      <c r="EK58" s="21">
         <v>50.359943489999999</v>
       </c>
-      <c r="EL58" s="22">
+      <c r="EL58" s="21">
         <v>102.46338831</v>
       </c>
-      <c r="EM58" s="22">
+      <c r="EM58" s="21">
         <v>80.45897411</v>
       </c>
-      <c r="EN58" s="22">
+      <c r="EN58" s="21">
         <v>90.606010359999999</v>
       </c>
-      <c r="EO58" s="22">
+      <c r="EO58" s="21">
         <v>44.268154280000005</v>
       </c>
-      <c r="EP58" s="22">
+      <c r="EP58" s="21">
         <v>124.01276039</v>
       </c>
-      <c r="EQ58" s="22">
+      <c r="EQ58" s="21">
         <v>140.94204158000002</v>
       </c>
-      <c r="ER58" s="22">
+      <c r="ER58" s="21">
         <v>51.121781599999998</v>
       </c>
-      <c r="ES58" s="22">
+      <c r="ES58" s="21">
         <v>42.182897789999998</v>
       </c>
-      <c r="ET58" s="22">
+      <c r="ET58" s="21">
         <v>54.343017979999999</v>
       </c>
-      <c r="EU58" s="22">
+      <c r="EU58" s="21">
         <v>41.607473710000001</v>
       </c>
-      <c r="EV58" s="22">
+      <c r="EV58" s="21">
         <v>146.59623043000002</v>
       </c>
-      <c r="EW58" s="22">
+      <c r="EW58" s="21">
         <v>130.02059141000001</v>
       </c>
-      <c r="EX58" s="22">
+      <c r="EX58" s="21">
         <v>77.109219749999994</v>
       </c>
-      <c r="EY58" s="22">
+      <c r="EY58" s="21">
         <v>58.992464499999997</v>
       </c>
-      <c r="EZ58" s="22">
+      <c r="EZ58" s="21">
         <v>30.615690069999999</v>
       </c>
-      <c r="FA58" s="22">
+      <c r="FA58" s="21">
         <v>59.597391039999998</v>
       </c>
-      <c r="FB58" s="22">
+      <c r="FB58" s="21">
         <v>64.954551530000003</v>
       </c>
-      <c r="FC58" s="22">
+      <c r="FC58" s="21">
         <v>143.79274713999999</v>
       </c>
-      <c r="FD58" s="22">
+      <c r="FD58" s="21">
         <v>62.173157209999999</v>
       </c>
-      <c r="FE58" s="22">
+      <c r="FE58" s="21">
         <v>50.999097319999997</v>
       </c>
-      <c r="FF58" s="22">
+      <c r="FF58" s="21">
         <v>65.372950880000005</v>
       </c>
-      <c r="FG58" s="22">
+      <c r="FG58" s="21">
         <v>48.017909500000002</v>
       </c>
-      <c r="FH58" s="22">
+      <c r="FH58" s="21">
         <v>179.64585393999999</v>
       </c>
-      <c r="FI58" s="22">
+      <c r="FI58" s="21">
         <v>172.43632613</v>
       </c>
-      <c r="FJ58" s="22">
+      <c r="FJ58" s="21">
         <v>45.55101097</v>
       </c>
-      <c r="FK58" s="22">
+      <c r="FK58" s="21">
         <v>64.5732742</v>
       </c>
-      <c r="FL58" s="37">
+      <c r="FL58" s="20">
         <v>59.428756970000002</v>
       </c>
-      <c r="FM58" s="37">
+      <c r="FM58" s="20">
         <v>43.964802069999998</v>
       </c>
-      <c r="FN58" s="37">
+      <c r="FN58" s="20">
         <v>52.380275420000004</v>
       </c>
-      <c r="FO58" s="37">
+      <c r="FO58" s="20">
         <v>221.9480135</v>
       </c>
-      <c r="FP58" s="37">
+      <c r="FP58" s="20">
         <v>69.950014349999989</v>
       </c>
-      <c r="FQ58" s="37">
+      <c r="FQ58" s="20">
         <v>95.126875089999999</v>
       </c>
-      <c r="FR58" s="37">
+      <c r="FR58" s="20">
         <v>98.077841879999994</v>
       </c>
-      <c r="FS58" s="37">
+      <c r="FS58" s="20">
         <v>98.534096719999994</v>
       </c>
-      <c r="FT58" s="37">
+      <c r="FT58" s="20">
         <v>143.53614191</v>
       </c>
-      <c r="FU58" s="37">
+      <c r="FU58" s="20">
         <v>156.41948047999998</v>
       </c>
-      <c r="FV58" s="37">
+      <c r="FV58" s="20">
         <v>120.06254198000001</v>
       </c>
-      <c r="FW58" s="37">
+      <c r="FW58" s="20">
         <v>72.001015629999998</v>
       </c>
+      <c r="FX58" s="20">
+        <v>95.989644970000001</v>
+      </c>
     </row>
-    <row r="59" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="C59" s="21"/>
-[...132 lines deleted...]
-      <c r="EF59" s="21">
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="19"/>
+      <c r="F59" s="19"/>
+      <c r="G59" s="19"/>
+      <c r="H59" s="19"/>
+      <c r="I59" s="19"/>
+      <c r="J59" s="19"/>
+      <c r="K59" s="19"/>
+      <c r="L59" s="19"/>
+      <c r="M59" s="19"/>
+      <c r="N59" s="19"/>
+      <c r="O59" s="19"/>
+      <c r="P59" s="19"/>
+      <c r="Q59" s="19"/>
+      <c r="R59" s="19"/>
+      <c r="S59" s="19"/>
+      <c r="T59" s="19"/>
+      <c r="U59" s="19"/>
+      <c r="V59" s="19"/>
+      <c r="W59" s="19"/>
+      <c r="X59" s="19"/>
+      <c r="Y59" s="19"/>
+      <c r="Z59" s="19"/>
+      <c r="AA59" s="19"/>
+      <c r="AB59" s="19"/>
+      <c r="AC59" s="19"/>
+      <c r="AD59" s="19"/>
+      <c r="AE59" s="19"/>
+      <c r="AF59" s="19"/>
+      <c r="AG59" s="19"/>
+      <c r="AH59" s="19"/>
+      <c r="AI59" s="19"/>
+      <c r="AJ59" s="19"/>
+      <c r="AK59" s="19"/>
+      <c r="AL59" s="19"/>
+      <c r="AM59" s="19"/>
+      <c r="AN59" s="19"/>
+      <c r="AO59" s="19"/>
+      <c r="AP59" s="19"/>
+      <c r="AQ59" s="19"/>
+      <c r="AR59" s="19"/>
+      <c r="AS59" s="19"/>
+      <c r="AT59" s="19"/>
+      <c r="AU59" s="19"/>
+      <c r="AV59" s="19"/>
+      <c r="AW59" s="19"/>
+      <c r="AX59" s="19"/>
+      <c r="AY59" s="19"/>
+      <c r="AZ59" s="19"/>
+      <c r="BA59" s="19"/>
+      <c r="BB59" s="19"/>
+      <c r="BC59" s="19"/>
+      <c r="BD59" s="19"/>
+      <c r="BE59" s="19"/>
+      <c r="BF59" s="19"/>
+      <c r="BG59" s="19"/>
+      <c r="BH59" s="19"/>
+      <c r="BI59" s="19"/>
+      <c r="BJ59" s="19"/>
+      <c r="BK59" s="19"/>
+      <c r="BL59" s="19"/>
+      <c r="BM59" s="19"/>
+      <c r="BN59" s="19"/>
+      <c r="BO59" s="19"/>
+      <c r="BP59" s="19"/>
+      <c r="BQ59" s="19"/>
+      <c r="BR59" s="19"/>
+      <c r="BS59" s="19"/>
+      <c r="BT59" s="19"/>
+      <c r="BU59" s="19"/>
+      <c r="BV59" s="19"/>
+      <c r="BW59" s="19"/>
+      <c r="BX59" s="19"/>
+      <c r="BY59" s="19"/>
+      <c r="BZ59" s="19"/>
+      <c r="CA59" s="19"/>
+      <c r="CB59" s="19"/>
+      <c r="CC59" s="19"/>
+      <c r="CD59" s="19"/>
+      <c r="CE59" s="19"/>
+      <c r="CF59" s="19"/>
+      <c r="CG59" s="19"/>
+      <c r="CH59" s="19"/>
+      <c r="CI59" s="19"/>
+      <c r="CJ59" s="19"/>
+      <c r="CK59" s="19"/>
+      <c r="CL59" s="19"/>
+      <c r="CM59" s="19"/>
+      <c r="CN59" s="19"/>
+      <c r="CO59" s="19"/>
+      <c r="CP59" s="19"/>
+      <c r="CQ59" s="19"/>
+      <c r="CR59" s="19"/>
+      <c r="CS59" s="19"/>
+      <c r="CT59" s="19"/>
+      <c r="CU59" s="19"/>
+      <c r="CV59" s="19"/>
+      <c r="CW59" s="19"/>
+      <c r="CX59" s="19"/>
+      <c r="CY59" s="19"/>
+      <c r="CZ59" s="19"/>
+      <c r="DA59" s="19"/>
+      <c r="DB59" s="19"/>
+      <c r="DC59" s="19"/>
+      <c r="DD59" s="19"/>
+      <c r="DE59" s="19"/>
+      <c r="DF59" s="19"/>
+      <c r="DG59" s="19"/>
+      <c r="DH59" s="19"/>
+      <c r="DI59" s="19"/>
+      <c r="DJ59" s="19"/>
+      <c r="DK59" s="19"/>
+      <c r="DL59" s="19"/>
+      <c r="DM59" s="19"/>
+      <c r="DN59" s="19"/>
+      <c r="DO59" s="19"/>
+      <c r="DP59" s="19"/>
+      <c r="DQ59" s="19"/>
+      <c r="DR59" s="19"/>
+      <c r="DS59" s="19"/>
+      <c r="DT59" s="19"/>
+      <c r="DU59" s="19"/>
+      <c r="DV59" s="19"/>
+      <c r="DW59" s="19"/>
+      <c r="DX59" s="19"/>
+      <c r="DY59" s="19"/>
+      <c r="DZ59" s="19"/>
+      <c r="EA59" s="19"/>
+      <c r="EB59" s="19"/>
+      <c r="EC59" s="19"/>
+      <c r="ED59" s="19"/>
+      <c r="EE59" s="19"/>
+      <c r="EF59" s="19">
         <v>41.581971229999994</v>
       </c>
-      <c r="EG59" s="22">
+      <c r="EG59" s="21">
         <v>14.46598019</v>
       </c>
-      <c r="EH59" s="22">
+      <c r="EH59" s="21">
         <v>17.05961825</v>
       </c>
-      <c r="EI59" s="22">
+      <c r="EI59" s="21">
         <v>11.904277560000001</v>
       </c>
-      <c r="EJ59" s="22">
+      <c r="EJ59" s="21">
         <v>50.82205098</v>
       </c>
-      <c r="EK59" s="22">
+      <c r="EK59" s="21">
         <v>16.6991546</v>
       </c>
-      <c r="EL59" s="22">
+      <c r="EL59" s="21">
         <v>7.1320411500000001</v>
       </c>
-      <c r="EM59" s="22">
+      <c r="EM59" s="21">
         <v>17.972733089999998</v>
       </c>
-      <c r="EN59" s="22">
+      <c r="EN59" s="21">
         <v>8.1943936900000001</v>
       </c>
-      <c r="EO59" s="22">
+      <c r="EO59" s="21">
         <v>59.813509590000002</v>
       </c>
-      <c r="EP59" s="22">
+      <c r="EP59" s="21">
         <v>22.075916679999999</v>
       </c>
-      <c r="EQ59" s="22">
+      <c r="EQ59" s="21">
         <v>63.456658479999994</v>
       </c>
-      <c r="ER59" s="22">
+      <c r="ER59" s="21">
         <v>11.33365938</v>
       </c>
-      <c r="ES59" s="22">
+      <c r="ES59" s="21">
         <v>16.004313079999999</v>
       </c>
-      <c r="ET59" s="22">
+      <c r="ET59" s="21">
         <v>50.764555850000001</v>
       </c>
-      <c r="EU59" s="22">
+      <c r="EU59" s="21">
         <v>6.0741574000000007</v>
       </c>
-      <c r="EV59" s="22">
+      <c r="EV59" s="21">
         <v>11.2696056</v>
       </c>
-      <c r="EW59" s="22">
+      <c r="EW59" s="21">
         <v>6.4303413799999998</v>
       </c>
-      <c r="EX59" s="22">
+      <c r="EX59" s="21">
         <v>7.9288203099999999</v>
       </c>
-      <c r="EY59" s="22">
+      <c r="EY59" s="21">
         <v>12.01364706</v>
       </c>
-      <c r="EZ59" s="22">
+      <c r="EZ59" s="21">
         <v>17.70288038</v>
       </c>
-      <c r="FA59" s="22">
+      <c r="FA59" s="21">
         <v>28.571686570000001</v>
       </c>
-      <c r="FB59" s="22">
+      <c r="FB59" s="21">
         <v>21.795135250000001</v>
       </c>
-      <c r="FC59" s="22">
+      <c r="FC59" s="21">
         <v>6.5625647100000002</v>
       </c>
-      <c r="FD59" s="22">
+      <c r="FD59" s="21">
         <v>4.1578838899999999</v>
       </c>
-      <c r="FE59" s="22">
+      <c r="FE59" s="21">
         <v>10.03452418</v>
       </c>
-      <c r="FF59" s="22">
+      <c r="FF59" s="21">
         <v>8.2802187200000006</v>
       </c>
-      <c r="FG59" s="22">
+      <c r="FG59" s="21">
         <v>4.5870528699999999</v>
       </c>
-      <c r="FH59" s="22">
+      <c r="FH59" s="21">
         <v>8.2793932100000003</v>
       </c>
-      <c r="FI59" s="22">
+      <c r="FI59" s="21">
         <v>12.184810480000001</v>
       </c>
-      <c r="FJ59" s="22">
+      <c r="FJ59" s="21">
         <v>4.2714732800000004</v>
       </c>
-      <c r="FK59" s="22">
+      <c r="FK59" s="21">
         <v>5.23024486</v>
       </c>
-      <c r="FL59" s="37">
+      <c r="FL59" s="20">
         <v>10.990446009999999</v>
       </c>
-      <c r="FM59" s="37">
+      <c r="FM59" s="20">
         <v>12.99867098</v>
       </c>
-      <c r="FN59" s="37">
+      <c r="FN59" s="20">
         <v>30.641090089999999</v>
       </c>
-      <c r="FO59" s="37">
+      <c r="FO59" s="20">
         <v>21.67710546</v>
       </c>
-      <c r="FP59" s="37">
+      <c r="FP59" s="20">
         <v>7.2096482699999997</v>
       </c>
-      <c r="FQ59" s="37">
+      <c r="FQ59" s="20">
         <v>38.157022850000004</v>
       </c>
-      <c r="FR59" s="37">
+      <c r="FR59" s="20">
         <v>15.16406332</v>
       </c>
-      <c r="FS59" s="37">
+      <c r="FS59" s="20">
         <v>1.64552235</v>
       </c>
-      <c r="FT59" s="37">
+      <c r="FT59" s="20">
         <v>12.74161425</v>
       </c>
-      <c r="FU59" s="37">
+      <c r="FU59" s="20">
         <v>19.770218149999998</v>
       </c>
-      <c r="FV59" s="37">
+      <c r="FV59" s="20">
         <v>11.235966599999999</v>
       </c>
-      <c r="FW59" s="37">
+      <c r="FW59" s="20">
         <v>61.426633530000004</v>
       </c>
+      <c r="FX59" s="20">
+        <v>4.7881502600000001</v>
+      </c>
     </row>
-    <row r="60" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="C60" s="21"/>
-[...132 lines deleted...]
-      <c r="EF60" s="21">
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="19"/>
+      <c r="H60" s="19"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="19"/>
+      <c r="K60" s="19"/>
+      <c r="L60" s="19"/>
+      <c r="M60" s="19"/>
+      <c r="N60" s="19"/>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+      <c r="T60" s="19"/>
+      <c r="U60" s="19"/>
+      <c r="V60" s="19"/>
+      <c r="W60" s="19"/>
+      <c r="X60" s="19"/>
+      <c r="Y60" s="19"/>
+      <c r="Z60" s="19"/>
+      <c r="AA60" s="19"/>
+      <c r="AB60" s="19"/>
+      <c r="AC60" s="19"/>
+      <c r="AD60" s="19"/>
+      <c r="AE60" s="19"/>
+      <c r="AF60" s="19"/>
+      <c r="AG60" s="19"/>
+      <c r="AH60" s="19"/>
+      <c r="AI60" s="19"/>
+      <c r="AJ60" s="19"/>
+      <c r="AK60" s="19"/>
+      <c r="AL60" s="19"/>
+      <c r="AM60" s="19"/>
+      <c r="AN60" s="19"/>
+      <c r="AO60" s="19"/>
+      <c r="AP60" s="19"/>
+      <c r="AQ60" s="19"/>
+      <c r="AR60" s="19"/>
+      <c r="AS60" s="19"/>
+      <c r="AT60" s="19"/>
+      <c r="AU60" s="19"/>
+      <c r="AV60" s="19"/>
+      <c r="AW60" s="19"/>
+      <c r="AX60" s="19"/>
+      <c r="AY60" s="19"/>
+      <c r="AZ60" s="19"/>
+      <c r="BA60" s="19"/>
+      <c r="BB60" s="19"/>
+      <c r="BC60" s="19"/>
+      <c r="BD60" s="19"/>
+      <c r="BE60" s="19"/>
+      <c r="BF60" s="19"/>
+      <c r="BG60" s="19"/>
+      <c r="BH60" s="19"/>
+      <c r="BI60" s="19"/>
+      <c r="BJ60" s="19"/>
+      <c r="BK60" s="19"/>
+      <c r="BL60" s="19"/>
+      <c r="BM60" s="19"/>
+      <c r="BN60" s="19"/>
+      <c r="BO60" s="19"/>
+      <c r="BP60" s="19"/>
+      <c r="BQ60" s="19"/>
+      <c r="BR60" s="19"/>
+      <c r="BS60" s="19"/>
+      <c r="BT60" s="19"/>
+      <c r="BU60" s="19"/>
+      <c r="BV60" s="19"/>
+      <c r="BW60" s="19"/>
+      <c r="BX60" s="19"/>
+      <c r="BY60" s="19"/>
+      <c r="BZ60" s="19"/>
+      <c r="CA60" s="19"/>
+      <c r="CB60" s="19"/>
+      <c r="CC60" s="19"/>
+      <c r="CD60" s="19"/>
+      <c r="CE60" s="19"/>
+      <c r="CF60" s="19"/>
+      <c r="CG60" s="19"/>
+      <c r="CH60" s="19"/>
+      <c r="CI60" s="19"/>
+      <c r="CJ60" s="19"/>
+      <c r="CK60" s="19"/>
+      <c r="CL60" s="19"/>
+      <c r="CM60" s="19"/>
+      <c r="CN60" s="19"/>
+      <c r="CO60" s="19"/>
+      <c r="CP60" s="19"/>
+      <c r="CQ60" s="19"/>
+      <c r="CR60" s="19"/>
+      <c r="CS60" s="19"/>
+      <c r="CT60" s="19"/>
+      <c r="CU60" s="19"/>
+      <c r="CV60" s="19"/>
+      <c r="CW60" s="19"/>
+      <c r="CX60" s="19"/>
+      <c r="CY60" s="19"/>
+      <c r="CZ60" s="19"/>
+      <c r="DA60" s="19"/>
+      <c r="DB60" s="19"/>
+      <c r="DC60" s="19"/>
+      <c r="DD60" s="19"/>
+      <c r="DE60" s="19"/>
+      <c r="DF60" s="19"/>
+      <c r="DG60" s="19"/>
+      <c r="DH60" s="19"/>
+      <c r="DI60" s="19"/>
+      <c r="DJ60" s="19"/>
+      <c r="DK60" s="19"/>
+      <c r="DL60" s="19"/>
+      <c r="DM60" s="19"/>
+      <c r="DN60" s="19"/>
+      <c r="DO60" s="19"/>
+      <c r="DP60" s="19"/>
+      <c r="DQ60" s="19"/>
+      <c r="DR60" s="19"/>
+      <c r="DS60" s="19"/>
+      <c r="DT60" s="19"/>
+      <c r="DU60" s="19"/>
+      <c r="DV60" s="19"/>
+      <c r="DW60" s="19"/>
+      <c r="DX60" s="19"/>
+      <c r="DY60" s="19"/>
+      <c r="DZ60" s="19"/>
+      <c r="EA60" s="19"/>
+      <c r="EB60" s="19"/>
+      <c r="EC60" s="19"/>
+      <c r="ED60" s="19"/>
+      <c r="EE60" s="19"/>
+      <c r="EF60" s="19">
         <v>38.40237793</v>
       </c>
-      <c r="EG60" s="22">
+      <c r="EG60" s="21">
         <v>2.30436263</v>
       </c>
-      <c r="EH60" s="22">
+      <c r="EH60" s="21">
         <v>16.889233179999998</v>
       </c>
-      <c r="EI60" s="22">
+      <c r="EI60" s="21">
         <v>19.123916469999998</v>
       </c>
-      <c r="EJ60" s="22">
+      <c r="EJ60" s="21">
         <v>6.6563245599999998</v>
       </c>
-      <c r="EK60" s="22">
+      <c r="EK60" s="21">
         <v>5.3615563099999992</v>
       </c>
-      <c r="EL60" s="22">
+      <c r="EL60" s="21">
         <v>22.843520959999999</v>
       </c>
-      <c r="EM60" s="22">
+      <c r="EM60" s="21">
         <v>9.30001386</v>
       </c>
-      <c r="EN60" s="22">
+      <c r="EN60" s="21">
         <v>6.6345039699999999</v>
       </c>
-      <c r="EO60" s="22">
+      <c r="EO60" s="21">
         <v>7.4587131100000006</v>
       </c>
-      <c r="EP60" s="22">
+      <c r="EP60" s="21">
         <v>23.182482159999999</v>
       </c>
-      <c r="EQ60" s="22">
+      <c r="EQ60" s="21">
         <v>14.743683050000001</v>
       </c>
-      <c r="ER60" s="22">
+      <c r="ER60" s="21">
         <v>7.2310523099999999</v>
       </c>
-      <c r="ES60" s="22">
+      <c r="ES60" s="21">
         <v>7.9223552899999996</v>
       </c>
-      <c r="ET60" s="22">
+      <c r="ET60" s="21">
         <v>16.140903340000001</v>
       </c>
-      <c r="EU60" s="22">
+      <c r="EU60" s="21">
         <v>5.1796784599999999</v>
       </c>
-      <c r="EV60" s="22">
+      <c r="EV60" s="21">
         <v>24.869652210000002</v>
       </c>
-      <c r="EW60" s="22">
+      <c r="EW60" s="21">
         <v>12.46845559</v>
       </c>
-      <c r="EX60" s="22">
+      <c r="EX60" s="21">
         <v>3.8546058199999997</v>
       </c>
-      <c r="EY60" s="22">
+      <c r="EY60" s="21">
         <v>4.5340176699999999</v>
       </c>
-      <c r="EZ60" s="22">
+      <c r="EZ60" s="21">
         <v>14.536196739999999</v>
       </c>
-      <c r="FA60" s="22">
+      <c r="FA60" s="21">
         <v>6.3909815999999999</v>
       </c>
-      <c r="FB60" s="22">
+      <c r="FB60" s="21">
         <v>25.36156798</v>
       </c>
-      <c r="FC60" s="22">
+      <c r="FC60" s="21">
         <v>30.172028699999998</v>
       </c>
-      <c r="FD60" s="22">
+      <c r="FD60" s="21">
         <v>10.56546483</v>
       </c>
-      <c r="FE60" s="22">
+      <c r="FE60" s="21">
         <v>9.2309195199999987</v>
       </c>
-      <c r="FF60" s="22">
+      <c r="FF60" s="21">
         <v>29.642322329999999</v>
       </c>
-      <c r="FG60" s="22">
+      <c r="FG60" s="21">
         <v>4.9677978499999993</v>
       </c>
-      <c r="FH60" s="22">
+      <c r="FH60" s="21">
         <v>14.9424019</v>
       </c>
-      <c r="FI60" s="22">
+      <c r="FI60" s="21">
         <v>12.15623931</v>
       </c>
-      <c r="FJ60" s="22">
+      <c r="FJ60" s="21">
         <v>6.8105611699999997</v>
       </c>
-      <c r="FK60" s="22">
+      <c r="FK60" s="21">
         <v>1.85185818</v>
       </c>
-      <c r="FL60" s="37">
+      <c r="FL60" s="20">
         <v>6.1039259800000005</v>
       </c>
-      <c r="FM60" s="37">
+      <c r="FM60" s="20">
         <v>27.085495519999998</v>
       </c>
-      <c r="FN60" s="37">
+      <c r="FN60" s="20">
         <v>29.690530829999997</v>
       </c>
-      <c r="FO60" s="37">
+      <c r="FO60" s="20">
         <v>18.943526350000003</v>
       </c>
-      <c r="FP60" s="37">
+      <c r="FP60" s="20">
         <v>11.58194419</v>
       </c>
-      <c r="FQ60" s="37">
+      <c r="FQ60" s="20">
         <v>0.88118010999999996</v>
       </c>
-      <c r="FR60" s="37">
+      <c r="FR60" s="20">
         <v>12.885817599999999</v>
       </c>
-      <c r="FS60" s="37">
+      <c r="FS60" s="20">
         <v>9.0370113000000014</v>
       </c>
-      <c r="FT60" s="37">
+      <c r="FT60" s="20">
         <v>5.6503703300000003</v>
       </c>
-      <c r="FU60" s="37">
+      <c r="FU60" s="20">
         <v>11.04029551</v>
       </c>
-      <c r="FV60" s="37">
+      <c r="FV60" s="20">
         <v>14.961737210000001</v>
       </c>
-      <c r="FW60" s="37">
+      <c r="FW60" s="20">
         <v>17.13820947</v>
       </c>
+      <c r="FX60" s="20">
+        <v>18.375708710000001</v>
+      </c>
     </row>
-    <row r="61" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="17" t="s">
+    <row r="61" spans="2:180" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C61" s="24" t="s">
-[...11 lines deleted...]
-      <c r="G61" s="24">
+      <c r="C61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="G61" s="22">
         <v>31.189859980000001</v>
       </c>
-      <c r="H61" s="24" t="s">
-[...5 lines deleted...]
-      <c r="J61" s="24">
+      <c r="H61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="I61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="J61" s="22">
         <v>31.189859980000001</v>
       </c>
-      <c r="K61" s="24">
+      <c r="K61" s="22">
         <v>32.583449469999998</v>
       </c>
-      <c r="L61" s="24">
+      <c r="L61" s="22">
         <v>10.48510186</v>
       </c>
-      <c r="M61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="N61" s="24">
+      <c r="M61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="N61" s="22">
         <v>31.85347402</v>
       </c>
-      <c r="O61" s="24">
+      <c r="O61" s="22">
         <v>31.057137170000001</v>
       </c>
-      <c r="P61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="Q61" s="24">
+      <c r="P61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q61" s="22">
         <v>42.33857588</v>
       </c>
-      <c r="R61" s="24">
+      <c r="R61" s="22">
         <v>63.574225230000003</v>
       </c>
-      <c r="S61" s="24" t="s">
-[...8 lines deleted...]
-      <c r="V61" s="24">
+      <c r="S61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="T61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="U61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="V61" s="22">
         <v>19.377530029999999</v>
       </c>
-      <c r="W61" s="24">
+      <c r="W61" s="22">
         <v>9.6887650099999991</v>
       </c>
-      <c r="X61" s="24">
+      <c r="X61" s="22">
         <v>19.64297565</v>
       </c>
-      <c r="Y61" s="24">
+      <c r="Y61" s="22">
         <v>42.272214480000002</v>
       </c>
-      <c r="Z61" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AC61" s="24">
+      <c r="Z61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC61" s="22">
         <v>10.816908890000001</v>
       </c>
-      <c r="AD61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AE61" s="24">
+      <c r="AD61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE61" s="22">
         <v>0.66361404000000002</v>
       </c>
-      <c r="AF61" s="24" t="s">
-[...5 lines deleted...]
-      <c r="AH61" s="24">
+      <c r="AF61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH61" s="22">
         <v>30.101532949999999</v>
       </c>
-      <c r="AI61" s="24">
+      <c r="AI61" s="22">
         <v>10.68418608</v>
       </c>
-      <c r="AJ61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AK61" s="24">
+      <c r="AJ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK61" s="22">
         <v>64.225894220000001</v>
       </c>
-      <c r="AL61" s="24">
+      <c r="AL61" s="22">
         <v>73.002853540000004</v>
       </c>
-      <c r="AM61" s="24">
+      <c r="AM61" s="22">
         <v>31.152697589999999</v>
       </c>
-      <c r="AN61" s="24">
+      <c r="AN61" s="22">
         <v>43.360541509999997</v>
       </c>
-      <c r="AO61" s="24">
+      <c r="AO61" s="22">
         <v>12.48921627</v>
       </c>
-      <c r="AP61" s="24">
+      <c r="AP61" s="22">
         <v>23.41893954</v>
       </c>
-      <c r="AQ61" s="24">
+      <c r="AQ61" s="22">
         <v>10.057070810000001</v>
       </c>
-      <c r="AR61" s="24">
+      <c r="AR61" s="22">
         <v>31.861437389999999</v>
       </c>
-      <c r="AS61" s="24">
+      <c r="AS61" s="22">
         <v>11.87869135</v>
       </c>
-      <c r="AT61" s="24">
+      <c r="AT61" s="22">
         <v>44.174795940000003</v>
       </c>
-      <c r="AU61" s="24">
+      <c r="AU61" s="22">
         <v>15.46220718</v>
       </c>
-      <c r="AV61" s="24">
+      <c r="AV61" s="22">
         <v>31.675625459999999</v>
       </c>
-      <c r="AW61" s="24">
+      <c r="AW61" s="22">
         <v>23.49193709</v>
       </c>
-      <c r="AX61" s="24">
+      <c r="AX61" s="22">
         <v>48.35091911</v>
       </c>
-      <c r="AY61" s="24">
+      <c r="AY61" s="22">
         <v>15.52193244</v>
       </c>
-      <c r="AZ61" s="24">
+      <c r="AZ61" s="22">
         <v>54.545092570000001</v>
       </c>
-      <c r="BA61" s="24">
+      <c r="BA61" s="22">
         <v>40.526909549999999</v>
       </c>
-      <c r="BB61" s="24">
+      <c r="BB61" s="22">
         <v>16.11254894</v>
       </c>
-      <c r="BC61" s="24">
+      <c r="BC61" s="22">
         <v>71.16862433</v>
       </c>
-      <c r="BD61" s="24">
+      <c r="BD61" s="22">
         <v>70.542172669999999</v>
       </c>
-      <c r="BE61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="BF61" s="24">
+      <c r="BE61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF61" s="22">
         <v>21.235649349999999</v>
       </c>
-      <c r="BG61" s="24">
+      <c r="BG61" s="22">
         <v>39.485035500000002</v>
       </c>
-      <c r="BH61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="BI61" s="24">
+      <c r="BH61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BI61" s="22">
         <v>69.710929719999996</v>
       </c>
-      <c r="BJ61" s="24">
+      <c r="BJ61" s="22">
         <v>30.8646891</v>
       </c>
-      <c r="BK61" s="24">
+      <c r="BK61" s="22">
         <v>28.25004977</v>
       </c>
-      <c r="BL61" s="24">
+      <c r="BL61" s="22">
         <v>13.059924349999999</v>
       </c>
-      <c r="BM61" s="24">
+      <c r="BM61" s="22">
         <v>15.36930121</v>
       </c>
-      <c r="BN61" s="24">
+      <c r="BN61" s="22">
         <v>25.356692550000002</v>
       </c>
-      <c r="BO61" s="24">
+      <c r="BO61" s="22">
         <v>25.363328689999999</v>
       </c>
-      <c r="BP61" s="24">
+      <c r="BP61" s="22">
         <v>37.918906360000001</v>
       </c>
-      <c r="BQ61" s="24">
+      <c r="BQ61" s="22">
         <v>47.833300149999999</v>
       </c>
-      <c r="BR61" s="24">
+      <c r="BR61" s="22">
         <v>39.883203930000001</v>
       </c>
-      <c r="BS61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="BT61" s="24">
+      <c r="BS61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BT61" s="22">
         <v>62.711526980000002</v>
       </c>
-      <c r="BU61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="BV61" s="24">
+      <c r="BU61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BV61" s="22">
         <v>21.806357420000001</v>
       </c>
-      <c r="BW61" s="24">
+      <c r="BW61" s="22">
         <v>20.407459020000001</v>
       </c>
-      <c r="BX61" s="24">
+      <c r="BX61" s="22">
         <v>10.153294839999999</v>
       </c>
-      <c r="BY61" s="24" t="s">
-[...14 lines deleted...]
-      <c r="CD61" s="24">
+      <c r="BY61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD61" s="22">
         <v>52.2682328</v>
       </c>
-      <c r="CE61" s="24">
+      <c r="CE61" s="22">
         <v>14.69905103</v>
       </c>
-      <c r="CF61" s="24" t="s">
-[...2 lines deleted...]
-      <c r="CG61" s="24">
+      <c r="CF61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CG61" s="22">
         <v>24.905435000000001</v>
       </c>
-      <c r="CH61" s="24">
+      <c r="CH61" s="22">
         <v>14.69905103</v>
       </c>
-      <c r="CI61" s="24" t="s">
-[...14 lines deleted...]
-      <c r="CN61" s="24">
+      <c r="CI61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CJ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CN61" s="22">
         <v>14.69905103</v>
       </c>
-      <c r="CO61" s="24" t="s">
-[...125 lines deleted...]
-      <c r="EE61" s="24">
+      <c r="CO61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CQ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CR61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CS61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CT61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CU61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CV61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CW61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CX61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CY61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="CZ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DA61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DC61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DD61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DE61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DF61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DG61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DH61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DI61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DJ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DK61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DL61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DM61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DO61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DP61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DQ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DR61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DS61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DT61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DU61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DV61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DW61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DX61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DY61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EA61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EB61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EC61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="ED61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EE61" s="22">
         <v>30.033662870000001</v>
       </c>
-      <c r="EF61" s="24" t="s">
-[...128 lines deleted...]
-      <c r="FW61" s="38" t="s">
+      <c r="EF61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EG61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EH61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EI61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EJ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EK61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EM61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EN61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EO61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EP61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EQ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="ER61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="ES61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="ET61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EU61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EV61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EW61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EX61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EY61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="EZ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FA61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FB61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FC61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FD61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FE61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FF61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FG61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FH61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FI61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FJ61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FK61" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="FL61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FM61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FN61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FO61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FP61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FQ61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FR61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FS61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FT61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FU61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FV61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FW61" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="FX61" s="23" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="62" spans="2:179" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="64" spans="2:179" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:180" s="27" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EF62" s="29"/>
+      <c r="FL62" s="28"/>
+      <c r="FM62" s="28"/>
+      <c r="FN62" s="28"/>
+      <c r="FO62" s="28"/>
+      <c r="FP62" s="28"/>
+      <c r="FQ62" s="28"/>
+      <c r="FR62" s="28"/>
+      <c r="FS62" s="28"/>
+      <c r="FT62" s="28"/>
+      <c r="FU62" s="28"/>
+      <c r="FV62" s="28"/>
+      <c r="FW62" s="28"/>
+      <c r="FX62" s="28"/>
+    </row>
+    <row r="63" spans="2:180" s="27" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EF63" s="29"/>
+      <c r="FL63" s="28"/>
+      <c r="FM63" s="28"/>
+      <c r="FN63" s="28"/>
+      <c r="FO63" s="28"/>
+      <c r="FP63" s="28"/>
+      <c r="FQ63" s="28"/>
+      <c r="FR63" s="28"/>
+      <c r="FS63" s="28"/>
+      <c r="FT63" s="28"/>
+      <c r="FU63" s="28"/>
+      <c r="FV63" s="28"/>
+      <c r="FW63" s="28"/>
+      <c r="FX63" s="28"/>
+    </row>
+    <row r="64" spans="2:180" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="FL64" s="27"/>
-[...10 lines deleted...]
-      <c r="FW64" s="27"/>
+      <c r="FL64" s="28"/>
+      <c r="FM64" s="28"/>
+      <c r="FN64" s="28"/>
+      <c r="FO64" s="28"/>
+      <c r="FP64" s="28"/>
+      <c r="FQ64" s="28"/>
+      <c r="FR64" s="28"/>
+      <c r="FS64" s="28"/>
+      <c r="FT64" s="28"/>
+      <c r="FU64" s="28"/>
+      <c r="FV64" s="28"/>
+      <c r="FW64" s="28"/>
+      <c r="FX64" s="28"/>
     </row>
-    <row r="65" spans="2:179" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="65" spans="2:180" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="28"/>
+      <c r="EF65" s="29"/>
+      <c r="FL65" s="28"/>
+      <c r="FM65" s="28"/>
+      <c r="FN65" s="28"/>
+      <c r="FO65" s="28"/>
+      <c r="FP65" s="28"/>
+      <c r="FQ65" s="28"/>
+      <c r="FR65" s="28"/>
+      <c r="FS65" s="28"/>
+      <c r="FT65" s="28"/>
+      <c r="FU65" s="28"/>
+      <c r="FV65" s="28"/>
+      <c r="FW65" s="28"/>
+      <c r="FX65" s="28"/>
     </row>
-    <row r="66" spans="2:179" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:180" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="FL66" s="27"/>
-[...10 lines deleted...]
-      <c r="FW66" s="27"/>
+      <c r="FL66" s="28"/>
+      <c r="FM66" s="28"/>
+      <c r="FN66" s="28"/>
+      <c r="FO66" s="28"/>
+      <c r="FP66" s="28"/>
+      <c r="FQ66" s="28"/>
+      <c r="FR66" s="28"/>
+      <c r="FS66" s="28"/>
+      <c r="FT66" s="28"/>
+      <c r="FU66" s="28"/>
+      <c r="FV66" s="28"/>
+      <c r="FW66" s="28"/>
+      <c r="FX66" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>