--- v0 (2026-05-19)
+++ v1 (2026-06-27)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PR3 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="32">
   <si>
-    <t>Zagreb, 27.02.2026</t>
+    <t>Zagreb, 10.06.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>BROJ KORISNIKA PREMA PLATNO PROMETNIM SERVISIMA - 2025. godina
 </t>
   </si>
   <si>
     <t>na dan 31.01.</t>
   </si>
   <si>
     <t>na dan 28.02.</t>
   </si>
   <si>
     <t>na dan 31.03.</t>
@@ -901,186 +901,186 @@
       </c>
       <c r="AT11" s="8">
         <v/>
       </c>
       <c r="AU11" t="s" s="7">
         <v>21</v>
       </c>
       <c r="AV11" s="8">
         <v/>
       </c>
       <c r="AW11" t="s" s="7">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" t="s" s="9">
         <v>22</v>
       </c>
       <c r="B12" s="10">
         <v>2568425</v>
       </c>
       <c r="C12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="D12" s="10">
-        <v>49144</v>
+        <v>49108</v>
       </c>
       <c r="E12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F12" s="10">
         <v>2580705</v>
       </c>
       <c r="G12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H12" s="10">
-        <v>49253</v>
+        <v>49216</v>
       </c>
       <c r="I12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J12" s="10">
         <v>2610903</v>
       </c>
       <c r="K12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L12" s="10">
-        <v>50973</v>
+        <v>50935</v>
       </c>
       <c r="M12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="N12" s="10">
         <v>2624061</v>
       </c>
       <c r="O12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P12" s="10">
-        <v>51086</v>
+        <v>51049</v>
       </c>
       <c r="Q12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="R12" s="10">
         <v>2638427</v>
       </c>
       <c r="S12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T12" s="10">
-        <v>51151</v>
+        <v>51113</v>
       </c>
       <c r="U12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="V12" s="10">
         <v>2655857</v>
       </c>
       <c r="W12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X12" s="10">
-        <v>51166</v>
+        <v>51128</v>
       </c>
       <c r="Y12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="Z12" s="10">
         <v>2672400</v>
       </c>
       <c r="AA12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB12" s="10">
-        <v>51227</v>
+        <v>51187</v>
       </c>
       <c r="AC12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AD12" s="10">
         <v>2683589</v>
       </c>
       <c r="AE12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF12" s="10">
-        <v>51225</v>
+        <v>51185</v>
       </c>
       <c r="AG12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AH12" s="10">
         <v>2696635</v>
       </c>
       <c r="AI12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ12" s="10">
-        <v>51338</v>
+        <v>51298</v>
       </c>
       <c r="AK12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AL12" s="10">
         <v>2707369</v>
       </c>
       <c r="AM12" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN12" s="10">
-        <v>51470</v>
+        <v>51431</v>
       </c>
       <c r="AO12" t="s" s="9">
         <v>23</v>
       </c>
       <c r="AP12" s="10">
         <v>2715585</v>
       </c>
       <c r="AQ12" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR12" s="10">
-        <v>51464</v>
+        <v>51425</v>
       </c>
       <c r="AS12" t="s" s="9">
         <v>23</v>
       </c>
       <c r="AT12" s="10">
         <v>2724170</v>
       </c>
       <c r="AU12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV12" s="10">
-        <v>51586</v>
+        <v>51547</v>
       </c>
       <c r="AW12" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" t="s" s="9">
         <v>24</v>
       </c>
       <c r="B13" s="10">
         <v/>
       </c>
       <c r="C13" t="s" s="9">
         <v>21</v>
       </c>
       <c r="D13" s="10">
         <v/>
       </c>
       <c r="E13" t="s" s="9">
         <v>21</v>
       </c>
       <c r="F13" s="10">
         <v/>
       </c>
       <c r="G13" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H13" s="10">
@@ -1199,186 +1199,186 @@
       </c>
       <c r="AT13" s="10">
         <v/>
       </c>
       <c r="AU13" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV13" s="10">
         <v/>
       </c>
       <c r="AW13" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" t="s" s="9">
         <v>25</v>
       </c>
       <c r="B14" s="10">
         <v>2514587</v>
       </c>
       <c r="C14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="D14" s="10">
-        <v>15383</v>
+        <v>15284</v>
       </c>
       <c r="E14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F14" s="10">
         <v>2522940</v>
       </c>
       <c r="G14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="10">
-        <v>14952</v>
+        <v>14852</v>
       </c>
       <c r="I14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J14" s="10">
         <v>2497750</v>
       </c>
       <c r="K14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L14" s="10">
-        <v>10887</v>
+        <v>10786</v>
       </c>
       <c r="M14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="N14" s="10">
         <v>2510888</v>
       </c>
       <c r="O14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P14" s="10">
-        <v>10885</v>
+        <v>10783</v>
       </c>
       <c r="Q14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="R14" s="10">
         <v>2525081</v>
       </c>
       <c r="S14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T14" s="10">
-        <v>10909</v>
+        <v>10805</v>
       </c>
       <c r="U14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="V14" s="10">
         <v>2542867</v>
       </c>
       <c r="W14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X14" s="10">
-        <v>10946</v>
+        <v>10841</v>
       </c>
       <c r="Y14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="Z14" s="10">
         <v>2559093</v>
       </c>
       <c r="AA14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB14" s="10">
-        <v>10977</v>
+        <v>10870</v>
       </c>
       <c r="AC14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AD14" s="10">
         <v>2570830</v>
       </c>
       <c r="AE14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF14" s="10">
-        <v>11004</v>
+        <v>10894</v>
       </c>
       <c r="AG14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AH14" s="10">
         <v>2583995</v>
       </c>
       <c r="AI14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ14" s="10">
-        <v>11029</v>
+        <v>10917</v>
       </c>
       <c r="AK14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AL14" s="10">
         <v>2594861</v>
       </c>
       <c r="AM14" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN14" s="10">
-        <v>11050</v>
+        <v>10932</v>
       </c>
       <c r="AO14" t="s" s="9">
         <v>23</v>
       </c>
       <c r="AP14" s="10">
         <v>2603263</v>
       </c>
       <c r="AQ14" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR14" s="10">
-        <v>11064</v>
+        <v>10943</v>
       </c>
       <c r="AS14" t="s" s="9">
         <v>23</v>
       </c>
       <c r="AT14" s="10">
         <v>2611538</v>
       </c>
       <c r="AU14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV14" s="10">
-        <v>11072</v>
+        <v>10950</v>
       </c>
       <c r="AW14" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" t="s" s="9">
         <v>26</v>
       </c>
       <c r="B15" s="10">
         <v>44934</v>
       </c>
       <c r="C15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="D15" s="10">
         <v>775</v>
       </c>
       <c r="E15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="F15" s="10">
         <v>45028</v>
       </c>
       <c r="G15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H15" s="10">
@@ -1453,230 +1453,230 @@
       <c r="AE15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF15" s="10">
         <v>770</v>
       </c>
       <c r="AG15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH15" s="10">
         <v>45388</v>
       </c>
       <c r="AI15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ15" s="10">
         <v>767</v>
       </c>
       <c r="AK15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL15" s="10">
         <v>45439</v>
       </c>
       <c r="AM15" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN15" s="10">
         <v>767</v>
       </c>
       <c r="AO15" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AP15" s="10">
         <v>45462</v>
       </c>
       <c r="AQ15" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR15" s="10">
         <v>766</v>
       </c>
       <c r="AS15" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AT15" s="10">
         <v>45536</v>
       </c>
       <c r="AU15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV15" s="10">
         <v>762</v>
       </c>
       <c r="AW15" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" t="s" s="9">
         <v>27</v>
       </c>
       <c r="B16" s="10">
-        <v>1454590</v>
+        <v>1454589</v>
       </c>
       <c r="C16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D16" s="10">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F16" s="10">
-        <v>1458153</v>
+        <v>1458151</v>
       </c>
       <c r="G16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H16" s="10">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="I16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="J16" s="10">
-        <v>1461031</v>
+        <v>1461030</v>
       </c>
       <c r="K16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L16" s="10">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="M16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="N16" s="10">
-        <v>1465643</v>
+        <v>1465642</v>
       </c>
       <c r="O16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="P16" s="10">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="Q16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="R16" s="10">
-        <v>1469968</v>
+        <v>1469965</v>
       </c>
       <c r="S16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="T16" s="10">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="U16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="V16" s="10">
-        <v>1474196</v>
+        <v>1474195</v>
       </c>
       <c r="W16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="X16" s="10">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="Y16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="Z16" s="10">
-        <v>1472379</v>
+        <v>1472377</v>
       </c>
       <c r="AA16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AB16" s="10">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="AC16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AD16" s="10">
-        <v>1472344</v>
+        <v>1472342</v>
       </c>
       <c r="AE16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AF16" s="10">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="AG16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AH16" s="10">
         <v>1474431</v>
       </c>
       <c r="AI16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ16" s="10">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="AK16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AL16" s="10">
         <v>1476141</v>
       </c>
       <c r="AM16" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN16" s="10">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="AO16" t="s" s="9">
         <v>23</v>
       </c>
       <c r="AP16" s="10">
         <v>1477420</v>
       </c>
       <c r="AQ16" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR16" s="10">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="AS16" t="s" s="9">
         <v>23</v>
       </c>
       <c r="AT16" s="10">
-        <v>1476253</v>
+        <v>1476254</v>
       </c>
       <c r="AU16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="AV16" s="10">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="AW16" t="s" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" t="s" s="9">
         <v>28</v>
       </c>
       <c r="B17" s="10">
         <v>552844</v>
       </c>
       <c r="C17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="D17" s="10">
         <v>1</v>
       </c>
       <c r="E17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="F17" s="10">
         <v>551922</v>
       </c>
       <c r="G17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H17" s="10">
@@ -1751,63 +1751,63 @@
       <c r="AE17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF17" s="10">
         <v/>
       </c>
       <c r="AG17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH17" s="10">
         <v>521989</v>
       </c>
       <c r="AI17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ17" s="10">
         <v/>
       </c>
       <c r="AK17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL17" s="10">
         <v>521068</v>
       </c>
       <c r="AM17" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN17" s="10">
         <v/>
       </c>
       <c r="AO17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AP17" s="10">
         <v>520096</v>
       </c>
       <c r="AQ17" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR17" s="10">
         <v/>
       </c>
       <c r="AS17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AT17" s="10">
         <v>516609</v>
       </c>
       <c r="AU17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV17" s="10">
         <v/>
       </c>
       <c r="AW17" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" t="s" s="9">
         <v>29</v>
       </c>
       <c r="B18" s="10">
@@ -1900,63 +1900,63 @@
       <c r="AE18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF18" s="10">
         <v/>
       </c>
       <c r="AG18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH18" s="10">
         <v>9043</v>
       </c>
       <c r="AI18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ18" s="10">
         <v/>
       </c>
       <c r="AK18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL18" s="10">
         <v>9036</v>
       </c>
       <c r="AM18" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN18" s="10">
         <v/>
       </c>
       <c r="AO18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AP18" s="10">
         <v>9027</v>
       </c>
       <c r="AQ18" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR18" s="10">
         <v/>
       </c>
       <c r="AS18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AT18" s="10">
         <v>9068</v>
       </c>
       <c r="AU18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV18" s="10">
         <v/>
       </c>
       <c r="AW18" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:49">
       <c r="A19" t="s" s="7">
         <v>30</v>
       </c>
       <c r="B19" s="8">
@@ -2090,296 +2090,296 @@
       </c>
       <c r="AS19" t="s" s="7">
         <v>21</v>
       </c>
       <c r="AT19" s="8">
         <v/>
       </c>
       <c r="AU19" t="s" s="7">
         <v>21</v>
       </c>
       <c r="AV19" s="8">
         <v/>
       </c>
       <c r="AW19" t="s" s="7">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" t="s" s="9">
         <v>22</v>
       </c>
       <c r="B20" s="10">
         <v>339666</v>
       </c>
       <c r="C20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D20" s="10">
         <v>701</v>
       </c>
       <c r="E20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="F20" s="10">
         <v>340254</v>
       </c>
       <c r="G20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H20" s="10">
         <v>702</v>
       </c>
       <c r="I20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J20" s="10">
         <v>341337</v>
       </c>
       <c r="K20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="L20" s="10">
         <v>703</v>
       </c>
       <c r="M20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N20" s="10">
         <v>344889</v>
       </c>
       <c r="O20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="P20" s="10">
         <v>712</v>
       </c>
       <c r="Q20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R20" s="10">
         <v>345932</v>
       </c>
       <c r="S20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="T20" s="10">
         <v>709</v>
       </c>
       <c r="U20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V20" s="10">
         <v>347343</v>
       </c>
       <c r="W20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="X20" s="10">
         <v>717</v>
       </c>
       <c r="Y20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z20" s="10">
         <v>348000</v>
       </c>
       <c r="AA20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AB20" s="10">
         <v>721</v>
       </c>
       <c r="AC20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD20" s="10">
         <v>347549</v>
       </c>
       <c r="AE20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AF20" s="10">
         <v>722</v>
       </c>
       <c r="AG20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH20" s="10">
         <v>348092</v>
       </c>
       <c r="AI20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AJ20" s="10">
         <v>730</v>
       </c>
       <c r="AK20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL20" s="10">
         <v>348901</v>
       </c>
       <c r="AM20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN20" s="10">
         <v>732</v>
       </c>
       <c r="AO20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AP20" s="10">
         <v>349786</v>
       </c>
       <c r="AQ20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR20" s="10">
         <v>737</v>
       </c>
       <c r="AS20" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AT20" s="10">
         <v>350238</v>
       </c>
       <c r="AU20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV20" s="10">
         <v>740</v>
       </c>
       <c r="AW20" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:49">
       <c r="A21" t="s" s="9">
         <v>24</v>
       </c>
       <c r="B21" s="10">
         <v/>
       </c>
       <c r="C21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D21" s="10">
         <v/>
       </c>
       <c r="E21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="F21" s="10">
         <v/>
       </c>
       <c r="G21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H21" s="10">
         <v/>
       </c>
       <c r="I21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J21" s="10">
         <v/>
       </c>
       <c r="K21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="L21" s="10">
         <v/>
       </c>
       <c r="M21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N21" s="10">
         <v/>
       </c>
       <c r="O21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="P21" s="10">
         <v/>
       </c>
       <c r="Q21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R21" s="10">
         <v/>
       </c>
       <c r="S21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="T21" s="10">
         <v/>
       </c>
       <c r="U21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V21" s="10">
         <v/>
       </c>
       <c r="W21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="X21" s="10">
         <v/>
       </c>
       <c r="Y21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z21" s="10">
         <v/>
       </c>
       <c r="AA21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AB21" s="10">
         <v/>
       </c>
       <c r="AC21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD21" s="10">
         <v/>
       </c>
       <c r="AE21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AF21" s="10">
         <v/>
       </c>
       <c r="AG21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH21" s="10">
         <v/>
       </c>
       <c r="AI21" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AJ21" s="10">
         <v/>
       </c>
       <c r="AK21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL21" s="10">
         <v/>
       </c>
       <c r="AM21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AN21" s="10">
         <v/>
       </c>
       <c r="AO21" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AP21" s="10">
         <v/>
       </c>
       <c r="AQ21" t="s" s="9">
         <v>21</v>
       </c>
@@ -2496,69 +2496,69 @@
       <c r="AE22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF22" s="10">
         <v>497</v>
       </c>
       <c r="AG22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH22" s="10">
         <v>289069</v>
       </c>
       <c r="AI22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ22" s="10">
         <v>512</v>
       </c>
       <c r="AK22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL22" s="10">
         <v>291241</v>
       </c>
       <c r="AM22" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN22" s="10">
         <v>520</v>
       </c>
       <c r="AO22" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AP22" s="10">
         <v>293858</v>
       </c>
       <c r="AQ22" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR22" s="10">
         <v>526</v>
       </c>
       <c r="AS22" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AT22" s="10">
         <v>295316</v>
       </c>
       <c r="AU22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV22" s="10">
         <v>531</v>
       </c>
       <c r="AW22" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" t="s" s="9">
         <v>26</v>
       </c>
       <c r="B23" s="10">
         <v>911</v>
       </c>
       <c r="C23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="D23" s="10">
@@ -2645,63 +2645,63 @@
       <c r="AE23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF23" s="10">
         <v/>
       </c>
       <c r="AG23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH23" s="10">
         <v>943</v>
       </c>
       <c r="AI23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ23" s="10">
         <v/>
       </c>
       <c r="AK23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL23" s="10">
         <v>956</v>
       </c>
       <c r="AM23" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN23" s="10">
         <v/>
       </c>
       <c r="AO23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AP23" s="10">
         <v>976</v>
       </c>
       <c r="AQ23" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR23" s="10">
         <v/>
       </c>
       <c r="AS23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AT23" s="10">
         <v>1107</v>
       </c>
       <c r="AU23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV23" s="10">
         <v/>
       </c>
       <c r="AW23" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" t="s" s="9">
         <v>27</v>
       </c>
       <c r="B24" s="10">
@@ -2794,63 +2794,63 @@
       <c r="AE24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF24" s="10">
         <v/>
       </c>
       <c r="AG24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH24" s="10">
         <v>22670</v>
       </c>
       <c r="AI24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ24" s="10">
         <v/>
       </c>
       <c r="AK24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL24" s="10">
         <v>22912</v>
       </c>
       <c r="AM24" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN24" s="10">
         <v/>
       </c>
       <c r="AO24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AP24" s="10">
         <v>23145</v>
       </c>
       <c r="AQ24" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR24" s="10">
         <v/>
       </c>
       <c r="AS24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AT24" s="10">
         <v>23397</v>
       </c>
       <c r="AU24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV24" s="10">
         <v/>
       </c>
       <c r="AW24" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" t="s" s="9">
         <v>28</v>
       </c>
       <c r="B25" s="10">
@@ -2943,63 +2943,63 @@
       <c r="AE25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF25" s="10">
         <v/>
       </c>
       <c r="AG25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH25" s="10">
         <v>455</v>
       </c>
       <c r="AI25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ25" s="10">
         <v/>
       </c>
       <c r="AK25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL25" s="10">
         <v>462</v>
       </c>
       <c r="AM25" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN25" s="10">
         <v/>
       </c>
       <c r="AO25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AP25" s="10">
         <v>450</v>
       </c>
       <c r="AQ25" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR25" s="10">
         <v/>
       </c>
       <c r="AS25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AT25" s="10">
         <v>457</v>
       </c>
       <c r="AU25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV25" s="10">
         <v/>
       </c>
       <c r="AW25" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" t="s" s="9">
         <v>29</v>
       </c>
       <c r="B26" s="10">
@@ -3092,69 +3092,69 @@
       <c r="AE26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF26" s="10">
         <v>7</v>
       </c>
       <c r="AG26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AH26" s="10">
         <v>273</v>
       </c>
       <c r="AI26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AJ26" s="10">
         <v>7</v>
       </c>
       <c r="AK26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AL26" s="10">
         <v>274</v>
       </c>
       <c r="AM26" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AN26" s="10">
         <v>7</v>
       </c>
       <c r="AO26" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AP26" s="10">
         <v>271</v>
       </c>
       <c r="AQ26" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AR26" s="10">
         <v>7</v>
       </c>
       <c r="AS26" t="s" s="9">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="AT26" s="10">
         <v>282</v>
       </c>
       <c r="AU26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AV26" s="10">
         <v>7</v>
       </c>
       <c r="AW26" t="s" s="9">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:AW2"/>
     <mergeCell ref="A3:AW3"/>
     <mergeCell ref="A4:AW4"/>