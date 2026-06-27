--- v0 (2026-05-19)
+++ v1 (2026-06-27)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PK1 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="27">
-[...1 lines deleted...]
-    <t>Zagreb, 27.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="28">
+  <si>
+    <t>Zagreb, 10.06.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>UKUPAN BROJ PLATNIH KARTICA U REPUBLICI HRVATSKOJ  PREMA STATUSU {1} - 2025. godina</t>
   </si>
   <si>
     <t>IZVJEŠTAJNO RAZDOBLJE</t>
   </si>
   <si>
     <t>POTROŠAČ</t>
   </si>
   <si>
     <t>NEPOTROŠAČ</t>
   </si>
@@ -78,50 +78,53 @@
     <t>BLOKIRAN</t>
   </si>
   <si>
     <t> SIJEČANJ</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t> VELJAČA</t>
   </si>
   <si>
     <t> OŽUJAK</t>
   </si>
   <si>
     <t> TRAVANJ</t>
   </si>
   <si>
     <t> SVIBANJ</t>
   </si>
   <si>
     <t> LIPANJ</t>
   </si>
   <si>
     <t> SRPANJ</t>
+  </si>
+  <si>
+    <t>*</t>
   </si>
   <si>
     <t> KOLOVOZ</t>
   </si>
   <si>
     <t> RUJAN</t>
   </si>
   <si>
     <t> LISTOPAD</t>
   </si>
   <si>
     <t> STUDENI</t>
   </si>
   <si>
     <t> PROSINAC</t>
   </si>
   <si>
     <t>{1} broj korištenih, nekorištenih i blokiranih platnih kartica na zadnji dan izvještajnog razdoblja</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
@@ -1100,510 +1103,510 @@
       </c>
       <c r="T15" s="9">
         <v>3487458</v>
       </c>
       <c r="U15" t="s" s="8">
         <v>14</v>
       </c>
       <c r="V15" s="9">
         <v>488654</v>
       </c>
       <c r="W15" t="s" s="8">
         <v>14</v>
       </c>
       <c r="X15" s="10">
         <v>8928124</v>
       </c>
       <c r="Y15" t="s" s="11">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s" s="8">
         <v>20</v>
       </c>
       <c r="B16" s="9">
-        <v>4679487</v>
+        <v>4679500</v>
       </c>
       <c r="C16" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D16" s="9">
-        <v>3180041</v>
+        <v>3180061</v>
       </c>
       <c r="E16" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F16" s="9">
         <v>481739</v>
       </c>
       <c r="G16" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H16" s="10">
-        <v>8341267</v>
+        <v>8341300</v>
       </c>
       <c r="I16" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J16" s="9">
-        <v>291920</v>
+        <v>291921</v>
       </c>
       <c r="K16" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="L16" s="9">
-        <v>269905</v>
+        <v>269906</v>
       </c>
       <c r="M16" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="N16" s="9">
-        <v>8958</v>
+        <v>8959</v>
       </c>
       <c r="O16" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="P16" s="10">
-        <v>570783</v>
+        <v>570786</v>
       </c>
       <c r="Q16" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="R16" s="9">
-        <v>4971407</v>
+        <v>4971421</v>
       </c>
       <c r="S16" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="T16" s="9">
-        <v>3449946</v>
+        <v>3449967</v>
       </c>
       <c r="U16" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="V16" s="9">
-        <v>490697</v>
+        <v>490698</v>
       </c>
       <c r="W16" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="X16" s="10">
-        <v>8912050</v>
+        <v>8912086</v>
       </c>
       <c r="Y16" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s" s="8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17" s="9">
-        <v>4682338</v>
+        <v>4682372</v>
       </c>
       <c r="C17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D17" s="9">
-        <v>3160128</v>
+        <v>3160155</v>
       </c>
       <c r="E17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F17" s="9">
-        <v>483694</v>
+        <v>483696</v>
       </c>
       <c r="G17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H17" s="10">
-        <v>8326160</v>
+        <v>8326223</v>
       </c>
       <c r="I17" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J17" s="9">
-        <v>292073</v>
+        <v>292074</v>
       </c>
       <c r="K17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="L17" s="9">
-        <v>270727</v>
+        <v>270732</v>
       </c>
       <c r="M17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="N17" s="9">
-        <v>9107</v>
+        <v>9108</v>
       </c>
       <c r="O17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="P17" s="10">
-        <v>571907</v>
+        <v>571914</v>
       </c>
       <c r="Q17" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="R17" s="9">
-        <v>4974411</v>
+        <v>4974446</v>
       </c>
       <c r="S17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="T17" s="9">
-        <v>3430855</v>
+        <v>3430887</v>
       </c>
       <c r="U17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="V17" s="9">
-        <v>492801</v>
+        <v>492804</v>
       </c>
       <c r="W17" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="X17" s="10">
-        <v>8898067</v>
+        <v>8898137</v>
       </c>
       <c r="Y17" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s" s="8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18" s="9">
-        <v>4692535</v>
+        <v>4692590</v>
       </c>
       <c r="C18" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D18" s="9">
-        <v>3138011</v>
+        <v>3138058</v>
       </c>
       <c r="E18" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F18" s="9">
         <v>491860</v>
       </c>
       <c r="G18" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H18" s="10">
-        <v>8322406</v>
+        <v>8322508</v>
       </c>
       <c r="I18" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J18" s="9">
-        <v>294640</v>
+        <v>294643</v>
       </c>
       <c r="K18" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="L18" s="9">
-        <v>267904</v>
+        <v>267922</v>
       </c>
       <c r="M18" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="N18" s="9">
-        <v>9257</v>
+        <v>9258</v>
       </c>
       <c r="O18" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="P18" s="10">
-        <v>571801</v>
+        <v>571823</v>
       </c>
       <c r="Q18" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="R18" s="9">
-        <v>4987175</v>
+        <v>4987233</v>
       </c>
       <c r="S18" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="T18" s="9">
-        <v>3405915</v>
+        <v>3405980</v>
       </c>
       <c r="U18" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="V18" s="9">
-        <v>501117</v>
+        <v>501118</v>
       </c>
       <c r="W18" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="X18" s="10">
-        <v>8894207</v>
+        <v>8894331</v>
       </c>
       <c r="Y18" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s" s="8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19" s="9">
-        <v>4702559</v>
+        <v>4702662</v>
       </c>
       <c r="C19" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D19" s="9">
-        <v>3098644</v>
+        <v>3098721</v>
       </c>
       <c r="E19" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F19" s="9">
         <v>474674</v>
       </c>
       <c r="G19" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H19" s="10">
-        <v>8275877</v>
+        <v>8276057</v>
       </c>
       <c r="I19" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J19" s="9">
-        <v>295471</v>
+        <v>295483</v>
       </c>
       <c r="K19" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="L19" s="9">
-        <v>263793</v>
+        <v>263821</v>
       </c>
       <c r="M19" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="N19" s="9">
-        <v>8994</v>
+        <v>8995</v>
       </c>
       <c r="O19" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="P19" s="10">
-        <v>568258</v>
+        <v>568299</v>
       </c>
       <c r="Q19" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="R19" s="9">
-        <v>4998030</v>
+        <v>4998145</v>
       </c>
       <c r="S19" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="T19" s="9">
-        <v>3362437</v>
+        <v>3362542</v>
       </c>
       <c r="U19" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="V19" s="9">
-        <v>483668</v>
+        <v>483669</v>
       </c>
       <c r="W19" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="X19" s="10">
-        <v>8844135</v>
+        <v>8844356</v>
       </c>
       <c r="Y19" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s" s="8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20" s="9">
-        <v>4672113</v>
+        <v>4672267</v>
       </c>
       <c r="C20" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D20" s="9">
-        <v>2862448</v>
+        <v>2862509</v>
       </c>
       <c r="E20" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F20" s="9">
         <v>449489</v>
       </c>
       <c r="G20" t="s" s="8">
         <v>14</v>
       </c>
       <c r="H20" s="10">
-        <v>7984050</v>
+        <v>7984265</v>
       </c>
       <c r="I20" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J20" s="9">
-        <v>289361</v>
+        <v>289383</v>
       </c>
       <c r="K20" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="L20" s="9">
-        <v>228889</v>
+        <v>228913</v>
       </c>
       <c r="M20" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="N20" s="9">
-        <v>9115</v>
+        <v>9116</v>
       </c>
       <c r="O20" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="P20" s="10">
-        <v>527365</v>
+        <v>527412</v>
       </c>
       <c r="Q20" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="R20" s="9">
-        <v>4961474</v>
+        <v>4961650</v>
       </c>
       <c r="S20" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="T20" s="9">
-        <v>3091337</v>
+        <v>3091422</v>
       </c>
       <c r="U20" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="V20" s="9">
-        <v>458604</v>
+        <v>458605</v>
       </c>
       <c r="W20" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="X20" s="10">
-        <v>8511415</v>
+        <v>8511677</v>
       </c>
       <c r="Y20" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s" s="8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21" s="9">
-        <v>4674581</v>
+        <v>4674759</v>
       </c>
       <c r="C21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D21" s="9">
-        <v>2839782</v>
+        <v>2839846</v>
       </c>
       <c r="E21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F21" s="9">
-        <v>453671</v>
+        <v>453672</v>
       </c>
       <c r="G21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H21" s="10">
-        <v>7968034</v>
+        <v>7968277</v>
       </c>
       <c r="I21" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J21" s="9">
-        <v>290443</v>
+        <v>290472</v>
       </c>
       <c r="K21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="L21" s="9">
-        <v>225395</v>
+        <v>225415</v>
       </c>
       <c r="M21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="N21" s="9">
-        <v>8970</v>
+        <v>8971</v>
       </c>
       <c r="O21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="P21" s="10">
-        <v>524808</v>
+        <v>524858</v>
       </c>
       <c r="Q21" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="R21" s="9">
-        <v>4965024</v>
+        <v>4965231</v>
       </c>
       <c r="S21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="T21" s="9">
-        <v>3065177</v>
+        <v>3065261</v>
       </c>
       <c r="U21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="V21" s="9">
-        <v>462641</v>
+        <v>462643</v>
       </c>
       <c r="W21" t="s" s="8">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="X21" s="10">
-        <v>8492842</v>
+        <v>8493135</v>
       </c>
       <c r="Y21" t="s" s="11">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A5:Y5"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="J8:Q8"/>
     <mergeCell ref="R8:W8"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="R9:S9"/>