--- v0 (2026-05-10)
+++ v1 (2026-06-26)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Front office\NT_TSSP_web podaci\Prijedlozi TSSP i NT WEB 2025\podaci spt i psp_2023_ 2025\tablica za objavu na WEBu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6D937EA-ED7A-4DF8-8716-460449A2CBC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B362DAA-4E05-4A12-8F92-B9EC74888F25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TSSP promet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'TSSP promet'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
@@ -622,51 +622,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AB73843-B4C9-43B6-92BF-D887A66496FE}">
-  <dimension ref="B1:AE58"/>
+  <dimension ref="B1:AE59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="7" customWidth="1"/>
     <col min="3" max="7" width="13.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="31" width="13.7109375" style="8" customWidth="1"/>
     <col min="32" max="16384" width="8" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:31" ht="19.5" x14ac:dyDescent="0.3">
       <c r="B2" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
@@ -4352,167 +4352,259 @@
         <v>2725679.9000000004</v>
       </c>
       <c r="Y47" s="1">
         <v>0</v>
       </c>
       <c r="Z47" s="4">
         <v>3646793.44</v>
       </c>
       <c r="AA47" s="1">
         <v>0</v>
       </c>
       <c r="AB47" s="4">
         <v>0</v>
       </c>
       <c r="AC47" s="1">
         <v>33484.14</v>
       </c>
       <c r="AD47" s="4">
         <v>983120153.01000011</v>
       </c>
       <c r="AE47" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="9">
+      <c r="B48" s="3">
         <v>46113</v>
       </c>
-      <c r="C48" s="10">
-[...2 lines deleted...]
-      <c r="D48" s="11">
+      <c r="C48" s="1">
+        <v>0</v>
+      </c>
+      <c r="D48" s="4">
         <v>6127682.5399999991</v>
       </c>
-      <c r="E48" s="10">
+      <c r="E48" s="1">
         <v>7024346.0299999993</v>
       </c>
-      <c r="F48" s="11">
-[...2 lines deleted...]
-      <c r="G48" s="10">
+      <c r="F48" s="4">
+        <v>0</v>
+      </c>
+      <c r="G48" s="1">
         <v>8383116.2499999963</v>
       </c>
-      <c r="H48" s="11">
+      <c r="H48" s="4">
         <v>32615678.289999988</v>
       </c>
-      <c r="I48" s="10">
+      <c r="I48" s="1">
         <v>296041.2</v>
       </c>
-      <c r="J48" s="11">
+      <c r="J48" s="4">
         <v>4475782.1000000015</v>
       </c>
-      <c r="K48" s="10">
+      <c r="K48" s="1">
         <v>2911715.42</v>
       </c>
-      <c r="L48" s="11">
+      <c r="L48" s="4">
         <v>42993514.600000009</v>
       </c>
-      <c r="M48" s="10">
-[...2 lines deleted...]
-      <c r="N48" s="11">
+      <c r="M48" s="1">
+        <v>0</v>
+      </c>
+      <c r="N48" s="4">
         <v>31623441.090000004</v>
       </c>
-      <c r="O48" s="10">
-[...2 lines deleted...]
-      <c r="P48" s="11">
+      <c r="O48" s="1">
+        <v>0</v>
+      </c>
+      <c r="P48" s="4">
         <v>25911569.759999998</v>
       </c>
-      <c r="Q48" s="10">
-[...2 lines deleted...]
-      <c r="R48" s="11">
+      <c r="Q48" s="1">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
         <v>3622232.6199999996</v>
       </c>
-      <c r="S48" s="10">
-[...2 lines deleted...]
-      <c r="T48" s="11">
+      <c r="S48" s="1">
+        <v>0</v>
+      </c>
+      <c r="T48" s="4">
         <v>6372085.8500000006</v>
       </c>
-      <c r="U48" s="10">
-[...2 lines deleted...]
-      <c r="V48" s="11">
+      <c r="U48" s="1">
+        <v>0</v>
+      </c>
+      <c r="V48" s="4">
         <v>344723.57</v>
       </c>
-      <c r="W48" s="10">
+      <c r="W48" s="1">
         <v>309687.34000000008</v>
       </c>
-      <c r="X48" s="11">
+      <c r="X48" s="4">
         <v>2281699.7400000002</v>
       </c>
-      <c r="Y48" s="10">
-[...2 lines deleted...]
-      <c r="Z48" s="11">
+      <c r="Y48" s="1">
+        <v>0</v>
+      </c>
+      <c r="Z48" s="4">
         <v>2342842.3600000003</v>
       </c>
-      <c r="AA48" s="10">
-[...5 lines deleted...]
-      <c r="AC48" s="10">
+      <c r="AA48" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="1">
         <v>38.11</v>
       </c>
-      <c r="AD48" s="11">
+      <c r="AD48" s="4">
         <v>1047654297.3399996</v>
       </c>
-      <c r="AE48" s="10">
-[...6 lines deleted...]
-    <row r="51" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="AE48" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="9">
+        <v>46143</v>
+      </c>
+      <c r="C49" s="10">
+        <v>0</v>
+      </c>
+      <c r="D49" s="11">
+        <v>8040940.1000000006</v>
+      </c>
+      <c r="E49" s="10">
+        <v>1995215.32</v>
+      </c>
+      <c r="F49" s="11">
+        <v>0</v>
+      </c>
+      <c r="G49" s="10">
+        <v>7287328.9399999995</v>
+      </c>
+      <c r="H49" s="11">
+        <v>31888353.129999999</v>
+      </c>
+      <c r="I49" s="10">
+        <v>151994.54999999999</v>
+      </c>
+      <c r="J49" s="11">
+        <v>5578379.2599999988</v>
+      </c>
+      <c r="K49" s="10">
+        <v>3061004.68</v>
+      </c>
+      <c r="L49" s="11">
+        <v>28597819.110000003</v>
+      </c>
+      <c r="M49" s="10">
+        <v>0</v>
+      </c>
+      <c r="N49" s="11">
+        <v>4859128.49</v>
+      </c>
+      <c r="O49" s="10">
+        <v>0</v>
+      </c>
+      <c r="P49" s="11">
+        <v>12237312.920000002</v>
+      </c>
+      <c r="Q49" s="10">
+        <v>19900</v>
+      </c>
+      <c r="R49" s="11">
+        <v>5004017.8900000006</v>
+      </c>
+      <c r="S49" s="10">
+        <v>0</v>
+      </c>
+      <c r="T49" s="11">
+        <v>23295224.720000003</v>
+      </c>
+      <c r="U49" s="10">
+        <v>0</v>
+      </c>
+      <c r="V49" s="11">
+        <v>8025830.7700000005</v>
+      </c>
+      <c r="W49" s="10">
+        <v>281388.81</v>
+      </c>
+      <c r="X49" s="11">
+        <v>1457820.23</v>
+      </c>
+      <c r="Y49" s="10">
+        <v>1145.21</v>
+      </c>
+      <c r="Z49" s="11">
+        <v>4883599.8399999989</v>
+      </c>
+      <c r="AA49" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="11">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="10">
+        <v>1000</v>
+      </c>
+      <c r="AD49" s="11">
+        <v>716430483.27999997</v>
+      </c>
+      <c r="AE49" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B51" s="8"/>
     </row>
-    <row r="52" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B52" s="8"/>
     </row>
-    <row r="53" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B53" s="8"/>
     </row>
-    <row r="54" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B54" s="8"/>
     </row>
-    <row r="55" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B55" s="8"/>
     </row>
-    <row r="56" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B56" s="8"/>
     </row>
-    <row r="57" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B57" s="8"/>
     </row>
-    <row r="58" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B58" s="8"/>
+    </row>
+    <row r="59" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="B59" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>