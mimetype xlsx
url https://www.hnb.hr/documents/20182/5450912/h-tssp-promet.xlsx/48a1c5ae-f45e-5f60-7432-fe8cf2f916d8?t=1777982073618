--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Front office\NT_TSSP_web podaci\Prijedlozi TSSP i NT WEB 2025\podaci spt i psp_2023_ 2025\tablica za objavu na WEBu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B362DAA-4E05-4A12-8F92-B9EC74888F25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{298F45EF-0367-4253-8690-EBAB04978728}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TSSP promet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'TSSP promet'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
@@ -622,51 +622,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AB73843-B4C9-43B6-92BF-D887A66496FE}">
-  <dimension ref="B1:AE59"/>
+  <dimension ref="B1:AE61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="7" customWidth="1"/>
     <col min="3" max="7" width="13.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="31" width="13.7109375" style="8" customWidth="1"/>
     <col min="32" max="16384" width="8" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:31" ht="19.5" x14ac:dyDescent="0.3">
       <c r="B2" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
@@ -4444,167 +4444,351 @@
         <v>2281699.7400000002</v>
       </c>
       <c r="Y48" s="1">
         <v>0</v>
       </c>
       <c r="Z48" s="4">
         <v>2342842.3600000003</v>
       </c>
       <c r="AA48" s="1">
         <v>0</v>
       </c>
       <c r="AB48" s="4">
         <v>0</v>
       </c>
       <c r="AC48" s="1">
         <v>38.11</v>
       </c>
       <c r="AD48" s="4">
         <v>1047654297.3399996</v>
       </c>
       <c r="AE48" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B49" s="9">
+      <c r="B49" s="3">
         <v>46143</v>
       </c>
-      <c r="C49" s="10">
-[...2 lines deleted...]
-      <c r="D49" s="11">
+      <c r="C49" s="1">
+        <v>0</v>
+      </c>
+      <c r="D49" s="4">
         <v>8040940.1000000006</v>
       </c>
-      <c r="E49" s="10">
+      <c r="E49" s="1">
         <v>1995215.32</v>
       </c>
-      <c r="F49" s="11">
-[...2 lines deleted...]
-      <c r="G49" s="10">
+      <c r="F49" s="4">
+        <v>0</v>
+      </c>
+      <c r="G49" s="1">
         <v>7287328.9399999995</v>
       </c>
-      <c r="H49" s="11">
+      <c r="H49" s="4">
         <v>31888353.129999999</v>
       </c>
-      <c r="I49" s="10">
+      <c r="I49" s="1">
         <v>151994.54999999999</v>
       </c>
-      <c r="J49" s="11">
+      <c r="J49" s="4">
         <v>5578379.2599999988</v>
       </c>
-      <c r="K49" s="10">
+      <c r="K49" s="1">
         <v>3061004.68</v>
       </c>
-      <c r="L49" s="11">
+      <c r="L49" s="4">
         <v>28597819.110000003</v>
       </c>
-      <c r="M49" s="10">
-[...2 lines deleted...]
-      <c r="N49" s="11">
+      <c r="M49" s="1">
+        <v>0</v>
+      </c>
+      <c r="N49" s="4">
         <v>4859128.49</v>
       </c>
-      <c r="O49" s="10">
-[...2 lines deleted...]
-      <c r="P49" s="11">
+      <c r="O49" s="1">
+        <v>0</v>
+      </c>
+      <c r="P49" s="4">
         <v>12237312.920000002</v>
       </c>
-      <c r="Q49" s="10">
+      <c r="Q49" s="1">
         <v>19900</v>
       </c>
-      <c r="R49" s="11">
+      <c r="R49" s="4">
         <v>5004017.8900000006</v>
       </c>
-      <c r="S49" s="10">
-[...2 lines deleted...]
-      <c r="T49" s="11">
+      <c r="S49" s="1">
+        <v>0</v>
+      </c>
+      <c r="T49" s="4">
         <v>23295224.720000003</v>
       </c>
-      <c r="U49" s="10">
-[...2 lines deleted...]
-      <c r="V49" s="11">
+      <c r="U49" s="1">
+        <v>0</v>
+      </c>
+      <c r="V49" s="4">
         <v>8025830.7700000005</v>
       </c>
-      <c r="W49" s="10">
+      <c r="W49" s="1">
         <v>281388.81</v>
       </c>
-      <c r="X49" s="11">
+      <c r="X49" s="4">
         <v>1457820.23</v>
       </c>
-      <c r="Y49" s="10">
+      <c r="Y49" s="1">
         <v>1145.21</v>
       </c>
-      <c r="Z49" s="11">
+      <c r="Z49" s="4">
         <v>4883599.8399999989</v>
       </c>
-      <c r="AA49" s="10">
-[...5 lines deleted...]
-      <c r="AC49" s="10">
+      <c r="AA49" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="1">
         <v>1000</v>
       </c>
-      <c r="AD49" s="11">
+      <c r="AD49" s="4">
         <v>716430483.27999997</v>
       </c>
-      <c r="AE49" s="10">
-[...7 lines deleted...]
-      <c r="B52" s="8"/>
+      <c r="AE49" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="3">
+        <v>46174</v>
+      </c>
+      <c r="C50" s="1">
+        <v>0</v>
+      </c>
+      <c r="D50" s="4">
+        <v>10244195.560000001</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1302983.1099999999</v>
+      </c>
+      <c r="F50" s="4">
+        <v>0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>6843052.3600000013</v>
+      </c>
+      <c r="H50" s="4">
+        <v>22627997.200000003</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1950439.31</v>
+      </c>
+      <c r="J50" s="4">
+        <v>3740395.7800000007</v>
+      </c>
+      <c r="K50" s="1">
+        <v>808041.31000000017</v>
+      </c>
+      <c r="L50" s="4">
+        <v>22653887.269999985</v>
+      </c>
+      <c r="M50" s="1">
+        <v>99514.81</v>
+      </c>
+      <c r="N50" s="4">
+        <v>23507218.580000006</v>
+      </c>
+      <c r="O50" s="1">
+        <v>0</v>
+      </c>
+      <c r="P50" s="4">
+        <v>1835448.0999999996</v>
+      </c>
+      <c r="Q50" s="1">
+        <v>0</v>
+      </c>
+      <c r="R50" s="4">
+        <v>5615311.5899999999</v>
+      </c>
+      <c r="S50" s="1">
+        <v>49855.92</v>
+      </c>
+      <c r="T50" s="4">
+        <v>24697341.859999996</v>
+      </c>
+      <c r="U50" s="1">
+        <v>0</v>
+      </c>
+      <c r="V50" s="4">
+        <v>20061767.539999992</v>
+      </c>
+      <c r="W50" s="1">
+        <v>243797.66999999998</v>
+      </c>
+      <c r="X50" s="4">
+        <v>4487723.18</v>
+      </c>
+      <c r="Y50" s="1">
+        <v>3875.06</v>
+      </c>
+      <c r="Z50" s="4">
+        <v>2012682.6800000006</v>
+      </c>
+      <c r="AA50" s="1">
+        <v>67848.59</v>
+      </c>
+      <c r="AB50" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="1">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="4">
+        <v>749152094.35999799</v>
+      </c>
+      <c r="AE50" s="1">
+        <v>14011.7</v>
+      </c>
+    </row>
+    <row r="51" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="9">
+        <v>46204</v>
+      </c>
+      <c r="C51" s="10">
+        <v>0</v>
+      </c>
+      <c r="D51" s="11">
+        <v>11952265.189999996</v>
+      </c>
+      <c r="E51" s="10">
+        <v>2697888.96</v>
+      </c>
+      <c r="F51" s="11">
+        <v>0</v>
+      </c>
+      <c r="G51" s="10">
+        <v>10464712.130000003</v>
+      </c>
+      <c r="H51" s="11">
+        <v>40040002.000000007</v>
+      </c>
+      <c r="I51" s="10">
+        <v>1159728</v>
+      </c>
+      <c r="J51" s="11">
+        <v>3201551.38</v>
+      </c>
+      <c r="K51" s="10">
+        <v>3063952.4299999992</v>
+      </c>
+      <c r="L51" s="11">
+        <v>36211085.439999998</v>
+      </c>
+      <c r="M51" s="10">
+        <v>0</v>
+      </c>
+      <c r="N51" s="11">
+        <v>39095426.329999991</v>
+      </c>
+      <c r="O51" s="10">
+        <v>0</v>
+      </c>
+      <c r="P51" s="11">
+        <v>15629599.41</v>
+      </c>
+      <c r="Q51" s="10">
+        <v>0</v>
+      </c>
+      <c r="R51" s="11">
+        <v>3316516.81</v>
+      </c>
+      <c r="S51" s="10">
+        <v>0</v>
+      </c>
+      <c r="T51" s="11">
+        <v>35041051.509999998</v>
+      </c>
+      <c r="U51" s="10">
+        <v>0</v>
+      </c>
+      <c r="V51" s="11">
+        <v>6629820.1699999999</v>
+      </c>
+      <c r="W51" s="10">
+        <v>168711.43999999997</v>
+      </c>
+      <c r="X51" s="11">
+        <v>2964731.54</v>
+      </c>
+      <c r="Y51" s="10">
+        <v>1168.22</v>
+      </c>
+      <c r="Z51" s="11">
+        <v>6807687.0300000003</v>
+      </c>
+      <c r="AA51" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="11">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="10">
+        <v>1585.5</v>
+      </c>
+      <c r="AD51" s="11">
+        <v>1011616823.7899989</v>
+      </c>
+      <c r="AE51" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="53" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B53" s="8"/>
     </row>
     <row r="54" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B54" s="8"/>
     </row>
     <row r="55" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B55" s="8"/>
     </row>
     <row r="56" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B56" s="8"/>
     </row>
     <row r="57" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B57" s="8"/>
     </row>
     <row r="58" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B58" s="8"/>
     </row>
     <row r="59" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B59" s="8"/>
+    </row>
+    <row r="60" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="B60" s="8"/>
+    </row>
+    <row r="61" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="B61" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>