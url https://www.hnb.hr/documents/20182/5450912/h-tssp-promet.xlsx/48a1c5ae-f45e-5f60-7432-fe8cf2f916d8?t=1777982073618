--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Front office\NT_TSSP_web podaci\Prijedlozi TSSP i NT WEB 2025\podaci spt i psp_2023_ 2025\tablica za objavu na WEBu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{298F45EF-0367-4253-8690-EBAB04978728}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1893C838-43DA-4B4F-9606-0F7B638E5673}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TSSP promet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">'TSSP promet'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
@@ -622,51 +622,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AB73843-B4C9-43B6-92BF-D887A66496FE}">
-  <dimension ref="B1:AE61"/>
+  <dimension ref="B1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="7" customWidth="1"/>
     <col min="3" max="7" width="13.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="31" width="13.7109375" style="8" customWidth="1"/>
     <col min="32" max="16384" width="8" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:31" ht="19.5" x14ac:dyDescent="0.3">
       <c r="B2" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
@@ -4628,167 +4628,259 @@
         <v>4487723.18</v>
       </c>
       <c r="Y50" s="1">
         <v>3875.06</v>
       </c>
       <c r="Z50" s="4">
         <v>2012682.6800000006</v>
       </c>
       <c r="AA50" s="1">
         <v>67848.59</v>
       </c>
       <c r="AB50" s="4">
         <v>0</v>
       </c>
       <c r="AC50" s="1">
         <v>0</v>
       </c>
       <c r="AD50" s="4">
         <v>749152094.35999799</v>
       </c>
       <c r="AE50" s="1">
         <v>14011.7</v>
       </c>
     </row>
     <row r="51" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="9">
+      <c r="B51" s="3">
         <v>46204</v>
       </c>
-      <c r="C51" s="10">
-[...2 lines deleted...]
-      <c r="D51" s="11">
+      <c r="C51" s="1">
+        <v>0</v>
+      </c>
+      <c r="D51" s="4">
         <v>11952265.189999996</v>
       </c>
-      <c r="E51" s="10">
+      <c r="E51" s="1">
         <v>2697888.96</v>
       </c>
-      <c r="F51" s="11">
-[...2 lines deleted...]
-      <c r="G51" s="10">
+      <c r="F51" s="4">
+        <v>0</v>
+      </c>
+      <c r="G51" s="1">
         <v>10464712.130000003</v>
       </c>
-      <c r="H51" s="11">
+      <c r="H51" s="4">
         <v>40040002.000000007</v>
       </c>
-      <c r="I51" s="10">
+      <c r="I51" s="1">
         <v>1159728</v>
       </c>
-      <c r="J51" s="11">
+      <c r="J51" s="4">
         <v>3201551.38</v>
       </c>
-      <c r="K51" s="10">
+      <c r="K51" s="1">
         <v>3063952.4299999992</v>
       </c>
-      <c r="L51" s="11">
+      <c r="L51" s="4">
         <v>36211085.439999998</v>
       </c>
-      <c r="M51" s="10">
-[...2 lines deleted...]
-      <c r="N51" s="11">
+      <c r="M51" s="1">
+        <v>0</v>
+      </c>
+      <c r="N51" s="4">
         <v>39095426.329999991</v>
       </c>
-      <c r="O51" s="10">
-[...2 lines deleted...]
-      <c r="P51" s="11">
+      <c r="O51" s="1">
+        <v>0</v>
+      </c>
+      <c r="P51" s="4">
         <v>15629599.41</v>
       </c>
-      <c r="Q51" s="10">
-[...2 lines deleted...]
-      <c r="R51" s="11">
+      <c r="Q51" s="1">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
         <v>3316516.81</v>
       </c>
-      <c r="S51" s="10">
-[...2 lines deleted...]
-      <c r="T51" s="11">
+      <c r="S51" s="1">
+        <v>0</v>
+      </c>
+      <c r="T51" s="4">
         <v>35041051.509999998</v>
       </c>
-      <c r="U51" s="10">
-[...2 lines deleted...]
-      <c r="V51" s="11">
+      <c r="U51" s="1">
+        <v>0</v>
+      </c>
+      <c r="V51" s="4">
         <v>6629820.1699999999</v>
       </c>
-      <c r="W51" s="10">
+      <c r="W51" s="1">
         <v>168711.43999999997</v>
       </c>
-      <c r="X51" s="11">
+      <c r="X51" s="4">
         <v>2964731.54</v>
       </c>
-      <c r="Y51" s="10">
+      <c r="Y51" s="1">
         <v>1168.22</v>
       </c>
-      <c r="Z51" s="11">
+      <c r="Z51" s="4">
         <v>6807687.0300000003</v>
       </c>
-      <c r="AA51" s="10">
-[...5 lines deleted...]
-      <c r="AC51" s="10">
+      <c r="AA51" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="1">
         <v>1585.5</v>
       </c>
-      <c r="AD51" s="11">
+      <c r="AD51" s="4">
         <v>1011616823.7899989</v>
       </c>
-      <c r="AE51" s="10">
-[...4 lines deleted...]
-      <c r="B53" s="8"/>
+      <c r="AE51" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="9">
+        <v>46235</v>
+      </c>
+      <c r="C52" s="10">
+        <v>0</v>
+      </c>
+      <c r="D52" s="11">
+        <v>12353426.080000006</v>
+      </c>
+      <c r="E52" s="10">
+        <v>1223655.6499999999</v>
+      </c>
+      <c r="F52" s="11">
+        <v>0</v>
+      </c>
+      <c r="G52" s="10">
+        <v>9847462.3999999966</v>
+      </c>
+      <c r="H52" s="11">
+        <v>32007682.330000002</v>
+      </c>
+      <c r="I52" s="10">
+        <v>130951.09</v>
+      </c>
+      <c r="J52" s="11">
+        <v>895859.36</v>
+      </c>
+      <c r="K52" s="10">
+        <v>2442801.3800000004</v>
+      </c>
+      <c r="L52" s="11">
+        <v>23295629.139999986</v>
+      </c>
+      <c r="M52" s="10">
+        <v>242681.1</v>
+      </c>
+      <c r="N52" s="11">
+        <v>35203723.300000027</v>
+      </c>
+      <c r="O52" s="10">
+        <v>0</v>
+      </c>
+      <c r="P52" s="11">
+        <v>23176140.029999997</v>
+      </c>
+      <c r="Q52" s="10">
+        <v>0</v>
+      </c>
+      <c r="R52" s="11">
+        <v>1915722.36</v>
+      </c>
+      <c r="S52" s="10">
+        <v>0</v>
+      </c>
+      <c r="T52" s="11">
+        <v>3467804.87</v>
+      </c>
+      <c r="U52" s="10">
+        <v>0</v>
+      </c>
+      <c r="V52" s="11">
+        <v>9792163.0699999984</v>
+      </c>
+      <c r="W52" s="10">
+        <v>189239.96</v>
+      </c>
+      <c r="X52" s="11">
+        <v>2396540.46</v>
+      </c>
+      <c r="Y52" s="10">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="11">
+        <v>1695555.7</v>
+      </c>
+      <c r="AA52" s="10">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="11">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="10">
+        <v>304131.83999999997</v>
+      </c>
+      <c r="AD52" s="11">
+        <v>559493062.8199991</v>
+      </c>
+      <c r="AE52" s="10">
+        <v>0</v>
+      </c>
     </row>
     <row r="54" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B54" s="8"/>
     </row>
     <row r="55" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B55" s="8"/>
     </row>
     <row r="56" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B56" s="8"/>
     </row>
     <row r="57" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B57" s="8"/>
     </row>
     <row r="58" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B58" s="8"/>
     </row>
     <row r="59" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B59" s="8"/>
     </row>
     <row r="60" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B60" s="8"/>
     </row>
     <row r="61" spans="2:31" x14ac:dyDescent="0.25">
       <c r="B61" s="8"/>
+    </row>
+    <row r="62" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="B62" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>