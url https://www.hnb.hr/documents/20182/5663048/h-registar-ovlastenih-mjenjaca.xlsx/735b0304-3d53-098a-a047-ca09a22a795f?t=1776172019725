--- v0 (2026-04-17)
+++ v1 (2026-06-02)
@@ -3,71 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\OVLAŠTENI MJENJAČI\IZVJEŠĆE ZA FI\2026-04-14\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\OVLAŠTENI MJENJAČI\IZVJEŠĆE ZA FI\2026-05-14\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{77D985DD-BED7-4CC7-B95B-93B319B4BE55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{23DB62D9-88F0-486D-85D6-890D88074466}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="odobrenja" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1394" uniqueCount="1349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1382" uniqueCount="1338">
   <si>
     <t>MBS ili MBO</t>
   </si>
   <si>
     <t>Br. rješenja</t>
   </si>
   <si>
     <t>ACTIVE HOLIDAYS D.O.O.</t>
   </si>
   <si>
     <t>OMIŠ , KNEZOVA KAČIĆA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1070/O</t>
   </si>
   <si>
     <t>10.05.2007.</t>
   </si>
   <si>
     <t>ADRIA CASINO D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , DUBEČKA 1</t>
   </si>
   <si>
@@ -2446,59 +2446,50 @@
   <si>
     <t>TRGOTEHNA D.O.O.</t>
   </si>
   <si>
     <t>ŠIBENIK , ANTE TRLAJE ANTIĆA 15</t>
   </si>
   <si>
     <t xml:space="preserve"> 0413/O</t>
   </si>
   <si>
     <t>15.09.2006.</t>
   </si>
   <si>
     <t>TURETA TOURS D.O.O.</t>
   </si>
   <si>
     <t>MURTER , RUDINA 6</t>
   </si>
   <si>
     <t xml:space="preserve"> 1497/O</t>
   </si>
   <si>
     <t>17.03.2011.</t>
   </si>
   <si>
-    <t>TURISTIČKA AGENCIJA CRIKVENICA TOURIST D.O.O.</t>
-[...7 lines deleted...]
-  <si>
     <t>TURISTIČKI BIRO D.D.</t>
   </si>
   <si>
     <t>SPLIT , OBALA HRVAT. PREPOR.12</t>
   </si>
   <si>
     <t xml:space="preserve"> 0684/O</t>
   </si>
   <si>
     <t>30.01.2007.</t>
   </si>
   <si>
     <t>TURISTIČKI INFORMATIVNI CENTAR DUBROVNIK D.O.O.</t>
   </si>
   <si>
     <t>DUBROVNIK , PLACA 21</t>
   </si>
   <si>
     <t xml:space="preserve"> 0210/O</t>
   </si>
   <si>
     <t>20.07.2006.</t>
   </si>
   <si>
     <t>TUROPOLIS D.O.O.</t>
@@ -2542,56 +2533,50 @@
   <si>
     <t>19.07.2006.</t>
   </si>
   <si>
     <t>VALAMAR RIVIERA D.D.</t>
   </si>
   <si>
     <t>POREČ , STANCIJA KALIGARI 1</t>
   </si>
   <si>
     <t xml:space="preserve"> 0959/O</t>
   </si>
   <si>
     <t>VB TOURS D.O.O. SLAV. BROD</t>
   </si>
   <si>
     <t>SLAVONSKI BROD , PETRA KREŠIMIRA IV 49</t>
   </si>
   <si>
     <t xml:space="preserve"> 0059/O</t>
   </si>
   <si>
     <t>08.06.2006.</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1735/O</t>
-[...4 lines deleted...]
-  <si>
     <t>VILLA DUBROVNIK D.D.</t>
   </si>
   <si>
     <t>DUBROVNIK , VLAHA BUKOVCA 6</t>
   </si>
   <si>
     <t xml:space="preserve"> 1424/O</t>
   </si>
   <si>
     <t>11.05.2010.</t>
   </si>
   <si>
     <t>VRANJICA BELVEDERE D.D.</t>
   </si>
   <si>
     <t>SEGET VRANJICA , KRALJA ZVONIMIRA 62</t>
   </si>
   <si>
     <t xml:space="preserve"> 0309/O</t>
   </si>
   <si>
     <t>VUČKOVIĆ D.O.O.</t>
   </si>
   <si>
     <t>JASTREBARSKO , CVETKOVIĆ 85/A</t>
@@ -3046,53 +3031,50 @@
   <si>
     <t>97315281</t>
   </si>
   <si>
     <t>040210687</t>
   </si>
   <si>
     <t>080570075</t>
   </si>
   <si>
     <t>060183275</t>
   </si>
   <si>
     <t>080958658</t>
   </si>
   <si>
     <t>060332061</t>
   </si>
   <si>
     <t>060111215</t>
   </si>
   <si>
     <t>92132707</t>
   </si>
   <si>
-    <t>MARINA TOURS</t>
-[...1 lines deleted...]
-  <si>
     <t>BAŠKA , STJEPANA RADIĆA 28</t>
   </si>
   <si>
     <t>040044220</t>
   </si>
   <si>
     <t>040163233</t>
   </si>
   <si>
     <t>90608984</t>
   </si>
   <si>
     <t>060008652</t>
   </si>
   <si>
     <t>060333195</t>
   </si>
   <si>
     <t>040121047</t>
   </si>
   <si>
     <t>080173887</t>
   </si>
   <si>
     <t>040202507</t>
@@ -3301,128 +3283,113 @@
   <si>
     <t>97227722</t>
   </si>
   <si>
     <t>060007223</t>
   </si>
   <si>
     <t>97659100</t>
   </si>
   <si>
     <t>080208906</t>
   </si>
   <si>
     <t>130095832</t>
   </si>
   <si>
     <t>060167106</t>
   </si>
   <si>
     <t>060092381</t>
   </si>
   <si>
     <t>100017117</t>
   </si>
   <si>
-    <t>040061347</t>
-[...1 lines deleted...]
-  <si>
     <t>060039914</t>
   </si>
   <si>
     <t>060149756</t>
   </si>
   <si>
     <t>080417218</t>
   </si>
   <si>
     <t>080154917</t>
   </si>
   <si>
     <t>030214488</t>
   </si>
   <si>
     <t>040008268</t>
   </si>
   <si>
     <t>040020883</t>
   </si>
   <si>
     <t>050002062</t>
   </si>
   <si>
-    <t>110021216</t>
-[...1 lines deleted...]
-  <si>
     <t>060000978</t>
   </si>
   <si>
     <t>060004251</t>
   </si>
   <si>
     <t>080312608</t>
   </si>
   <si>
     <t>060132953</t>
   </si>
   <si>
     <t>060277462</t>
   </si>
   <si>
     <t>040010656</t>
   </si>
   <si>
     <t>90999720</t>
   </si>
   <si>
     <t>080007933</t>
   </si>
   <si>
     <t>060155076</t>
   </si>
   <si>
     <t>ADMIRAL.HR D.O.O.</t>
   </si>
   <si>
-    <t>MS STANIĆ D.O.O.</t>
-[...4 lines deleted...]
-  <si>
     <t>REGISTAR OVLAŠTENIH MJENJAČA</t>
   </si>
   <si>
     <t>Tvrtka ovlaštenog mjenjača</t>
   </si>
   <si>
     <t>Sjedište</t>
   </si>
   <si>
-    <t>Stanje na dan 14. travnja 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9</t>
@@ -4066,54 +4033,54 @@
   <si>
     <t>222</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>230</t>
-[...2 lines deleted...]
-    <t>231</t>
+    <t>MARINA TOURS D.O.O.</t>
+  </si>
+  <si>
+    <t>Stanje na dan 14. svibnja 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -4699,89 +4666,50 @@
     <cellStyle name="Provjera ćelije" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Tekst objašnjenja" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Tekst upozorenja" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Ukupni zbroj" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Unos" xfId="9" builtinId="20" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="9">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...37 lines deleted...]
-      </font>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
@@ -4820,50 +4748,89 @@
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Life L2"/>
+        <family val="1"/>
+        <charset val="238"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
       <border outline="0">
         <bottom style="medium">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -4874,59 +4841,59 @@
         <right style="thin">
           <color theme="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tablica1" displayName="Tablica1" ref="A5:F236" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7">
-  <autoFilter ref="A5:F236" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tablica1" displayName="Tablica1" ref="A5:F234" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7">
+  <autoFilter ref="A5:F234" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Red. br." dataDxfId="0"/>
-[...4 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Dat. izd. rješ." dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Red. br." dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Tvrtka ovlaštenog mjenjača" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Sjedište" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="MBS ili MBO" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Br. rješenja" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Dat. izd. rješ." dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5189,4727 +5156,4687 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F236"/>
+  <dimension ref="A1:F234"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="56.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="53.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
-        <v>1114</v>
+        <v>1104</v>
       </c>
       <c r="B2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
-        <v>1117</v>
+        <v>1337</v>
       </c>
       <c r="B3" s="8"/>
     </row>
     <row r="5" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>1115</v>
+        <v>1105</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>1116</v>
+        <v>1106</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
-        <v>1118</v>
+        <v>1107</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
-        <v>1119</v>
+        <v>1108</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>1111</v>
+        <v>1103</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>357</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
-        <v>1120</v>
+        <v>1109</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
-        <v>1121</v>
+        <v>1110</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
-        <v>1122</v>
+        <v>1111</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
-        <v>1123</v>
+        <v>1112</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
-        <v>1124</v>
+        <v>1113</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>511</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
-        <v>1125</v>
+        <v>1114</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
-        <v>1126</v>
+        <v>1115</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
-        <v>1127</v>
+        <v>1116</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
-        <v>1128</v>
+        <v>1117</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
-        <v>1129</v>
+        <v>1118</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
-        <v>1130</v>
+        <v>1119</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
-        <v>1131</v>
+        <v>1120</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
-        <v>1132</v>
+        <v>1121</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
-        <v>1133</v>
+        <v>1122</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
-        <v>1134</v>
+        <v>1123</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
-        <v>1135</v>
+        <v>1124</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>893</v>
+        <v>888</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
-        <v>1136</v>
+        <v>1125</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>894</v>
+        <v>889</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
-        <v>1137</v>
+        <v>1126</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
-        <v>1138</v>
+        <v>1127</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
-        <v>1139</v>
+        <v>1128</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="9" t="s">
-        <v>1140</v>
+        <v>1129</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>898</v>
+        <v>893</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
-        <v>1141</v>
+        <v>1130</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="9" t="s">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>92</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
-        <v>1143</v>
+        <v>1132</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
-        <v>1144</v>
+        <v>1133</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
-        <v>1145</v>
+        <v>1134</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>903</v>
+        <v>898</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="9" t="s">
-        <v>1146</v>
+        <v>1135</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>904</v>
+        <v>899</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="9" t="s">
-        <v>1147</v>
+        <v>1136</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="9" t="s">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="9" t="s">
-        <v>1149</v>
+        <v>1138</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="9" t="s">
-        <v>1150</v>
+        <v>1139</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
-        <v>1151</v>
+        <v>1140</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>909</v>
+        <v>904</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="9" t="s">
-        <v>1152</v>
+        <v>1141</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>131</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
-        <v>1153</v>
+        <v>1142</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42" s="9" t="s">
-        <v>1154</v>
+        <v>1143</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>139</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
-        <v>1155</v>
+        <v>1144</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>913</v>
+        <v>908</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>143</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A44" s="9" t="s">
-        <v>1156</v>
+        <v>1145</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>914</v>
+        <v>909</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>147</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45" s="9" t="s">
-        <v>1157</v>
+        <v>1146</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>915</v>
+        <v>910</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>151</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A46" s="9" t="s">
-        <v>1158</v>
+        <v>1147</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>916</v>
+        <v>911</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>155</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A47" s="9" t="s">
-        <v>1159</v>
+        <v>1148</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
-        <v>1160</v>
+        <v>1149</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>918</v>
+        <v>913</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>163</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="9" t="s">
-        <v>1161</v>
+        <v>1150</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>167</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="9" t="s">
-        <v>1162</v>
+        <v>1151</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
-        <v>1163</v>
+        <v>1152</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>175</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
-        <v>1164</v>
+        <v>1153</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>179</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A53" s="9" t="s">
-        <v>1165</v>
+        <v>1154</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>183</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A54" s="9" t="s">
-        <v>1166</v>
+        <v>1155</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>187</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A55" s="9" t="s">
-        <v>1167</v>
+        <v>1156</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>191</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A56" s="9" t="s">
-        <v>1168</v>
+        <v>1157</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>195</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A57" s="9" t="s">
-        <v>1169</v>
+        <v>1158</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>199</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A58" s="9" t="s">
-        <v>1170</v>
+        <v>1159</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>203</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
-        <v>1171</v>
+        <v>1160</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>207</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A60" s="9" t="s">
-        <v>1172</v>
+        <v>1161</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
-        <v>1173</v>
+        <v>1162</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>215</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
-        <v>1174</v>
+        <v>1163</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>219</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A63" s="9" t="s">
-        <v>1175</v>
+        <v>1164</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>223</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
-        <v>1176</v>
+        <v>1165</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>227</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
-        <v>1177</v>
+        <v>1166</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>231</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A66" s="9" t="s">
-        <v>1178</v>
+        <v>1167</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>235</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A67" s="9" t="s">
-        <v>1179</v>
+        <v>1168</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>239</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A68" s="9" t="s">
-        <v>1180</v>
+        <v>1169</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
-        <v>1181</v>
+        <v>1170</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>247</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A70" s="9" t="s">
-        <v>1182</v>
+        <v>1171</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>251</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A71" s="9" t="s">
-        <v>1183</v>
+        <v>1172</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>255</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
-        <v>1184</v>
+        <v>1173</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A73" s="9" t="s">
-        <v>1185</v>
+        <v>1174</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>263</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A74" s="9" t="s">
-        <v>1186</v>
+        <v>1175</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>944</v>
+        <v>939</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>266</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
-        <v>1187</v>
+        <v>1176</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>270</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
-        <v>1188</v>
+        <v>1177</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>274</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>278</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A78" s="9" t="s">
-        <v>1190</v>
+        <v>1179</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>282</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A79" s="9" t="s">
-        <v>1191</v>
+        <v>1180</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>286</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A80" s="9" t="s">
-        <v>1192</v>
+        <v>1181</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>290</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A81" s="9" t="s">
-        <v>1193</v>
+        <v>1182</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>294</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A82" s="9" t="s">
-        <v>1194</v>
+        <v>1183</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>297</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A83" s="9" t="s">
-        <v>1195</v>
+        <v>1184</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>301</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A84" s="9" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>305</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A85" s="9" t="s">
-        <v>1197</v>
+        <v>1186</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>309</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A86" s="9" t="s">
-        <v>1198</v>
+        <v>1187</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>313</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A87" s="9" t="s">
-        <v>1199</v>
+        <v>1188</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>316</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A88" s="9" t="s">
-        <v>1200</v>
+        <v>1189</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>319</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A89" s="9" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>323</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A90" s="9" t="s">
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>327</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A91" s="9" t="s">
-        <v>1203</v>
+        <v>1192</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>331</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A92" s="9" t="s">
-        <v>1204</v>
+        <v>1193</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>335</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
-        <v>1205</v>
+        <v>1194</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>339</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A94" s="9" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>342</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A95" s="9" t="s">
-        <v>1207</v>
+        <v>1196</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>346</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A96" s="9" t="s">
-        <v>1208</v>
+        <v>1197</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>350</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A97" s="9" t="s">
-        <v>1209</v>
+        <v>1198</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>354</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A98" s="9" t="s">
-        <v>1210</v>
+        <v>1199</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>361</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A99" s="9" t="s">
-        <v>1211</v>
+        <v>1200</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>365</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A100" s="9" t="s">
-        <v>1212</v>
+        <v>1201</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>369</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A101" s="9" t="s">
-        <v>1213</v>
+        <v>1202</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>373</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A102" s="9" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>973</v>
+        <v>968</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>377</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A103" s="9" t="s">
-        <v>1215</v>
+        <v>1204</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>381</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A104" s="9" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>384</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A105" s="9" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>976</v>
+        <v>971</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>389</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A106" s="9" t="s">
-        <v>1218</v>
+        <v>1207</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>393</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A107" s="9" t="s">
-        <v>1219</v>
+        <v>1208</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>396</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A108" s="9" t="s">
-        <v>1220</v>
+        <v>1209</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>400</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
-        <v>1221</v>
+        <v>1210</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>403</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A110" s="9" t="s">
-        <v>1222</v>
+        <v>1211</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>407</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A111" s="9" t="s">
-        <v>1223</v>
+        <v>1212</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>410</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A112" s="9" t="s">
-        <v>1224</v>
+        <v>1213</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>414</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A113" s="9" t="s">
-        <v>1225</v>
+        <v>1214</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>418</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A114" s="9" t="s">
-        <v>1226</v>
+        <v>1215</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>422</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A115" s="9" t="s">
-        <v>1227</v>
+        <v>1216</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>425</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>426</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A116" s="9" t="s">
-        <v>1228</v>
+        <v>1217</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>430</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A117" s="9" t="s">
-        <v>1229</v>
+        <v>1218</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>988</v>
+        <v>983</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>433</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A118" s="9" t="s">
-        <v>1230</v>
+        <v>1219</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>437</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A119" s="9" t="s">
-        <v>1231</v>
+        <v>1220</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>441</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A120" s="9" t="s">
-        <v>1232</v>
+        <v>1221</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>445</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A121" s="9" t="s">
-        <v>1233</v>
+        <v>1222</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>449</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A122" s="9" t="s">
-        <v>1234</v>
+        <v>1223</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>453</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A123" s="9" t="s">
-        <v>1235</v>
+        <v>1224</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>456</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A124" s="9" t="s">
-        <v>1236</v>
+        <v>1225</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>459</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A125" s="9" t="s">
-        <v>1237</v>
+        <v>1226</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>462</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A126" s="9" t="s">
-        <v>1238</v>
+        <v>1227</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>466</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A127" s="9" t="s">
-        <v>1239</v>
+        <v>1228</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>470</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A128" s="9" t="s">
-        <v>1240</v>
+        <v>1229</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>474</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A129" s="9" t="s">
-        <v>1241</v>
+        <v>1230</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A130" s="9" t="s">
-        <v>1242</v>
+        <v>1231</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A131" s="9" t="s">
-        <v>1243</v>
+        <v>1232</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>1003</v>
+        <v>998</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A132" s="9" t="s">
-        <v>1244</v>
+        <v>1233</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>1004</v>
+        <v>999</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>490</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A133" s="9" t="s">
-        <v>1245</v>
+        <v>1234</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>494</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A134" s="9" t="s">
-        <v>1246</v>
+        <v>1235</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>497</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A135" s="9" t="s">
-        <v>1247</v>
+        <v>1236</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>1007</v>
+        <v>1336</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="E135" s="5" t="s">
         <v>499</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A136" s="9" t="s">
-        <v>1248</v>
+        <v>1237</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>503</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A137" s="9" t="s">
-        <v>1249</v>
+        <v>1238</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>506</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A138" s="9" t="s">
-        <v>1250</v>
+        <v>1239</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="E138" s="5" t="s">
         <v>509</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A139" s="9" t="s">
-        <v>1251</v>
+        <v>1240</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>515</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A140" s="9" t="s">
-        <v>1252</v>
+        <v>1241</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>519</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A141" s="9" t="s">
-        <v>1253</v>
+        <v>1242</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>523</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A142" s="9" t="s">
-        <v>1254</v>
+        <v>1243</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>1016</v>
+        <v>1010</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>526</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A143" s="9" t="s">
-        <v>1255</v>
+        <v>1244</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>1017</v>
+        <v>1011</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>530</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A144" s="9" t="s">
-        <v>1256</v>
+        <v>1245</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>531</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>532</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>1018</v>
+        <v>1012</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>533</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A145" s="9" t="s">
-        <v>1257</v>
+        <v>1246</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>537</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A146" s="9" t="s">
-        <v>1258</v>
+        <v>1247</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>539</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
       <c r="E146" s="5" t="s">
         <v>541</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A147" s="9" t="s">
-        <v>1259</v>
+        <v>1248</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>1021</v>
+        <v>1015</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>544</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A148" s="9" t="s">
-        <v>1260</v>
+        <v>1249</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>1022</v>
+        <v>1016</v>
       </c>
       <c r="E148" s="5" t="s">
         <v>548</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A149" s="9" t="s">
-        <v>1261</v>
+        <v>1250</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>552</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A150" s="9" t="s">
-        <v>1262</v>
+        <v>1251</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>1024</v>
+        <v>1018</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>556</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A151" s="9" t="s">
-        <v>1263</v>
+        <v>1252</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>1112</v>
+        <v>558</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>1113</v>
+        <v>559</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>1101</v>
+        <v>1019</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>839</v>
+        <v>560</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>840</v>
+        <v>561</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A152" s="9" t="s">
-        <v>1264</v>
+        <v>1253</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A153" s="9" t="s">
-        <v>1265</v>
+        <v>1254</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>565</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A154" s="9" t="s">
-        <v>1266</v>
+        <v>1255</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>463</v>
+        <v>572</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A155" s="9" t="s">
-        <v>1267</v>
+        <v>1256</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A156" s="9" t="s">
-        <v>1268</v>
+        <v>1257</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>574</v>
+        <v>386</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A157" s="9" t="s">
-        <v>1269</v>
+        <v>1258</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>386</v>
+        <v>581</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A158" s="9" t="s">
-        <v>1270</v>
+        <v>1259</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A159" s="9" t="s">
-        <v>1271</v>
+        <v>1260</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A160" s="9" t="s">
-        <v>1272</v>
+        <v>1261</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>591</v>
+        <v>97</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A161" s="9" t="s">
-        <v>1273</v>
+        <v>1262</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>97</v>
+        <v>598</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A162" s="9" t="s">
-        <v>1274</v>
+        <v>1263</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A163" s="9" t="s">
-        <v>1275</v>
+        <v>1264</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A164" s="9" t="s">
-        <v>1276</v>
+        <v>1265</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A165" s="9" t="s">
-        <v>1277</v>
+        <v>1266</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A166" s="9" t="s">
-        <v>1278</v>
+        <v>1267</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A167" s="9" t="s">
-        <v>1279</v>
+        <v>1268</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>618</v>
+        <v>132</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A168" s="9" t="s">
-        <v>1280</v>
+        <v>1269</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>132</v>
+        <v>625</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A169" s="9" t="s">
-        <v>1281</v>
+        <v>1270</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>625</v>
+        <v>419</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A170" s="9" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>419</v>
+        <v>632</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A171" s="9" t="s">
-        <v>1283</v>
+        <v>1272</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>632</v>
+        <v>172</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A172" s="9" t="s">
-        <v>1284</v>
+        <v>1273</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>172</v>
+        <v>260</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A173" s="9" t="s">
-        <v>1285</v>
+        <v>1274</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>260</v>
+        <v>642</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A174" s="9" t="s">
-        <v>1286</v>
+        <v>1275</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A175" s="9" t="s">
-        <v>1287</v>
+        <v>1276</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A176" s="9" t="s">
-        <v>1288</v>
+        <v>1277</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A177" s="9" t="s">
-        <v>1289</v>
+        <v>1278</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="D177" s="6" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>654</v>
+        <v>236</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A178" s="9" t="s">
-        <v>1290</v>
+        <v>1279</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>236</v>
+        <v>324</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A179" s="9" t="s">
-        <v>1291</v>
+        <v>1280</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>324</v>
+        <v>664</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A180" s="9" t="s">
-        <v>1292</v>
+        <v>1281</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A181" s="9" t="s">
-        <v>1293</v>
+        <v>1282</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A182" s="9" t="s">
-        <v>1294</v>
+        <v>1283</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A183" s="9" t="s">
-        <v>1295</v>
+        <v>1284</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>676</v>
+        <v>5</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A184" s="9" t="s">
-        <v>1296</v>
+        <v>1285</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>5</v>
+        <v>557</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A185" s="9" t="s">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>557</v>
+        <v>686</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A186" s="9" t="s">
-        <v>1298</v>
+        <v>1287</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A187" s="9" t="s">
-        <v>1299</v>
+        <v>1288</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A188" s="9" t="s">
-        <v>1300</v>
+        <v>1289</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A189" s="9" t="s">
-        <v>1301</v>
+        <v>1290</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A190" s="9" t="s">
-        <v>1302</v>
+        <v>1291</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A191" s="9" t="s">
-        <v>1303</v>
+        <v>1292</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A192" s="9" t="s">
-        <v>1304</v>
+        <v>1293</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A193" s="9" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A194" s="9" t="s">
-        <v>1306</v>
+        <v>1295</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A195" s="9" t="s">
-        <v>1307</v>
+        <v>1296</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>722</v>
+        <v>442</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A196" s="9" t="s">
-        <v>1308</v>
+        <v>1297</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>442</v>
+        <v>729</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A197" s="9" t="s">
-        <v>1309</v>
+        <v>1298</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>729</v>
+        <v>45</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A198" s="9" t="s">
-        <v>1310</v>
+        <v>1299</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>45</v>
+        <v>736</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A199" s="9" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A200" s="9" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>738</v>
+        <v>489</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>740</v>
+        <v>97</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A201" s="9" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>489</v>
+        <v>744</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>97</v>
+        <v>746</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A202" s="9" t="s">
-        <v>1314</v>
+        <v>1303</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A203" s="9" t="s">
-        <v>1315</v>
+        <v>1304</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>750</v>
+        <v>510</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A204" s="9" t="s">
-        <v>1316</v>
+        <v>1305</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>510</v>
+        <v>757</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A205" s="9" t="s">
-        <v>1317</v>
+        <v>1306</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A206" s="9" t="s">
-        <v>1318</v>
+        <v>1307</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>761</v>
+        <v>310</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A207" s="9" t="s">
-        <v>1319</v>
+        <v>1308</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>310</v>
+        <v>768</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A208" s="9" t="s">
-        <v>1320</v>
+        <v>1309</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A209" s="9" t="s">
-        <v>1321</v>
+        <v>1310</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A210" s="9" t="s">
-        <v>1322</v>
+        <v>1311</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A211" s="9" t="s">
-        <v>1323</v>
+        <v>1312</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>780</v>
+        <v>336</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A212" s="9" t="s">
-        <v>1324</v>
+        <v>1313</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>336</v>
+        <v>787</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A213" s="9" t="s">
-        <v>1325</v>
+        <v>1314</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>787</v>
+        <v>160</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A214" s="9" t="s">
-        <v>1326</v>
+        <v>1315</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>160</v>
+        <v>794</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A215" s="9" t="s">
-        <v>1327</v>
+        <v>1316</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A216" s="9" t="s">
-        <v>1328</v>
+        <v>1317</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="D216" s="6" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A217" s="9" t="s">
-        <v>1329</v>
+        <v>1318</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A218" s="9" t="s">
-        <v>1330</v>
+        <v>1319</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A219" s="9" t="s">
-        <v>1331</v>
+        <v>1320</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>572</v>
+        <v>814</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A220" s="9" t="s">
-        <v>1332</v>
+        <v>1321</v>
       </c>
       <c r="B220" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="F220" s="5" t="s">
         <v>810</v>
-      </c>
-[...10 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A221" s="9" t="s">
-        <v>1333</v>
+        <v>1322</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>817</v>
+        <v>172</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A222" s="9" t="s">
-        <v>1334</v>
+        <v>1323</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A223" s="9" t="s">
-        <v>1335</v>
+        <v>1324</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>172</v>
+        <v>828</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A224" s="9" t="s">
-        <v>1336</v>
+        <v>1325</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>827</v>
+        <v>310</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A225" s="9" t="s">
-        <v>1337</v>
+        <v>1326</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A226" s="9" t="s">
-        <v>1338</v>
+        <v>1327</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>310</v>
+        <v>839</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A227" s="9" t="s">
-        <v>1339</v>
+        <v>1328</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>838</v>
+        <v>224</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A228" s="9" t="s">
-        <v>1340</v>
+        <v>1329</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A229" s="9" t="s">
-        <v>1341</v>
+        <v>1330</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A230" s="9" t="s">
-        <v>1342</v>
+        <v>1331</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A231" s="9" t="s">
-        <v>1343</v>
+        <v>1332</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>240</v>
+        <v>814</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A232" s="9" t="s">
-        <v>1344</v>
+        <v>1333</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A233" s="9" t="s">
-        <v>1345</v>
+        <v>1334</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>817</v>
+        <v>864</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A234" s="9" t="s">
-        <v>1346</v>
+        <v>1335</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>865</v>
-[...38 lines deleted...]
-      <c r="F236" s="5" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="D237 A6:A236 D6:D236" numberStoredAsText="1"/>
+    <ignoredError sqref="D235 A6:A234 D6:D15 D16:D234" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>odobrenja</vt:lpstr>