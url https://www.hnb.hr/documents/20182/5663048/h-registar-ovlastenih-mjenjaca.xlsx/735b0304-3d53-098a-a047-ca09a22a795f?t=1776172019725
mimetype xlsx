--- v1 (2026-06-02)
+++ v2 (2026-07-20)
@@ -3,71 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\OVLAŠTENI MJENJAČI\IZVJEŠĆE ZA FI\2026-05-14\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\OVLAŠTENI MJENJAČI\IZVJEŠĆE ZA FI\2026-07-15\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{23DB62D9-88F0-486D-85D6-890D88074466}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB76ACD1-7574-4AE2-8FAD-4130FAB3F4C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="odobrenja" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1382" uniqueCount="1338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1078" uniqueCount="1040">
   <si>
     <t>MBS ili MBO</t>
   </si>
   <si>
     <t>Br. rješenja</t>
   </si>
   <si>
     <t>ACTIVE HOLIDAYS D.O.O.</t>
   </si>
   <si>
     <t>OMIŠ , KNEZOVA KAČIĆA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1070/O</t>
   </si>
   <si>
     <t>10.05.2007.</t>
   </si>
   <si>
     <t>ADRIA CASINO D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , DUBEČKA 1</t>
   </si>
   <si>
@@ -115,62 +115,50 @@
   <si>
     <t>AMFORA, VL. DIANA BISSI</t>
   </si>
   <si>
     <t>BALE , TRG LA MUSSA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1608/O</t>
   </si>
   <si>
     <t>09.07.2012.</t>
   </si>
   <si>
     <t>ANTE, VL. ANITA ODAK</t>
   </si>
   <si>
     <t>TROGIR , TRŽNICA BB</t>
   </si>
   <si>
     <t xml:space="preserve"> 0729/O</t>
   </si>
   <si>
     <t>12.02.2007.</t>
   </si>
   <si>
-    <t>ANTUNOVIĆ EAST D.O.O.</t>
-[...10 lines deleted...]
-  <si>
     <t>AQUA SPECIOSA D.O.O. ZA MJENJAČKE POSLOVE</t>
   </si>
   <si>
     <t>MAKARSKA , KIPARA MEŠTROVIĆA 27</t>
   </si>
   <si>
     <t xml:space="preserve"> 1643/O</t>
   </si>
   <si>
     <t>25.01.2013.</t>
   </si>
   <si>
     <t>ASTERIKS D.O.O.</t>
   </si>
   <si>
     <t>KRK , STANKA VRAZA 5</t>
   </si>
   <si>
     <t xml:space="preserve"> 0035/O</t>
   </si>
   <si>
     <t>02.06.2006.</t>
   </si>
   <si>
     <t>ATLAS KORČULA D.O.O.</t>
@@ -772,59 +760,50 @@
   <si>
     <t>GERMANIA SPORT D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , RADNIČKA 34/A</t>
   </si>
   <si>
     <t xml:space="preserve"> 1928/O</t>
   </si>
   <si>
     <t>30.03.2016.</t>
   </si>
   <si>
     <t>GLOBTOUR D.O.O.</t>
   </si>
   <si>
     <t>DUBROVNIK , PRIJEKO 12</t>
   </si>
   <si>
     <t xml:space="preserve"> 1088/O</t>
   </si>
   <si>
     <t>18.05.2007.</t>
   </si>
   <si>
-    <t>GOGS D.O.O.</t>
-[...7 lines deleted...]
-  <si>
     <t>25.02.2015.</t>
   </si>
   <si>
     <t>GOLD CHANGE D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , MAKSIMIRSKA CESTA 11</t>
   </si>
   <si>
     <t xml:space="preserve"> 2042/O</t>
   </si>
   <si>
     <t>02.01.2018.</t>
   </si>
   <si>
     <t>GRAND HOTEL IMPERIAL D.D.</t>
   </si>
   <si>
     <t>DUBROVNIK , MARIJANA BLAŽIĆA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1188/O</t>
   </si>
   <si>
     <t>11.06.2007.</t>
@@ -1309,59 +1288,50 @@
   <si>
     <t>KOBUS D.O.O.</t>
   </si>
   <si>
     <t>SPLIT , KOPILICA 5</t>
   </si>
   <si>
     <t>2177/O</t>
   </si>
   <si>
     <t>08.03.2021.</t>
   </si>
   <si>
     <t>KREDITNA UNIJA DUKAT</t>
   </si>
   <si>
     <t>VIŠKOVO , VIŠKOVO 32</t>
   </si>
   <si>
     <t xml:space="preserve"> 0703/O</t>
   </si>
   <si>
     <t>05.02.2007.</t>
   </si>
   <si>
-    <t>KREDITNA UNIJA FEDELTA</t>
-[...7 lines deleted...]
-  <si>
     <t>KRISTIĆ, VL. MATIJA KRISTIĆ</t>
   </si>
   <si>
     <t>SUĐURAĐ , SUĐURAĐ 13 1D</t>
   </si>
   <si>
     <t xml:space="preserve"> 1798/O</t>
   </si>
   <si>
     <t>24.11.2014.</t>
   </si>
   <si>
     <t>LAGUNA TRADE D.O.O.</t>
   </si>
   <si>
     <t>ROGOZNICA , UVALA SOLINE BR. 1</t>
   </si>
   <si>
     <t xml:space="preserve"> 1178/O</t>
   </si>
   <si>
     <t>08.06.2007.</t>
   </si>
   <si>
     <t>LAMBIS D.O.O.</t>
@@ -1489,137 +1459,98 @@
   <si>
     <t>MAKIRINA TURIST D.O.O.</t>
   </si>
   <si>
     <t>PIROVAC , TRG DOMOVINSKOG RATA 1</t>
   </si>
   <si>
     <t xml:space="preserve"> 0498/O</t>
   </si>
   <si>
     <t>17.10.2006.</t>
   </si>
   <si>
     <t>MALEGA D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , BRANOVEČINA 123</t>
   </si>
   <si>
     <t xml:space="preserve"> 1827/O</t>
   </si>
   <si>
     <t>30.03.2015.</t>
   </si>
   <si>
-    <t>MALUMA D.O.O.</t>
-[...1 lines deleted...]
-  <si>
     <t>SPLIT , GOSPE OD KARMELA 39</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1865/O</t>
-[...4 lines deleted...]
-  <si>
     <t>MARAS D.O.O.</t>
   </si>
   <si>
     <t>DUGOPOLJE , GOJKA ŠUŠKA 8</t>
   </si>
   <si>
     <t xml:space="preserve"> 0549/O</t>
   </si>
   <si>
     <t>MARETIĆ, VL. MONIKA MARETIĆ</t>
   </si>
   <si>
     <t>SPLIT , DOMOVINSKOG RATA 27 A</t>
   </si>
   <si>
     <t xml:space="preserve"> 0254/O</t>
   </si>
   <si>
     <t>03.08.2006.</t>
   </si>
   <si>
-    <t xml:space="preserve"> 0104/O</t>
-[...1 lines deleted...]
-  <si>
     <t>29.06.2006.</t>
   </si>
   <si>
-    <t>MASLINICA D.O.O.</t>
-[...7 lines deleted...]
-  <si>
     <t>MASTER, VL. ROMEO RUJAK</t>
   </si>
   <si>
     <t>MAKARSKA , JADRANSKA 1</t>
   </si>
   <si>
     <t xml:space="preserve"> 0778/O</t>
   </si>
   <si>
     <t>MEDORA HOTELI I LJETOVALIŠTA D.D.</t>
   </si>
   <si>
     <t>PODGORA , MRKUŠIĆA DVORI 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 0266/O</t>
   </si>
   <si>
     <t>26.09.2006.</t>
   </si>
   <si>
-    <t xml:space="preserve"> 2127/O</t>
-[...16 lines deleted...]
-  <si>
     <t>MILENIJ HOTELI D.O.O.</t>
   </si>
   <si>
     <t>OPATIJA , VIKTORA CARA EMINA 6</t>
   </si>
   <si>
     <t xml:space="preserve"> 1165/O</t>
   </si>
   <si>
     <t>04.06.2007.</t>
   </si>
   <si>
     <t>MIRO DE D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , ULICA GRADA MAINZA 7/4</t>
   </si>
   <si>
     <t xml:space="preserve"> 0107/O</t>
   </si>
   <si>
     <t>MJEDA D.O.O.</t>
   </si>
   <si>
     <t>RIJEKA , JANEZA TRDINE 4</t>
@@ -1642,131 +1573,98 @@
   <si>
     <t>MJENJAČNICA KUNA D.O.O.</t>
   </si>
   <si>
     <t>RIJEKA , ERAZMA BARČIĆA 13</t>
   </si>
   <si>
     <t xml:space="preserve"> 0457/O</t>
   </si>
   <si>
     <t>03.10.2006.</t>
   </si>
   <si>
     <t>MJENJAČNICA OSIJEK D.O.O.</t>
   </si>
   <si>
     <t>OSIJEK , KAPUCINSKA 25/II</t>
   </si>
   <si>
     <t xml:space="preserve"> 1701/O</t>
   </si>
   <si>
     <t>13.09.2013.</t>
   </si>
   <si>
-    <t>MJENJAČNICA, TRGOVINA I USLUGE, VL. OLIVER KAPAC</t>
-[...7 lines deleted...]
-  <si>
     <t>MJENJAČNICE BOSO D.O.O.</t>
   </si>
   <si>
     <t>VUKOVAR , SAJMIŠTE 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1391/O</t>
   </si>
   <si>
     <t>08.12.2009.</t>
   </si>
   <si>
-    <t>MOLARIS TRAVEL DMC D.O.O.</t>
-[...10 lines deleted...]
-  <si>
     <t>MON PERIN D.D.</t>
   </si>
   <si>
     <t>BALE , TRG LA MUSA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1399/O</t>
   </si>
   <si>
     <t>03.03.2010.</t>
   </si>
   <si>
     <t>MONDIANO D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , ŠPANJOLSKA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 2031/O</t>
   </si>
   <si>
     <t>04.07.2017.</t>
   </si>
   <si>
     <t>MUNITA  J.D.O.O.</t>
   </si>
   <si>
     <t>MAKARSKA , SVETOG FLORIJANA 6</t>
   </si>
   <si>
     <t xml:space="preserve"> 1673/O</t>
   </si>
   <si>
     <t>21.05.2013.</t>
   </si>
   <si>
-    <t>NAJPOVOLJNIJI TEČAJ D.O.O.</t>
-[...10 lines deleted...]
-  <si>
     <t>NIK D.O.O.</t>
   </si>
   <si>
     <t>RASLINA , PUT RAJIĆA 58</t>
   </si>
   <si>
     <t xml:space="preserve"> 0793/O</t>
   </si>
   <si>
     <t>NOVAC D.O.O.</t>
   </si>
   <si>
     <t>ČAKOVEC , MATICE HRVATSKE 4</t>
   </si>
   <si>
     <t xml:space="preserve"> 0813/O</t>
   </si>
   <si>
     <t>09.03.2007.</t>
   </si>
   <si>
     <t>NP PLITVIČKA JEZERA</t>
   </si>
   <si>
     <t>PLITVIČKA JEZERA , JOSIPA JOVIĆA 19</t>
@@ -1858,62 +1756,50 @@
   <si>
     <t>PERLA ADRIATICA D.O.O.</t>
   </si>
   <si>
     <t>DUBROVNIK , FRANA SUPILA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1566/O</t>
   </si>
   <si>
     <t>21.03.2012.</t>
   </si>
   <si>
     <t>PETRA, VL. LENKA BABAN</t>
   </si>
   <si>
     <t>SPLIT , UL. DOMOVINSKOG RATA 27B</t>
   </si>
   <si>
     <t xml:space="preserve"> 0900/O</t>
   </si>
   <si>
     <t>27.03.2007.</t>
   </si>
   <si>
-    <t>PIROVČANKA POLJOPRIVREDNA ZADRUGA</t>
-[...10 lines deleted...]
-  <si>
     <t>PIT TRADE D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , ČULINEČKA CESTA 18</t>
   </si>
   <si>
     <t xml:space="preserve"> 1710/O</t>
   </si>
   <si>
     <t>15.11.2013.</t>
   </si>
   <si>
     <t>PLAVI HORIZONT D.O.O.</t>
   </si>
   <si>
     <t>DUĆE , POLJIČKA CESTA 31</t>
   </si>
   <si>
     <t xml:space="preserve"> 0545/O</t>
   </si>
   <si>
     <t>PLAVI SAFIR D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , SUPILOVA 7A</t>
@@ -2074,86 +1960,62 @@
   <si>
     <t xml:space="preserve"> 1231/O</t>
   </si>
   <si>
     <t>25.09.2007.</t>
   </si>
   <si>
     <t>RUBIKON, VL. IVICA ŠUPRAHA</t>
   </si>
   <si>
     <t>KOLAN , RUDINA 7</t>
   </si>
   <si>
     <t xml:space="preserve"> 1056/O</t>
   </si>
   <si>
     <t>RUDAN D.O.O.</t>
   </si>
   <si>
     <t>ŽMINJ , 9.RUJAN 1/H</t>
   </si>
   <si>
     <t xml:space="preserve"> 2028/O</t>
   </si>
   <si>
-    <t>SAIVA PLEMENITI METALI D.O.O.</t>
-[...10 lines deleted...]
-  <si>
     <t>SARAČEVIĆ D.O.O.</t>
   </si>
   <si>
     <t>POREČ , BRAČKA 26</t>
   </si>
   <si>
     <t xml:space="preserve"> 1576/O</t>
   </si>
   <si>
     <t>20.04.2012.</t>
   </si>
   <si>
-    <t>SAVIĆ, VL. LJUBICA SAVIĆ</t>
-[...10 lines deleted...]
-  <si>
     <t>SEKA, VL. NADIRA ŠLJIVO-ORLJAK</t>
   </si>
   <si>
     <t>ROVINJ , G. GARIBALDI 8</t>
   </si>
   <si>
     <t xml:space="preserve"> 1393/O</t>
   </si>
   <si>
     <t>15.01.2010.</t>
   </si>
   <si>
     <t>SELEX D.O.O.</t>
   </si>
   <si>
     <t>SELCE , TRG PALIH BORACA 28</t>
   </si>
   <si>
     <t xml:space="preserve"> 1084/O</t>
   </si>
   <si>
     <t>05.06.2007.</t>
   </si>
   <si>
     <t>SENCCI J.D.O.O.</t>
@@ -2422,107 +2284,86 @@
   <si>
     <t>TRADE GRUPA D.O.O.</t>
   </si>
   <si>
     <t>ROVINJ , TRG NA LOKVI 3</t>
   </si>
   <si>
     <t xml:space="preserve"> 2124/O</t>
   </si>
   <si>
     <t>28.06.2019.</t>
   </si>
   <si>
     <t>TREZOR D.O.O.</t>
   </si>
   <si>
     <t>SPLIT , MATOŠEVA 4</t>
   </si>
   <si>
     <t xml:space="preserve"> 0722/O</t>
   </si>
   <si>
     <t>08.02.2007.</t>
   </si>
   <si>
-    <t>TRGOTEHNA D.O.O.</t>
-[...10 lines deleted...]
-  <si>
     <t>TURETA TOURS D.O.O.</t>
   </si>
   <si>
     <t>MURTER , RUDINA 6</t>
   </si>
   <si>
     <t xml:space="preserve"> 1497/O</t>
   </si>
   <si>
     <t>17.03.2011.</t>
   </si>
   <si>
     <t>TURISTIČKI BIRO D.D.</t>
   </si>
   <si>
     <t>SPLIT , OBALA HRVAT. PREPOR.12</t>
   </si>
   <si>
     <t xml:space="preserve"> 0684/O</t>
   </si>
   <si>
     <t>30.01.2007.</t>
   </si>
   <si>
     <t>TURISTIČKI INFORMATIVNI CENTAR DUBROVNIK D.O.O.</t>
   </si>
   <si>
     <t>DUBROVNIK , PLACA 21</t>
   </si>
   <si>
     <t xml:space="preserve"> 0210/O</t>
   </si>
   <si>
     <t>20.07.2006.</t>
   </si>
   <si>
-    <t>TUROPOLIS D.O.O.</t>
-[...7 lines deleted...]
-  <si>
     <t>USLUGE LIRA D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , NIKOLE TESLE 5</t>
   </si>
   <si>
     <t xml:space="preserve"> 0605/O</t>
   </si>
   <si>
     <t>USLUGE RUSMIR D.O.O.</t>
   </si>
   <si>
     <t>LIPIK , JADRANSKA ULICA 9</t>
   </si>
   <si>
     <t xml:space="preserve"> 2102/O</t>
   </si>
   <si>
     <t>17.04.2019.</t>
   </si>
   <si>
     <t>VALALTA D.O.O.</t>
   </si>
   <si>
     <t>ROVINJ , CESTA ZA VALALTU-LIM 7</t>
@@ -2650,68 +2491,56 @@
   <si>
     <t xml:space="preserve"> 0609/O</t>
   </si>
   <si>
     <t>Red. br.</t>
   </si>
   <si>
     <t>Dat. izd. rješ.</t>
   </si>
   <si>
     <t>060062529</t>
   </si>
   <si>
     <t>040134163</t>
   </si>
   <si>
     <t>040189189</t>
   </si>
   <si>
     <t>92059996</t>
   </si>
   <si>
     <t>080164441</t>
   </si>
   <si>
-    <t>ADRIATIC HOTEL MANAGEMENT D.O.O.</t>
-[...7 lines deleted...]
-  <si>
     <t>91828694</t>
   </si>
   <si>
     <t>92618367</t>
   </si>
   <si>
-    <t>081310291</t>
-[...1 lines deleted...]
-  <si>
     <t>060291244</t>
   </si>
   <si>
     <t>040128101</t>
   </si>
   <si>
     <t>060159690</t>
   </si>
   <si>
     <t>91229928</t>
   </si>
   <si>
     <t>92495303</t>
   </si>
   <si>
     <t>040443749</t>
   </si>
   <si>
     <t>020032809</t>
   </si>
   <si>
     <t>070003931</t>
   </si>
   <si>
     <t>020010000</t>
@@ -2830,53 +2659,50 @@
   <si>
     <t>130017135</t>
   </si>
   <si>
     <t>90215788</t>
   </si>
   <si>
     <t>080422905</t>
   </si>
   <si>
     <t>060288350</t>
   </si>
   <si>
     <t>081361881</t>
   </si>
   <si>
     <t>080475576</t>
   </si>
   <si>
     <t>060145417</t>
   </si>
   <si>
     <t>060090837</t>
   </si>
   <si>
-    <t>080204639</t>
-[...1 lines deleted...]
-  <si>
     <t>081145122</t>
   </si>
   <si>
     <t>060000839</t>
   </si>
   <si>
     <t>060185094</t>
   </si>
   <si>
     <t>060190211</t>
   </si>
   <si>
     <t>90831101</t>
   </si>
   <si>
     <t>080155240</t>
   </si>
   <si>
     <t>090038782</t>
   </si>
   <si>
     <t>060005711</t>
   </si>
   <si>
     <t>090008158</t>
@@ -2971,206 +2797,176 @@
   <si>
     <t>060282837</t>
   </si>
   <si>
     <t>040271341</t>
   </si>
   <si>
     <t>080023177</t>
   </si>
   <si>
     <t>040098864</t>
   </si>
   <si>
     <t>090010941</t>
   </si>
   <si>
     <t>060180130</t>
   </si>
   <si>
     <t>060373869</t>
   </si>
   <si>
     <t>040026157</t>
   </si>
   <si>
-    <t>060410461</t>
-[...1 lines deleted...]
-  <si>
     <t>92194761</t>
   </si>
   <si>
     <t>080108719</t>
   </si>
   <si>
     <t>090006902</t>
   </si>
   <si>
     <t>040003114</t>
   </si>
   <si>
     <t>130110101</t>
   </si>
   <si>
     <t>090001631</t>
   </si>
   <si>
     <t>040031636</t>
   </si>
   <si>
     <t>040354418</t>
   </si>
   <si>
     <t>05.07.2017.</t>
   </si>
   <si>
     <t>060070640</t>
   </si>
   <si>
     <t>92181996</t>
   </si>
   <si>
     <t>97315281</t>
   </si>
   <si>
     <t>040210687</t>
   </si>
   <si>
     <t>080570075</t>
   </si>
   <si>
     <t>060183275</t>
   </si>
   <si>
     <t>080958658</t>
   </si>
   <si>
-    <t>060332061</t>
-[...1 lines deleted...]
-  <si>
     <t>060111215</t>
   </si>
   <si>
     <t>92132707</t>
   </si>
   <si>
-    <t>BAŠKA , STJEPANA RADIĆA 28</t>
-[...7 lines deleted...]
-  <si>
     <t>90608984</t>
   </si>
   <si>
     <t>060008652</t>
   </si>
   <si>
-    <t>060333195</t>
-[...1 lines deleted...]
-  <si>
     <t>040121047</t>
   </si>
   <si>
     <t>080173887</t>
   </si>
   <si>
     <t>040202507</t>
   </si>
   <si>
     <t>91090148</t>
   </si>
   <si>
     <t>040214163</t>
   </si>
   <si>
     <t>030078707</t>
   </si>
   <si>
-    <t>91137349</t>
-[...1 lines deleted...]
-  <si>
     <t>030104823</t>
   </si>
   <si>
-    <t>040228437</t>
-[...1 lines deleted...]
-  <si>
     <t>040224587</t>
   </si>
   <si>
     <t>080553550</t>
   </si>
   <si>
     <t>060294451</t>
   </si>
   <si>
-    <t>030151949</t>
-[...1 lines deleted...]
-  <si>
     <t>060021086</t>
   </si>
   <si>
     <t>070032877</t>
   </si>
   <si>
     <t>080101059</t>
   </si>
   <si>
     <t>060342954</t>
   </si>
   <si>
     <t>060010527</t>
   </si>
   <si>
     <t>080207729</t>
   </si>
   <si>
     <t>90654463</t>
   </si>
   <si>
     <t>080263295</t>
   </si>
   <si>
     <t>040108291</t>
   </si>
   <si>
     <t>92204660</t>
   </si>
   <si>
     <t>060278334</t>
   </si>
   <si>
     <t>91963036</t>
   </si>
   <si>
-    <t>060033918</t>
-[...1 lines deleted...]
-  <si>
     <t>030133080</t>
   </si>
   <si>
     <t>060093462</t>
   </si>
   <si>
     <t>060162436</t>
   </si>
   <si>
     <t>080656365</t>
   </si>
   <si>
     <t>98027875</t>
   </si>
   <si>
     <t>91942853</t>
   </si>
   <si>
     <t>060052058</t>
   </si>
   <si>
     <t>90671643</t>
   </si>
   <si>
     <t>080885154</t>
@@ -3184,59 +2980,53 @@
   <si>
     <t>98255070</t>
   </si>
   <si>
     <t>97490156</t>
   </si>
   <si>
     <t>040337600</t>
   </si>
   <si>
     <t>060342448</t>
   </si>
   <si>
     <t>060005490</t>
   </si>
   <si>
     <t>080626219</t>
   </si>
   <si>
     <t>90315286</t>
   </si>
   <si>
     <t>040116988</t>
   </si>
   <si>
-    <t>081385446</t>
-[...1 lines deleted...]
-  <si>
     <t>040272027</t>
   </si>
   <si>
-    <t>92312012</t>
-[...1 lines deleted...]
-  <si>
     <t>91826918</t>
   </si>
   <si>
     <t>040060359</t>
   </si>
   <si>
     <t>081311075</t>
   </si>
   <si>
     <t>90510712</t>
   </si>
   <si>
     <t>050023139</t>
   </si>
   <si>
     <t>100008221</t>
   </si>
   <si>
     <t>060001583</t>
   </si>
   <si>
     <t>080627264</t>
   </si>
   <si>
     <t>030024219</t>
@@ -3277,65 +3067,59 @@
   <si>
     <t>080454688</t>
   </si>
   <si>
     <t>97663506</t>
   </si>
   <si>
     <t>97227722</t>
   </si>
   <si>
     <t>060007223</t>
   </si>
   <si>
     <t>97659100</t>
   </si>
   <si>
     <t>080208906</t>
   </si>
   <si>
     <t>130095832</t>
   </si>
   <si>
     <t>060167106</t>
   </si>
   <si>
-    <t>060092381</t>
-[...1 lines deleted...]
-  <si>
     <t>100017117</t>
   </si>
   <si>
     <t>060039914</t>
   </si>
   <si>
     <t>060149756</t>
   </si>
   <si>
-    <t>080417218</t>
-[...1 lines deleted...]
-  <si>
     <t>080154917</t>
   </si>
   <si>
     <t>030214488</t>
   </si>
   <si>
     <t>040008268</t>
   </si>
   <si>
     <t>040020883</t>
   </si>
   <si>
     <t>050002062</t>
   </si>
   <si>
     <t>060000978</t>
   </si>
   <si>
     <t>060004251</t>
   </si>
   <si>
     <t>080312608</t>
   </si>
   <si>
     <t>060132953</t>
@@ -3346,741 +3130,63 @@
   <si>
     <t>040010656</t>
   </si>
   <si>
     <t>90999720</t>
   </si>
   <si>
     <t>080007933</t>
   </si>
   <si>
     <t>060155076</t>
   </si>
   <si>
     <t>ADMIRAL.HR D.O.O.</t>
   </si>
   <si>
     <t>REGISTAR OVLAŠTENIH MJENJAČA</t>
   </si>
   <si>
     <t>Tvrtka ovlaštenog mjenjača</t>
   </si>
   <si>
     <t>Sjedište</t>
   </si>
   <si>
-    <t>1</t>
-[...689 lines deleted...]
-    <t>Stanje na dan 14. svibnja 2026.</t>
+    <t>AURO DOMUS ONLINE D.O.O.</t>
+  </si>
+  <si>
+    <t>040449608</t>
+  </si>
+  <si>
+    <t>2217/O</t>
+  </si>
+  <si>
+    <t>20.05.2026.</t>
+  </si>
+  <si>
+    <t>Stanje na dan 15. srpnja 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -4841,52 +3947,52 @@
         <right style="thin">
           <color theme="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tablica1" displayName="Tablica1" ref="A5:F234" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7">
-  <autoFilter ref="A5:F234" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tablica1" displayName="Tablica1" ref="A5:F219" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7">
+  <autoFilter ref="A5:F219" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Red. br." dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Tvrtka ovlaštenog mjenjača" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Sjedište" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="MBS ili MBO" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Br. rješenja" dataDxfId="1"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Dat. izd. rješ." dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -5156,4687 +4262,4387 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F234"/>
+  <dimension ref="A1:F219"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="56.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="53.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
-        <v>1104</v>
+        <v>1032</v>
       </c>
       <c r="B2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
-        <v>1337</v>
+        <v>1039</v>
       </c>
       <c r="B3" s="8"/>
     </row>
     <row r="5" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
-        <v>868</v>
+        <v>815</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>1105</v>
+        <v>1033</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>1106</v>
+        <v>1034</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>869</v>
+        <v>816</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A6" s="9" t="s">
-        <v>1107</v>
+      <c r="A6" s="9">
+        <v>1</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>870</v>
+        <v>817</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A7" s="9" t="s">
-        <v>1108</v>
+      <c r="A7" s="9">
+        <v>2</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>1103</v>
+        <v>1031</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>963</v>
+        <v>905</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A8" s="9" t="s">
-        <v>1109</v>
+      <c r="A8" s="9">
+        <v>3</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>871</v>
+        <v>818</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A9" s="9" t="s">
-        <v>1110</v>
+      <c r="A9" s="9">
+        <v>4</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>872</v>
+        <v>819</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A10" s="9" t="s">
-        <v>1111</v>
+      <c r="A10" s="9">
+        <v>5</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>873</v>
+        <v>820</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A11" s="9" t="s">
-        <v>1112</v>
+      <c r="A11" s="9">
+        <v>6</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>874</v>
+        <v>821</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A12" s="9" t="s">
-        <v>1113</v>
+      <c r="A12" s="9">
+        <v>7</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>875</v>
+        <v>22</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>876</v>
+        <v>23</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>877</v>
+        <v>822</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>511</v>
+        <v>24</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>512</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A13" s="9" t="s">
-        <v>1114</v>
+      <c r="A13" s="9">
+        <v>8</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>878</v>
+        <v>823</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A14" s="9" t="s">
-        <v>1115</v>
+      <c r="A14" s="9">
+        <v>9</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>879</v>
+        <v>824</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A15" s="9" t="s">
-        <v>1116</v>
+      <c r="A15" s="9">
+        <v>10</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>880</v>
+        <v>825</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A16" s="9" t="s">
-        <v>1117</v>
+      <c r="A16" s="9">
+        <v>11</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>881</v>
+        <v>826</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A17" s="9" t="s">
-        <v>1118</v>
+      <c r="A17" s="9">
+        <v>12</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>882</v>
+        <v>827</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A18" s="9" t="s">
-        <v>1119</v>
+      <c r="A18" s="9">
+        <v>13</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>883</v>
+        <v>828</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A19" s="9" t="s">
-        <v>1120</v>
+      <c r="A19" s="9">
+        <v>14</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>884</v>
+        <v>829</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A20" s="9" t="s">
-        <v>1121</v>
+      <c r="A20" s="9">
+        <v>15</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>50</v>
+        <v>1035</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>885</v>
+        <v>1036</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>52</v>
+        <v>1037</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>53</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A21" s="9" t="s">
-        <v>1122</v>
+      <c r="A21" s="9">
+        <v>16</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>886</v>
+        <v>830</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A22" s="9" t="s">
-        <v>1123</v>
+      <c r="A22" s="9">
+        <v>17</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>887</v>
+        <v>831</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A23" s="9" t="s">
-        <v>1124</v>
+      <c r="A23" s="9">
+        <v>18</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>888</v>
+        <v>832</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A24" s="9" t="s">
-        <v>1125</v>
+      <c r="A24" s="9">
+        <v>19</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>889</v>
+        <v>833</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A25" s="9" t="s">
-        <v>1126</v>
+      <c r="A25" s="9">
+        <v>20</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>890</v>
+        <v>834</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A26" s="9" t="s">
-        <v>1127</v>
+      <c r="A26" s="9">
+        <v>21</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>891</v>
+        <v>835</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A27" s="9" t="s">
-        <v>1128</v>
+      <c r="A27" s="9">
+        <v>22</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>892</v>
+        <v>836</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A28" s="9" t="s">
-        <v>1129</v>
+      <c r="A28" s="9">
+        <v>23</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>893</v>
+        <v>837</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A29" s="9" t="s">
-        <v>1130</v>
+      <c r="A29" s="9">
+        <v>24</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>894</v>
+        <v>838</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A30" s="9" t="s">
-        <v>1131</v>
+      <c r="A30" s="9">
+        <v>25</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>895</v>
+        <v>839</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>92</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A31" s="9" t="s">
-        <v>1132</v>
+      <c r="A31" s="9">
+        <v>26</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>896</v>
+        <v>840</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A32" s="9" t="s">
-        <v>1133</v>
+      <c r="A32" s="9">
+        <v>27</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>897</v>
+        <v>841</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A33" s="9" t="s">
-        <v>1134</v>
+      <c r="A33" s="9">
+        <v>28</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>898</v>
+        <v>842</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A34" s="9" t="s">
-        <v>1135</v>
+      <c r="A34" s="9">
+        <v>29</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>899</v>
+        <v>843</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A35" s="9" t="s">
-        <v>1136</v>
+      <c r="A35" s="9">
+        <v>30</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="E35" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="D35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="5" t="s">
+      <c r="F35" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="F35" s="5" t="s">
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A36" s="9">
+        <v>31</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>113</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B36" s="1" t="s">
+      <c r="C36" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="6" t="s">
-        <v>901</v>
+        <v>845</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A37" s="9" t="s">
-        <v>1138</v>
+      <c r="A37" s="9">
+        <v>32</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>902</v>
+        <v>846</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A38" s="9" t="s">
-        <v>1139</v>
+      <c r="A38" s="9">
+        <v>33</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>903</v>
+        <v>847</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A39" s="9" t="s">
-        <v>1140</v>
+      <c r="A39" s="9">
+        <v>34</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>904</v>
+        <v>848</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A40" s="9" t="s">
-        <v>1141</v>
+      <c r="A40" s="9">
+        <v>35</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>905</v>
+        <v>849</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>131</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A41" s="9" t="s">
-        <v>1142</v>
+      <c r="A41" s="9">
+        <v>36</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>906</v>
+        <v>850</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A42" s="9" t="s">
-        <v>1143</v>
+      <c r="A42" s="9">
+        <v>37</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>907</v>
+        <v>851</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>139</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A43" s="9" t="s">
-        <v>1144</v>
+      <c r="A43" s="9">
+        <v>38</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>908</v>
+        <v>852</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>143</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A44" s="9" t="s">
-        <v>1145</v>
+      <c r="A44" s="9">
+        <v>39</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>909</v>
+        <v>853</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>147</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A45" s="9" t="s">
-        <v>1146</v>
+      <c r="A45" s="9">
+        <v>40</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>910</v>
+        <v>854</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>151</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A46" s="9" t="s">
-        <v>1147</v>
+      <c r="A46" s="9">
+        <v>41</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>911</v>
+        <v>855</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>155</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A47" s="9" t="s">
-        <v>1148</v>
+      <c r="A47" s="9">
+        <v>42</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>912</v>
+        <v>856</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A48" s="9" t="s">
-        <v>1149</v>
+      <c r="A48" s="9">
+        <v>43</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>913</v>
+        <v>857</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>163</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A49" s="9" t="s">
-        <v>1150</v>
+      <c r="A49" s="9">
+        <v>44</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>914</v>
+        <v>858</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>167</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A50" s="9" t="s">
-        <v>1151</v>
+      <c r="A50" s="9">
+        <v>45</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>915</v>
+        <v>859</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>171</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A51" s="9" t="s">
-        <v>1152</v>
+      <c r="A51" s="9">
+        <v>46</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>916</v>
+        <v>860</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>175</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A52" s="9" t="s">
-        <v>1153</v>
+      <c r="A52" s="9">
+        <v>47</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>917</v>
+        <v>861</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>179</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A53" s="9" t="s">
-        <v>1154</v>
+      <c r="A53" s="9">
+        <v>48</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>918</v>
+        <v>862</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>183</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A54" s="9" t="s">
-        <v>1155</v>
+      <c r="A54" s="9">
+        <v>49</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>919</v>
+        <v>863</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>187</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A55" s="9" t="s">
-        <v>1156</v>
+      <c r="A55" s="9">
+        <v>50</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>920</v>
+        <v>864</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>191</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A56" s="9" t="s">
-        <v>1157</v>
+      <c r="A56" s="9">
+        <v>51</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>921</v>
+        <v>865</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>195</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A57" s="9" t="s">
-        <v>1158</v>
+      <c r="A57" s="9">
+        <v>52</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>922</v>
+        <v>866</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>199</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A58" s="9" t="s">
-        <v>1159</v>
+      <c r="A58" s="9">
+        <v>53</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>923</v>
+        <v>867</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>203</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A59" s="9" t="s">
-        <v>1160</v>
+      <c r="A59" s="9">
+        <v>54</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>924</v>
+        <v>868</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>207</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A60" s="9" t="s">
-        <v>1161</v>
+      <c r="A60" s="9">
+        <v>55</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>925</v>
+        <v>869</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A61" s="9" t="s">
-        <v>1162</v>
+      <c r="A61" s="9">
+        <v>56</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>926</v>
+        <v>870</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>215</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A62" s="9" t="s">
-        <v>1163</v>
+      <c r="A62" s="9">
+        <v>57</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>927</v>
+        <v>871</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>219</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A63" s="9" t="s">
-        <v>1164</v>
+      <c r="A63" s="9">
+        <v>58</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>928</v>
+        <v>872</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>223</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A64" s="9" t="s">
-        <v>1165</v>
+      <c r="A64" s="9">
+        <v>59</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>929</v>
+        <v>873</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>227</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A65" s="9" t="s">
-        <v>1166</v>
+      <c r="A65" s="9">
+        <v>60</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>930</v>
+        <v>874</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>231</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A66" s="9" t="s">
-        <v>1167</v>
+      <c r="A66" s="9">
+        <v>61</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>931</v>
+        <v>875</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>235</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A67" s="9" t="s">
-        <v>1168</v>
+      <c r="A67" s="9">
+        <v>62</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>932</v>
+        <v>876</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>239</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A68" s="9" t="s">
-        <v>1169</v>
+      <c r="A68" s="9">
+        <v>63</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>933</v>
+        <v>877</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A69" s="9" t="s">
-        <v>1170</v>
+      <c r="A69" s="9">
+        <v>64</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>934</v>
+        <v>878</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A70" s="9" t="s">
-        <v>1171</v>
+      <c r="A70" s="9">
+        <v>65</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>935</v>
+        <v>879</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A71" s="9" t="s">
-        <v>1172</v>
+      <c r="A71" s="9">
+        <v>66</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>936</v>
+        <v>880</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>256</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A72" s="9" t="s">
-        <v>1173</v>
+      <c r="A72" s="9">
+        <v>67</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>937</v>
+        <v>881</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A73" s="9" t="s">
-        <v>1174</v>
+      <c r="A73" s="9">
+        <v>68</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>938</v>
+        <v>882</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>263</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>204</v>
+        <v>264</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A74" s="9" t="s">
-        <v>1175</v>
+      <c r="A74" s="9">
+        <v>69</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>939</v>
+        <v>883</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A75" s="9" t="s">
-        <v>1176</v>
+      <c r="A75" s="9">
+        <v>70</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>940</v>
+        <v>884</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A76" s="9" t="s">
-        <v>1177</v>
+      <c r="A76" s="9">
+        <v>71</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>941</v>
+        <v>885</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A77" s="9" t="s">
-        <v>1178</v>
+      <c r="A77" s="9">
+        <v>72</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>942</v>
+        <v>886</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A78" s="9" t="s">
-        <v>1179</v>
+      <c r="A78" s="9">
+        <v>73</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>943</v>
+        <v>887</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A79" s="9" t="s">
-        <v>1180</v>
+      <c r="A79" s="9">
+        <v>74</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>944</v>
+        <v>888</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>287</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A80" s="9" t="s">
-        <v>1181</v>
+      <c r="A80" s="9">
+        <v>75</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>945</v>
+        <v>889</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>290</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A81" s="9" t="s">
-        <v>1182</v>
+      <c r="A81" s="9">
+        <v>76</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>946</v>
+        <v>890</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>294</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>5</v>
+        <v>295</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A82" s="9" t="s">
-        <v>1183</v>
+      <c r="A82" s="9">
+        <v>77</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>947</v>
+        <v>891</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A83" s="9" t="s">
-        <v>1184</v>
+      <c r="A83" s="9">
+        <v>78</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>948</v>
+        <v>892</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A84" s="9" t="s">
-        <v>1185</v>
+      <c r="A84" s="9">
+        <v>79</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>949</v>
+        <v>893</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>306</v>
+        <v>93</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A85" s="9" t="s">
-        <v>1186</v>
+      <c r="A85" s="9">
+        <v>80</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>950</v>
+        <v>894</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>309</v>
       </c>
       <c r="F85" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A86" s="9">
+        <v>81</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>310</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B86" s="1" t="s">
+      <c r="C86" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="D86" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="E86" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="D86" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E86" s="5" t="s">
+      <c r="F86" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="F86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A87" s="9" t="s">
-        <v>1188</v>
+      <c r="A87" s="9">
+        <v>82</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>952</v>
+        <v>896</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>316</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>93</v>
+        <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A88" s="9" t="s">
-        <v>1189</v>
+      <c r="A88" s="9">
+        <v>83</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>953</v>
+        <v>897</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A89" s="9" t="s">
-        <v>1190</v>
+      <c r="A89" s="9">
+        <v>84</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>954</v>
+        <v>898</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A90" s="9" t="s">
-        <v>1191</v>
+      <c r="A90" s="9">
+        <v>85</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>955</v>
+        <v>899</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A91" s="9" t="s">
-        <v>1192</v>
+      <c r="A91" s="9">
+        <v>86</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>956</v>
+        <v>900</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A92" s="9" t="s">
-        <v>1193</v>
+      <c r="A92" s="9">
+        <v>87</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>957</v>
+        <v>901</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>335</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A93" s="9" t="s">
-        <v>1194</v>
+      <c r="A93" s="9">
+        <v>88</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>958</v>
+        <v>902</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>339</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>310</v>
+        <v>340</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A94" s="9" t="s">
-        <v>1195</v>
+      <c r="A94" s="9">
+        <v>89</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>959</v>
+        <v>903</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A95" s="9" t="s">
-        <v>1196</v>
+      <c r="A95" s="9">
+        <v>90</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>960</v>
+        <v>904</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A96" s="9" t="s">
-        <v>1197</v>
+      <c r="A96" s="9">
+        <v>91</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>961</v>
+        <v>906</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A97" s="9" t="s">
-        <v>1198</v>
+      <c r="A97" s="9">
+        <v>92</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>962</v>
+        <v>907</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A98" s="9" t="s">
-        <v>1199</v>
+      <c r="A98" s="9">
+        <v>93</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>964</v>
+        <v>908</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A99" s="9" t="s">
-        <v>1200</v>
+      <c r="A99" s="9">
+        <v>94</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>965</v>
+        <v>909</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A100" s="9" t="s">
-        <v>1201</v>
+      <c r="A100" s="9">
+        <v>95</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A101" s="9">
+        <v>96</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>911</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="F101" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...30 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A102" s="9" t="s">
-        <v>1203</v>
+      <c r="A102" s="9">
+        <v>97</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>968</v>
+        <v>912</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>377</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A103" s="9" t="s">
-        <v>1204</v>
+      <c r="A103" s="9">
+        <v>98</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>969</v>
+        <v>913</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A104" s="9" t="s">
-        <v>1205</v>
+      <c r="A104" s="9">
+        <v>99</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>970</v>
+        <v>914</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>385</v>
+        <v>148</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A105" s="9" t="s">
-        <v>1206</v>
+      <c r="A105" s="9">
+        <v>100</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>971</v>
+        <v>915</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>389</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A106" s="9" t="s">
-        <v>1207</v>
+      <c r="A106" s="9">
+        <v>101</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>972</v>
+        <v>916</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>393</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>152</v>
+        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A107" s="9" t="s">
-        <v>1208</v>
+      <c r="A107" s="9">
+        <v>102</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>973</v>
+        <v>917</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>396</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A108" s="9" t="s">
-        <v>1209</v>
+      <c r="A108" s="9">
+        <v>103</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>974</v>
+        <v>918</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>400</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>252</v>
+        <v>401</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A109" s="9" t="s">
-        <v>1210</v>
+      <c r="A109" s="9">
+        <v>104</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>402</v>
+        <v>35</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>975</v>
+        <v>919</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>403</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A110" s="9" t="s">
-        <v>1211</v>
+      <c r="A110" s="9">
+        <v>105</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>406</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>976</v>
+        <v>920</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>407</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A111" s="9" t="s">
-        <v>1212</v>
+      <c r="A111" s="9">
+        <v>106</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>39</v>
+        <v>410</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>977</v>
+        <v>921</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A112" s="9" t="s">
-        <v>1213</v>
+      <c r="A112" s="9">
+        <v>107</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>978</v>
+        <v>922</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A113" s="9" t="s">
-        <v>1214</v>
+      <c r="A113" s="9">
+        <v>108</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>979</v>
+        <v>923</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A114" s="9" t="s">
-        <v>1215</v>
+      <c r="A114" s="9">
+        <v>109</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>980</v>
+        <v>924</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A115" s="9" t="s">
-        <v>1216</v>
+      <c r="A115" s="9">
+        <v>110</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>981</v>
+        <v>925</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A116" s="9" t="s">
-        <v>1217</v>
+      <c r="A116" s="9">
+        <v>111</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>982</v>
+        <v>926</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>13</v>
+        <v>432</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A117" s="9" t="s">
-        <v>1218</v>
+      <c r="A117" s="9">
+        <v>112</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>983</v>
+        <v>927</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A118" s="9" t="s">
-        <v>1219</v>
+      <c r="A118" s="9">
+        <v>113</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>984</v>
+        <v>928</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A119" s="9" t="s">
-        <v>1220</v>
+      <c r="A119" s="9">
+        <v>114</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>985</v>
+        <v>929</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>442</v>
+        <v>168</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A120" s="9" t="s">
-        <v>1221</v>
+      <c r="A120" s="9">
+        <v>115</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>986</v>
+        <v>930</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>446</v>
+        <v>136</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A121" s="9" t="s">
-        <v>1222</v>
+      <c r="A121" s="9">
+        <v>116</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>987</v>
+        <v>931</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>449</v>
       </c>
       <c r="F121" s="5" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A122" s="9">
+        <v>117</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>450</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B122" s="1" t="s">
+      <c r="C122" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="D122" s="6" t="s">
+        <v>933</v>
+      </c>
+      <c r="E122" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="D122" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E122" s="5" t="s">
+      <c r="F122" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="F122" s="5" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A123" s="9" t="s">
-        <v>1224</v>
+      <c r="A123" s="9">
+        <v>118</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>989</v>
+        <v>934</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>456</v>
       </c>
       <c r="F123" s="5" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A124" s="9">
+        <v>119</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A125" s="9">
+        <v>120</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>936</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A126" s="9">
+        <v>121</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A127" s="9">
+        <v>122</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>938</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A128" s="9">
+        <v>123</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A129" s="9">
+        <v>124</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A130" s="9">
+        <v>125</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>941</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A131" s="9">
+        <v>126</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A132" s="9">
+        <v>127</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A133" s="9">
+        <v>128</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>944</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A134" s="9">
+        <v>129</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A135" s="9">
+        <v>130</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A136" s="9">
+        <v>131</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>947</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A137" s="9">
+        <v>132</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A138" s="9">
+        <v>133</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A139" s="9">
+        <v>134</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A140" s="9">
+        <v>135</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A141" s="9">
+        <v>136</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A142" s="9">
+        <v>137</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A143" s="9">
+        <v>138</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A144" s="9">
+        <v>139</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A145" s="9">
         <v>140</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D124" s="6" t="s">
+      <c r="B145" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A146" s="9">
+        <v>141</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>957</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A147" s="9">
+        <v>142</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A148" s="9">
+        <v>143</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>959</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A149" s="9">
+        <v>144</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A150" s="9">
+        <v>145</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>961</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A151" s="9">
+        <v>146</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A152" s="9">
+        <v>147</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A153" s="9">
+        <v>148</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>964</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="F153" s="5" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A154" s="9">
+        <v>149</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A155" s="9">
+        <v>150</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="F155" s="5" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A156" s="9">
+        <v>151</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A157" s="9">
+        <v>152</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="F157" s="5" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A158" s="9">
+        <v>153</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A159" s="9">
+        <v>154</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A160" s="9">
+        <v>155</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>971</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="F160" s="5" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A161" s="9">
+        <v>156</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A162" s="9">
+        <v>157</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>973</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A163" s="9">
+        <v>158</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A164" s="9">
+        <v>159</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A165" s="9">
+        <v>160</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A166" s="9">
+        <v>161</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>977</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A167" s="9">
+        <v>162</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A168" s="9">
+        <v>163</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>979</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A169" s="9">
+        <v>164</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A170" s="9">
+        <v>165</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>981</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A171" s="9">
+        <v>166</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A172" s="9">
+        <v>167</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>983</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A173" s="9">
+        <v>168</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>984</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="F173" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A174" s="9">
+        <v>169</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>985</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A175" s="9">
+        <v>170</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="F175" s="5" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A176" s="9">
+        <v>171</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>987</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A177" s="9">
+        <v>172</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A178" s="9">
+        <v>173</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>989</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A179" s="9">
+        <v>174</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D179" s="6" t="s">
         <v>990</v>
       </c>
-      <c r="E124" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="5" t="s">
+      <c r="E179" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A180" s="9">
+        <v>175</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D180" s="6" t="s">
         <v>991</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D125" s="6" t="s">
+      <c r="E180" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="F180" s="5" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A181" s="9">
+        <v>176</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D181" s="6" t="s">
         <v>992</v>
       </c>
-      <c r="E125" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D126" s="6" t="s">
+      <c r="E181" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A182" s="9">
+        <v>177</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D182" s="6" t="s">
         <v>993</v>
       </c>
-      <c r="E126" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D127" s="6" t="s">
+      <c r="E182" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="F182" s="5" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A183" s="9">
+        <v>178</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D183" s="6" t="s">
         <v>994</v>
       </c>
-      <c r="E127" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D128" s="6" t="s">
+      <c r="E183" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A184" s="9">
+        <v>179</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="D184" s="6" t="s">
         <v>995</v>
       </c>
-      <c r="E128" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D129" s="6" t="s">
+      <c r="E184" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A185" s="9">
+        <v>180</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="D185" s="6" t="s">
         <v>996</v>
       </c>
-      <c r="E129" s="5" t="s">
+      <c r="E185" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="F185" s="5" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A186" s="9">
+        <v>181</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>997</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A187" s="9">
+        <v>182</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="C187" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="F129" s="5" t="s">
-[...33 lines deleted...]
-      <c r="D131" s="6" t="s">
+      <c r="D187" s="6" t="s">
         <v>998</v>
       </c>
-      <c r="E131" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D132" s="6" t="s">
+      <c r="E187" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="F187" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A188" s="9">
+        <v>183</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="D188" s="6" t="s">
         <v>999</v>
       </c>
-      <c r="E132" s="5" t="s">
-[...13 lines deleted...]
-      <c r="C133" s="1" t="s">
+      <c r="E188" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="F188" s="5" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A189" s="9">
+        <v>184</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A190" s="9">
+        <v>185</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="F190" s="5" t="s">
         <v>493</v>
       </c>
-      <c r="D133" s="6" t="s">
-[...36 lines deleted...]
-      <c r="C135" s="1" t="s">
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A191" s="9">
+        <v>186</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="D191" s="6" t="s">
         <v>1002</v>
       </c>
-      <c r="D135" s="6" t="s">
+      <c r="E191" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A192" s="9">
+        <v>187</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="D192" s="6" t="s">
         <v>1003</v>
       </c>
-      <c r="E135" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D136" s="6" t="s">
+      <c r="E192" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="F192" s="5" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A193" s="9">
+        <v>188</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D193" s="6" t="s">
         <v>1004</v>
       </c>
-      <c r="E136" s="5" t="s">
-[...1138 lines deleted...]
-      </c>
       <c r="E193" s="5" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>718</v>
+        <v>303</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A194" s="9" t="s">
-        <v>1295</v>
+      <c r="A194" s="9">
+        <v>189</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>720</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>1062</v>
+        <v>1005</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>721</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A195" s="9" t="s">
-        <v>1296</v>
+      <c r="A195" s="9">
+        <v>190</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>723</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>724</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>1063</v>
+        <v>1006</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>725</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>442</v>
+        <v>726</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A196" s="9" t="s">
-        <v>1297</v>
+      <c r="A196" s="9">
+        <v>191</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>1064</v>
+        <v>1007</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A197" s="9" t="s">
-        <v>1298</v>
+      <c r="A197" s="9">
+        <v>192</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>1065</v>
+        <v>1008</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>45</v>
+        <v>734</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A198" s="9" t="s">
-        <v>1299</v>
+      <c r="A198" s="9">
+        <v>193</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>1066</v>
+        <v>1009</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>736</v>
+        <v>329</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A199" s="9" t="s">
-        <v>1300</v>
+      <c r="A199" s="9">
+        <v>194</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>1067</v>
+        <v>1010</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A200" s="9" t="s">
-        <v>1301</v>
+      <c r="A200" s="9">
+        <v>195</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>489</v>
+        <v>743</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>1068</v>
+        <v>1011</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>97</v>
+        <v>156</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A201" s="9" t="s">
-        <v>1302</v>
+      <c r="A201" s="9">
+        <v>196</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>1069</v>
+        <v>1012</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A202" s="9" t="s">
-        <v>1303</v>
+      <c r="A202" s="9">
+        <v>197</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>1070</v>
+        <v>1013</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A203" s="9" t="s">
-        <v>1304</v>
+      <c r="A203" s="9">
+        <v>198</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>1071</v>
+        <v>1014</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>510</v>
+        <v>756</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A204" s="9" t="s">
-        <v>1305</v>
+      <c r="A204" s="9">
+        <v>199</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>1072</v>
+        <v>1015</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A205" s="9" t="s">
-        <v>1306</v>
+      <c r="A205" s="9">
+        <v>200</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>1073</v>
+        <v>1016</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A206" s="9" t="s">
-        <v>1307</v>
+      <c r="A206" s="9">
+        <v>201</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>1074</v>
+        <v>1017</v>
       </c>
       <c r="E206" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A207" s="9">
+        <v>202</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A208" s="9">
+        <v>203</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="F208" s="5" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A209" s="9">
+        <v>204</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="F209" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A210" s="9">
+        <v>205</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A211" s="9">
+        <v>206</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A212" s="9">
+        <v>207</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A213" s="9">
+        <v>208</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A214" s="9">
+        <v>209</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="F214" s="5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A215" s="9">
+        <v>210</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A216" s="9">
+        <v>211</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="D216" s="6" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="F216" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="F206" s="5" t="s">
-[...201 lines deleted...]
-      </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A217" s="9" t="s">
-        <v>1318</v>
+      <c r="A217" s="9">
+        <v>212</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>1085</v>
+        <v>1028</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A218" s="9" t="s">
-        <v>1319</v>
+      <c r="A218" s="9">
+        <v>213</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>1086</v>
+        <v>1029</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A219" s="9" t="s">
-        <v>1320</v>
+      <c r="A219" s="9">
+        <v>214</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>1087</v>
+        <v>1030</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>814</v>
-[...299 lines deleted...]
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="D235 A6:A234 D6:D15 D16:D234" numberStoredAsText="1"/>
+    <ignoredError sqref="D220 D6:D219" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>odobrenja</vt:lpstr>