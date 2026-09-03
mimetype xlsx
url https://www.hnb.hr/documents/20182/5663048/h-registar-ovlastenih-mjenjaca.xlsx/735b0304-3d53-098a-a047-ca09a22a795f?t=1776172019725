--- v2 (2026-07-20)
+++ v3 (2026-09-03)
@@ -3,71 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\OVLAŠTENI MJENJAČI\IZVJEŠĆE ZA FI\2026-07-15\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\OVLAŠTENI MJENJAČI\IZVJEŠĆE ZA FI\2026-08-10\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB76ACD1-7574-4AE2-8FAD-4130FAB3F4C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71C25104-1DBC-427B-B445-4D6CA4DB8043}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="odobrenja" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1078" uniqueCount="1040">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1038" uniqueCount="1004">
   <si>
     <t>MBS ili MBO</t>
   </si>
   <si>
     <t>Br. rješenja</t>
   </si>
   <si>
     <t>ACTIVE HOLIDAYS D.O.O.</t>
   </si>
   <si>
     <t>OMIŠ , KNEZOVA KAČIĆA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1070/O</t>
   </si>
   <si>
     <t>10.05.2007.</t>
   </si>
   <si>
     <t>ADRIA CASINO D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , DUBEČKA 1</t>
   </si>
   <si>
@@ -91,62 +91,50 @@
   <si>
     <t>ADRIA SUN, VL. NIVES MRAKOVČIĆ KIRINČIĆ</t>
   </si>
   <si>
     <t>KRK , ŠET. SV. BERNARDINA 6/E</t>
   </si>
   <si>
     <t xml:space="preserve"> 0917/O</t>
   </si>
   <si>
     <t>28.03.2007.</t>
   </si>
   <si>
     <t>ADRIAINVEST-INŽENJERING D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , BEDNJANSKA 8/A</t>
   </si>
   <si>
     <t xml:space="preserve"> 0422/O</t>
   </si>
   <si>
     <t>19.09.2006.</t>
   </si>
   <si>
-    <t>AMFORA, VL. DIANA BISSI</t>
-[...10 lines deleted...]
-  <si>
     <t>ANTE, VL. ANITA ODAK</t>
   </si>
   <si>
     <t>TROGIR , TRŽNICA BB</t>
   </si>
   <si>
     <t xml:space="preserve"> 0729/O</t>
   </si>
   <si>
     <t>12.02.2007.</t>
   </si>
   <si>
     <t>AQUA SPECIOSA D.O.O. ZA MJENJAČKE POSLOVE</t>
   </si>
   <si>
     <t>MAKARSKA , KIPARA MEŠTROVIĆA 27</t>
   </si>
   <si>
     <t xml:space="preserve"> 1643/O</t>
   </si>
   <si>
     <t>25.01.2013.</t>
   </si>
   <si>
     <t>ASTERIKS D.O.O.</t>
@@ -460,59 +448,50 @@
   <si>
     <t>CRYPTO EXCHANGE D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , TKALČIĆEVA 18</t>
   </si>
   <si>
     <t xml:space="preserve"> 1478/O</t>
   </si>
   <si>
     <t>29.11.2010.</t>
   </si>
   <si>
     <t>CYGNUS D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , OREŠIĆI 9</t>
   </si>
   <si>
     <t>2144/O</t>
   </si>
   <si>
     <t>19.03.2020.</t>
   </si>
   <si>
-    <t>CYNTUS D.O.O.</t>
-[...7 lines deleted...]
-  <si>
     <t>01.07.2010.</t>
   </si>
   <si>
     <t>DALMATINAC, VL. BOŽIDAR PETRIČEVIĆ</t>
   </si>
   <si>
     <t>OREBIĆ , JOSIPA BANA JELAČIĆA 53</t>
   </si>
   <si>
     <t>2211/O</t>
   </si>
   <si>
     <t>12.05.2023.</t>
   </si>
   <si>
     <t>DANIJEL TRADE D.O.O.</t>
   </si>
   <si>
     <t>SPLIT , POLJIČKA CESTA 27</t>
   </si>
   <si>
     <t xml:space="preserve"> 0878/O</t>
   </si>
   <si>
     <t>20.03.2007.</t>
@@ -676,59 +655,50 @@
   <si>
     <t>EUROVAL, VL. MARINA NINČEVIĆ</t>
   </si>
   <si>
     <t>ZAGREB , CETINGRADSKA 28</t>
   </si>
   <si>
     <t xml:space="preserve"> 1082/O</t>
   </si>
   <si>
     <t>17.05.2007.</t>
   </si>
   <si>
     <t>FA.HA. D.O.O.</t>
   </si>
   <si>
     <t>UMAG , DANTE ALIGHIERI 6</t>
   </si>
   <si>
     <t xml:space="preserve"> 1280/O</t>
   </si>
   <si>
     <t>10.06.2008.</t>
   </si>
   <si>
-    <t>FIN, VL. NATALIJA ŠESTAK</t>
-[...7 lines deleted...]
-  <si>
     <t>21.08.2006.</t>
   </si>
   <si>
     <t>FINA</t>
   </si>
   <si>
     <t>ZAGREB , ULICA GRADA VUKOVARA 70</t>
   </si>
   <si>
     <t xml:space="preserve"> 0477/O</t>
   </si>
   <si>
     <t>10.10.2006.</t>
   </si>
   <si>
     <t>FLEROVIJ D.O.O.</t>
   </si>
   <si>
     <t>SPLIT , DOMOVINSKOG RATA 47</t>
   </si>
   <si>
     <t xml:space="preserve"> 2062/O</t>
   </si>
   <si>
     <t>28.05.2018.</t>
@@ -745,68 +715,62 @@
   <si>
     <t>07.07.2021.</t>
   </si>
   <si>
     <t>FUNTA D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , VLAŠKA 17</t>
   </si>
   <si>
     <t xml:space="preserve"> 0584/O</t>
   </si>
   <si>
     <t>17.11.2006.</t>
   </si>
   <si>
     <t>GERMANIA SPORT D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , RADNIČKA 34/A</t>
   </si>
   <si>
     <t xml:space="preserve"> 1928/O</t>
   </si>
   <si>
-    <t>30.03.2016.</t>
-[...1 lines deleted...]
-  <si>
     <t>GLOBTOUR D.O.O.</t>
   </si>
   <si>
     <t>DUBROVNIK , PRIJEKO 12</t>
   </si>
   <si>
     <t xml:space="preserve"> 1088/O</t>
   </si>
   <si>
     <t>18.05.2007.</t>
   </si>
   <si>
-    <t>25.02.2015.</t>
-[...1 lines deleted...]
-  <si>
     <t>GOLD CHANGE D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , MAKSIMIRSKA CESTA 11</t>
   </si>
   <si>
     <t xml:space="preserve"> 2042/O</t>
   </si>
   <si>
     <t>02.01.2018.</t>
   </si>
   <si>
     <t>GRAND HOTEL IMPERIAL D.D.</t>
   </si>
   <si>
     <t>DUBROVNIK , MARIJANA BLAŽIĆA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 1188/O</t>
   </si>
   <si>
     <t>11.06.2007.</t>
   </si>
   <si>
     <t>GRAND HOTEL LAV D.O.O.</t>
@@ -1198,113 +1162,95 @@
   <si>
     <t>02.06.2015.</t>
   </si>
   <si>
     <t>JELKA D.O.O.</t>
   </si>
   <si>
     <t>SPLIT , FAUSTA VRANČIĆA 3</t>
   </si>
   <si>
     <t xml:space="preserve"> 1458/O</t>
   </si>
   <si>
     <t>JOJA, VL. JOŠKO ROSO</t>
   </si>
   <si>
     <t>TRPANJ , RIBARSKA ULICA 1</t>
   </si>
   <si>
     <t xml:space="preserve"> 2112/O</t>
   </si>
   <si>
     <t>22.05.2019.</t>
   </si>
   <si>
-    <t>JOKER FITNESS D.O.O.</t>
-[...7 lines deleted...]
-  <si>
     <t>JTH COSTABELLA D.O.O.</t>
   </si>
   <si>
     <t>RIJEKA , OPATIJSKA 6</t>
   </si>
   <si>
     <t>2181/O</t>
   </si>
   <si>
     <t>05.05.2021.</t>
   </si>
   <si>
     <t>KAPITAL TRADE D.O.O.</t>
   </si>
   <si>
     <t>ZAGREB , NOVA CESTA 36</t>
   </si>
   <si>
     <t>2169/O</t>
   </si>
   <si>
     <t>16.12.2020.</t>
   </si>
   <si>
     <t>KAVAZOVIĆ GRUPA D.O.O.</t>
   </si>
   <si>
     <t xml:space="preserve"> 0062/O</t>
   </si>
   <si>
     <t>09.06.2006.</t>
   </si>
   <si>
     <t>KAZBEK D.O.O.</t>
   </si>
   <si>
     <t>DUBROVNIK , LAPADSKA OBALA 25</t>
   </si>
   <si>
     <t xml:space="preserve"> 1505/O</t>
   </si>
   <si>
     <t>20.04.2011.</t>
   </si>
   <si>
-    <t>KEJ D.O.O.</t>
-[...7 lines deleted...]
-  <si>
     <t>18.07.2013.</t>
   </si>
   <si>
     <t>KOBUS D.O.O.</t>
   </si>
   <si>
     <t>SPLIT , KOPILICA 5</t>
   </si>
   <si>
     <t>2177/O</t>
   </si>
   <si>
     <t>08.03.2021.</t>
   </si>
   <si>
     <t>KREDITNA UNIJA DUKAT</t>
   </si>
   <si>
     <t>VIŠKOVO , VIŠKOVO 32</t>
   </si>
   <si>
     <t xml:space="preserve"> 0703/O</t>
   </si>
   <si>
     <t>05.02.2007.</t>
@@ -1885,59 +1831,50 @@
   <si>
     <t>15.05.2012.</t>
   </si>
   <si>
     <t>PUNTA SKALA D.O.O.</t>
   </si>
   <si>
     <t>ZADAR , ZRINSKO-FRANKOPANA UL. 38</t>
   </si>
   <si>
     <t xml:space="preserve"> 1355/O</t>
   </si>
   <si>
     <t>05.06.2009.</t>
   </si>
   <si>
     <t>PUNTA TOURS, VL. TEA VODANOVIĆ</t>
   </si>
   <si>
     <t>PODGORA , BRANIMIROVA OBALA 83</t>
   </si>
   <si>
     <t>2192/O</t>
   </si>
   <si>
-    <t>RANGO, VL. GORAN VOJVODIĆ</t>
-[...7 lines deleted...]
-  <si>
     <t>REBUY STARS D.O.O. ZA IGRE NA SREĆU</t>
   </si>
   <si>
     <t>ZAGREB , AVENIJA VEĆESLAVA HOLJEVCA 62</t>
   </si>
   <si>
     <t xml:space="preserve"> 1932/O</t>
   </si>
   <si>
     <t>11.04.2016.</t>
   </si>
   <si>
     <t>RENTALS DUBROVNIK D.O.O.</t>
   </si>
   <si>
     <t>DUBROVNIK , GORNJI KONO 69A</t>
   </si>
   <si>
     <t xml:space="preserve"> 2095/O</t>
   </si>
   <si>
     <t>08.03.2019.</t>
   </si>
   <si>
     <t>ROYAL HOTELS &amp; RESORT D.O.O.</t>
@@ -2149,107 +2086,83 @@
   <si>
     <t>25.10.2006.</t>
   </si>
   <si>
     <t>SUCCESSUS D.O.O.</t>
   </si>
   <si>
     <t>HVAR , TRG SV. STJEPANA 24</t>
   </si>
   <si>
     <t xml:space="preserve"> 1686/O</t>
   </si>
   <si>
     <t>10.06.2013.</t>
   </si>
   <si>
     <t>SUNČANI HVAR D.D.</t>
   </si>
   <si>
     <t>HVAR , IVE MILIČIĆA 3</t>
   </si>
   <si>
     <t xml:space="preserve"> 0429/O</t>
   </si>
   <si>
-    <t>SVIJET ZABAVE JEDAN D.O.O.</t>
-[...10 lines deleted...]
-  <si>
     <t>ŠIMAC, VL. LUCIJA KERO ŠIMAC</t>
   </si>
   <si>
     <t>BIBINJE , TRG TOME BULIĆA 5</t>
   </si>
   <si>
     <t xml:space="preserve"> 1972/O</t>
   </si>
   <si>
     <t>25.08.2016.</t>
   </si>
   <si>
     <t>TEGETTHOFF D.O.O.</t>
   </si>
   <si>
     <t>PULA , MATETIĆA RONJGOVA 2</t>
   </si>
   <si>
     <t xml:space="preserve"> 0961/O</t>
   </si>
   <si>
     <t>TEHNOMONT D.D.</t>
   </si>
   <si>
     <t>PULA , INDUSTRIJSKA 4</t>
   </si>
   <si>
     <t xml:space="preserve"> 1619/O</t>
   </si>
   <si>
     <t>29.08.2012.</t>
   </si>
   <si>
-    <t>TERME TUHELJ D.O.O.</t>
-[...10 lines deleted...]
-  <si>
     <t>TERRA DOLCE, VL. ANTE KAPOV</t>
   </si>
   <si>
     <t>PULA , SERGIJEVACA 42</t>
   </si>
   <si>
     <t xml:space="preserve"> 1937/O</t>
   </si>
   <si>
     <t>15.04.2016.</t>
   </si>
   <si>
     <t>TERRA-MARE ARUBA, VL. DEAN KABLAR</t>
   </si>
   <si>
     <t>PULA , ŠIJANSKA CESTA 1A</t>
   </si>
   <si>
     <t xml:space="preserve"> 1511/O</t>
   </si>
   <si>
     <t>03.05.2011.</t>
   </si>
   <si>
     <t>TOMMY D.O.O.</t>
@@ -2476,89 +2389,122 @@
   <si>
     <t>ZABOK , K. Š. ĐALSKOG 4</t>
   </si>
   <si>
     <t xml:space="preserve"> 0140/O</t>
   </si>
   <si>
     <t>31.07.2006.</t>
   </si>
   <si>
     <t>ZIP D.O.O.</t>
   </si>
   <si>
     <t>ŠIBENIK , BOŽE PERIČIĆA 20</t>
   </si>
   <si>
     <t xml:space="preserve"> 0609/O</t>
   </si>
   <si>
     <t>Red. br.</t>
   </si>
   <si>
     <t>Dat. izd. rješ.</t>
   </si>
   <si>
+    <t>05.07.2017.</t>
+  </si>
+  <si>
+    <t>ADMIRAL.HR D.O.O.</t>
+  </si>
+  <si>
+    <t>REGISTAR OVLAŠTENIH MJENJAČA</t>
+  </si>
+  <si>
+    <t>Tvrtka ovlaštenog mjenjača</t>
+  </si>
+  <si>
+    <t>Sjedište</t>
+  </si>
+  <si>
+    <t>AURO DOMUS ONLINE D.O.O.</t>
+  </si>
+  <si>
+    <t>2217/O</t>
+  </si>
+  <si>
+    <t>20.05.2026.</t>
+  </si>
+  <si>
+    <t>Stanje na dan 10. kolovoza 2026.</t>
+  </si>
+  <si>
+    <t>01.04.2016.</t>
+  </si>
+  <si>
     <t>060062529</t>
   </si>
   <si>
+    <t>060125227</t>
+  </si>
+  <si>
     <t>040134163</t>
   </si>
   <si>
     <t>040189189</t>
   </si>
   <si>
     <t>92059996</t>
   </si>
   <si>
     <t>080164441</t>
   </si>
   <si>
-    <t>91828694</t>
-[...1 lines deleted...]
-  <si>
     <t>92618367</t>
   </si>
   <si>
     <t>060291244</t>
   </si>
   <si>
     <t>040128101</t>
   </si>
   <si>
     <t>060159690</t>
   </si>
   <si>
     <t>91229928</t>
   </si>
   <si>
     <t>92495303</t>
   </si>
   <si>
     <t>040443749</t>
   </si>
   <si>
+    <t>040449608</t>
+  </si>
+  <si>
     <t>020032809</t>
   </si>
   <si>
     <t>070003931</t>
   </si>
   <si>
     <t>020010000</t>
   </si>
   <si>
     <t>060054867</t>
   </si>
   <si>
     <t>060324455</t>
   </si>
   <si>
     <t>97511633</t>
   </si>
   <si>
     <t>060010422</t>
   </si>
   <si>
     <t>060055878</t>
   </si>
   <si>
     <t>060076698</t>
@@ -2584,53 +2530,50 @@
   <si>
     <t>110016590</t>
   </si>
   <si>
     <t>080484448</t>
   </si>
   <si>
     <t>090028016</t>
   </si>
   <si>
     <t>080050046</t>
   </si>
   <si>
     <t>081441187</t>
   </si>
   <si>
     <t>040017236</t>
   </si>
   <si>
     <t>080103415</t>
   </si>
   <si>
     <t>080229102</t>
   </si>
   <si>
-    <t>060263779</t>
-[...1 lines deleted...]
-  <si>
     <t>91226155</t>
   </si>
   <si>
     <t>060008476</t>
   </si>
   <si>
     <t>081607723</t>
   </si>
   <si>
     <t>060266644</t>
   </si>
   <si>
     <t>080275407</t>
   </si>
   <si>
     <t>91493544</t>
   </si>
   <si>
     <t>97381292</t>
   </si>
   <si>
     <t>081343956</t>
   </si>
   <si>
     <t>060003494</t>
@@ -2638,53 +2581,50 @@
   <si>
     <t>060272984</t>
   </si>
   <si>
     <t>060230145</t>
   </si>
   <si>
     <t>080978441</t>
   </si>
   <si>
     <t>080235805</t>
   </si>
   <si>
     <t>030227860</t>
   </si>
   <si>
     <t>080489983</t>
   </si>
   <si>
     <t>91728126</t>
   </si>
   <si>
     <t>130017135</t>
   </si>
   <si>
-    <t>90215788</t>
-[...1 lines deleted...]
-  <si>
     <t>080422905</t>
   </si>
   <si>
     <t>060288350</t>
   </si>
   <si>
     <t>081361881</t>
   </si>
   <si>
     <t>080475576</t>
   </si>
   <si>
     <t>060145417</t>
   </si>
   <si>
     <t>060090837</t>
   </si>
   <si>
     <t>081145122</t>
   </si>
   <si>
     <t>060000839</t>
   </si>
   <si>
     <t>060185094</t>
@@ -2740,134 +2680,122 @@
   <si>
     <t>080022720</t>
   </si>
   <si>
     <t>081512730</t>
   </si>
   <si>
     <t>060032302</t>
   </si>
   <si>
     <t>040000124</t>
   </si>
   <si>
     <t>080370998</t>
   </si>
   <si>
     <t>080126435</t>
   </si>
   <si>
     <t>040075862</t>
   </si>
   <si>
     <t>060326673</t>
   </si>
   <si>
-    <t>060125227</t>
-[...1 lines deleted...]
-  <si>
     <t>040263866</t>
   </si>
   <si>
     <t>060155654</t>
   </si>
   <si>
     <t>080476761</t>
   </si>
   <si>
     <t>090002005</t>
   </si>
   <si>
     <t>90387635</t>
   </si>
   <si>
     <t>040205777</t>
   </si>
   <si>
     <t>090003635</t>
   </si>
   <si>
     <t>040019797</t>
   </si>
   <si>
     <t>060231982</t>
   </si>
   <si>
     <t>97614840</t>
   </si>
   <si>
-    <t>060282837</t>
-[...1 lines deleted...]
-  <si>
     <t>040271341</t>
   </si>
   <si>
     <t>080023177</t>
   </si>
   <si>
     <t>040098864</t>
   </si>
   <si>
     <t>090010941</t>
   </si>
   <si>
-    <t>060180130</t>
-[...1 lines deleted...]
-  <si>
     <t>060373869</t>
   </si>
   <si>
     <t>040026157</t>
   </si>
   <si>
     <t>92194761</t>
   </si>
   <si>
     <t>080108719</t>
   </si>
   <si>
     <t>090006902</t>
   </si>
   <si>
     <t>040003114</t>
   </si>
   <si>
     <t>130110101</t>
   </si>
   <si>
     <t>090001631</t>
   </si>
   <si>
     <t>040031636</t>
   </si>
   <si>
     <t>040354418</t>
   </si>
   <si>
-    <t>05.07.2017.</t>
-[...1 lines deleted...]
-  <si>
     <t>060070640</t>
   </si>
   <si>
     <t>92181996</t>
   </si>
   <si>
     <t>97315281</t>
   </si>
   <si>
     <t>040210687</t>
   </si>
   <si>
     <t>080570075</t>
   </si>
   <si>
     <t>060183275</t>
   </si>
   <si>
     <t>080958658</t>
   </si>
   <si>
     <t>060111215</t>
   </si>
   <si>
     <t>92132707</t>
@@ -2959,53 +2887,50 @@
   <si>
     <t>98027875</t>
   </si>
   <si>
     <t>91942853</t>
   </si>
   <si>
     <t>060052058</t>
   </si>
   <si>
     <t>90671643</t>
   </si>
   <si>
     <t>080885154</t>
   </si>
   <si>
     <t>040278157</t>
   </si>
   <si>
     <t>060019559</t>
   </si>
   <si>
     <t>98255070</t>
   </si>
   <si>
-    <t>97490156</t>
-[...1 lines deleted...]
-  <si>
     <t>040337600</t>
   </si>
   <si>
     <t>060342448</t>
   </si>
   <si>
     <t>060005490</t>
   </si>
   <si>
     <t>080626219</t>
   </si>
   <si>
     <t>90315286</t>
   </si>
   <si>
     <t>040116988</t>
   </si>
   <si>
     <t>040272027</t>
   </si>
   <si>
     <t>91826918</t>
   </si>
   <si>
     <t>040060359</t>
@@ -3031,65 +2956,59 @@
   <si>
     <t>030024219</t>
   </si>
   <si>
     <t>070000457</t>
   </si>
   <si>
     <t>91220599</t>
   </si>
   <si>
     <t>060158517</t>
   </si>
   <si>
     <t>060150623</t>
   </si>
   <si>
     <t>080408246</t>
   </si>
   <si>
     <t>060294179</t>
   </si>
   <si>
     <t>060004796</t>
   </si>
   <si>
-    <t>080594630</t>
-[...1 lines deleted...]
-  <si>
     <t>97685615</t>
   </si>
   <si>
     <t>040086650</t>
   </si>
   <si>
     <t>040019560</t>
   </si>
   <si>
-    <t>080454688</t>
-[...1 lines deleted...]
-  <si>
     <t>97663506</t>
   </si>
   <si>
     <t>97227722</t>
   </si>
   <si>
     <t>060007223</t>
   </si>
   <si>
     <t>97659100</t>
   </si>
   <si>
     <t>080208906</t>
   </si>
   <si>
     <t>130095832</t>
   </si>
   <si>
     <t>060167106</t>
   </si>
   <si>
     <t>100017117</t>
   </si>
   <si>
     <t>060039914</t>
@@ -3116,77 +3035,50 @@
     <t>060000978</t>
   </si>
   <si>
     <t>060004251</t>
   </si>
   <si>
     <t>080312608</t>
   </si>
   <si>
     <t>060132953</t>
   </si>
   <si>
     <t>060277462</t>
   </si>
   <si>
     <t>040010656</t>
   </si>
   <si>
     <t>90999720</t>
   </si>
   <si>
     <t>080007933</t>
   </si>
   <si>
     <t>060155076</t>
-  </si>
-[...25 lines deleted...]
-    <t>Stanje na dan 15. srpnja 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -3772,91 +3664,91 @@
     <cellStyle name="Provjera ćelije" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Tekst objašnjenja" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Tekst upozorenja" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Ukupni zbroj" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Unos" xfId="9" builtinId="20" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="9">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="30" formatCode="@"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="30" formatCode="@"/>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color theme="1"/>
         <name val="Life L2"/>
         <family val="1"/>
         <charset val="238"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
@@ -3947,59 +3839,59 @@
         <right style="thin">
           <color theme="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tablica1" displayName="Tablica1" ref="A5:F219" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7">
-  <autoFilter ref="A5:F219" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tablica1" displayName="Tablica1" ref="A5:F211" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7">
+  <autoFilter ref="A5:F211" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Red. br." dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Tvrtka ovlaštenog mjenjača" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Sjedište" dataDxfId="3"/>
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="MBS ili MBO" dataDxfId="2"/>
-[...1 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Dat. izd. rješ." dataDxfId="0"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="MBS ili MBO" dataDxfId="0"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Br. rješenja" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Dat. izd. rješ." dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -4262,4387 +4154,4227 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F219"/>
+  <dimension ref="A1:F211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="56.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="53.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
-        <v>1032</v>
+        <v>790</v>
       </c>
       <c r="B2" s="8"/>
     </row>
     <row r="3" spans="1:6" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
-        <v>1039</v>
+        <v>796</v>
       </c>
       <c r="B3" s="8"/>
     </row>
     <row r="5" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
-        <v>815</v>
+        <v>786</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>1033</v>
+        <v>791</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>1034</v>
+        <v>792</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>816</v>
+        <v>787</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="9">
         <v>1</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>817</v>
+        <v>798</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="9">
         <v>2</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>1031</v>
+        <v>789</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>905</v>
+        <v>799</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="9">
         <v>3</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>818</v>
+        <v>800</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="9">
         <v>4</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>819</v>
+        <v>801</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="9">
         <v>5</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>820</v>
+        <v>802</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
         <v>6</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>821</v>
+        <v>803</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="9">
         <v>7</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>822</v>
+        <v>804</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="9">
         <v>8</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>823</v>
+        <v>805</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="9">
         <v>9</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="9">
         <v>10</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>825</v>
+        <v>807</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="9">
         <v>11</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>826</v>
+        <v>808</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="9">
         <v>12</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>827</v>
+        <v>809</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="9">
         <v>13</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>828</v>
+        <v>810</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="9">
         <v>14</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>50</v>
+        <v>793</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>829</v>
+        <v>811</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>52</v>
+        <v>794</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>53</v>
+        <v>795</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="9">
         <v>15</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>1035</v>
+        <v>50</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>1036</v>
+        <v>812</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>1037</v>
+        <v>52</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>1038</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
         <v>16</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>830</v>
+        <v>813</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="9">
         <v>17</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>831</v>
+        <v>814</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="9">
         <v>18</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>832</v>
+        <v>815</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="9">
         <v>19</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>833</v>
+        <v>816</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A25" s="9">
         <v>20</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>834</v>
+        <v>817</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>21</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>835</v>
+        <v>818</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A27" s="9">
         <v>22</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>836</v>
+        <v>819</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A28" s="9">
         <v>23</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>837</v>
+        <v>820</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="9">
         <v>24</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>838</v>
+        <v>821</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>88</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="9">
         <v>25</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>839</v>
+        <v>822</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>92</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="9">
         <v>26</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>840</v>
+        <v>823</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="9">
         <v>27</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A33" s="9">
         <v>28</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>842</v>
+        <v>825</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="9">
         <v>29</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="E34" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="5" t="s">
+      <c r="F34" s="5" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A35" s="9">
         <v>30</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="6" t="s">
-        <v>844</v>
+        <v>827</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="9">
         <v>31</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>845</v>
+        <v>828</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="9">
         <v>32</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>846</v>
+        <v>829</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="9">
         <v>33</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>847</v>
+        <v>830</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="9">
         <v>34</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>848</v>
+        <v>831</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A40" s="9">
         <v>35</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>849</v>
+        <v>832</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>131</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="9">
         <v>36</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>850</v>
+        <v>833</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42" s="9">
         <v>37</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>851</v>
+        <v>834</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>139</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43" s="9">
         <v>38</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>852</v>
+        <v>835</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A44" s="9">
         <v>39</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>853</v>
+        <v>836</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45" s="9">
         <v>40</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>854</v>
+        <v>837</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A46" s="9">
         <v>41</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>855</v>
+        <v>838</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A47" s="9">
         <v>42</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>856</v>
+        <v>839</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48" s="9">
         <v>43</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>857</v>
+        <v>840</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A49" s="9">
         <v>44</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>858</v>
+        <v>841</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="9">
         <v>45</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>859</v>
+        <v>842</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A51" s="9">
         <v>46</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>860</v>
+        <v>843</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A52" s="9">
         <v>47</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>861</v>
+        <v>844</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A53" s="9">
         <v>48</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>862</v>
+        <v>845</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A54" s="9">
         <v>49</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>863</v>
+        <v>846</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A55" s="9">
         <v>50</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>864</v>
+        <v>847</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A56" s="9">
         <v>51</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>865</v>
+        <v>848</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A57" s="9">
         <v>52</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>866</v>
+        <v>849</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A58" s="9">
         <v>53</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>867</v>
+        <v>850</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A59" s="9">
         <v>54</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>868</v>
+        <v>851</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A60" s="9">
         <v>55</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>869</v>
+        <v>852</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A61" s="9">
         <v>56</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>870</v>
+        <v>853</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A62" s="9">
         <v>57</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>871</v>
+        <v>854</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A63" s="9">
         <v>58</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>872</v>
+        <v>855</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A64" s="9">
         <v>59</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>873</v>
+        <v>856</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>228</v>
+        <v>797</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A65" s="9">
         <v>60</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>874</v>
+        <v>857</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A66" s="9">
         <v>61</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>875</v>
+        <v>858</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A67" s="9">
         <v>62</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>876</v>
+        <v>859</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A68" s="9">
         <v>63</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>877</v>
+        <v>860</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>244</v>
+        <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A69" s="9">
         <v>64</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C69" s="1" t="s">
+      <c r="D69" s="6" t="s">
+        <v>861</v>
+      </c>
+      <c r="E69" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="D69" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="5" t="s">
+      <c r="F69" s="5" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A70" s="9">
         <v>65</v>
       </c>
       <c r="B70" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="D70" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="E70" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="D70" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="5" t="s">
+      <c r="F70" s="5" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A71" s="9">
         <v>66</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="D71" s="6" t="s">
+        <v>863</v>
+      </c>
+      <c r="E71" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="D71" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="5" t="s">
+      <c r="F71" s="5" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A72" s="9">
         <v>67</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>881</v>
+        <v>864</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A73" s="9">
         <v>68</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>882</v>
+        <v>865</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>263</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A74" s="9">
         <v>69</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>883</v>
+        <v>866</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>267</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A75" s="9">
         <v>70</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>884</v>
+        <v>867</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>271</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A76" s="9">
         <v>71</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>885</v>
+        <v>868</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>276</v>
+        <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A77" s="9">
         <v>72</v>
       </c>
       <c r="B77" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="D77" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="E77" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="D77" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="5" t="s">
+      <c r="F77" s="5" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A78" s="9">
         <v>73</v>
       </c>
       <c r="B78" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="E78" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="D78" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="5" t="s">
+      <c r="F78" s="5" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A79" s="9">
         <v>74</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="E79" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="D79" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="5" t="s">
+      <c r="F79" s="5" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A80" s="9">
         <v>75</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>889</v>
+        <v>872</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>290</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A81" s="9">
         <v>76</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>890</v>
+        <v>873</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>294</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>295</v>
+        <v>89</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A82" s="9">
         <v>77</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="D82" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="E82" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="D82" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" s="5" t="s">
-        <v>299</v>
+        <v>85</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A83" s="9">
         <v>78</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="E83" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="F83" s="5" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A84" s="9">
         <v>79</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>876</v>
+      </c>
+      <c r="E84" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="F84" s="5" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A85" s="9">
         <v>80</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="D85" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="E85" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="D85" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E85" s="5" t="s">
+      <c r="F85" s="5" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A86" s="9">
         <v>81</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>895</v>
+        <v>878</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>312</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A87" s="9">
         <v>82</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>316</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A88" s="9">
         <v>83</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>897</v>
+        <v>880</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>320</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>321</v>
+        <v>291</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A89" s="9">
         <v>84</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="6" t="s">
+        <v>881</v>
+      </c>
+      <c r="E89" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="D89" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E89" s="5" t="s">
+      <c r="F89" s="5" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A90" s="9">
         <v>85</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="E90" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="D90" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="5" t="s">
+      <c r="F90" s="5" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A91" s="9">
         <v>86</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="D91" s="6" t="s">
+        <v>883</v>
+      </c>
+      <c r="E91" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="D91" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="5" t="s">
+      <c r="F91" s="5" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A92" s="9">
         <v>87</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>335</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A93" s="9">
         <v>88</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A94" s="9">
         <v>89</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>903</v>
+        <v>886</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A95" s="9">
         <v>90</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>904</v>
+        <v>887</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A96" s="9">
         <v>91</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>906</v>
+        <v>888</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>354</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A97" s="9">
         <v>92</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>907</v>
+        <v>889</v>
       </c>
       <c r="E97" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A98" s="9">
         <v>93</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>908</v>
+        <v>890</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>362</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A99" s="9">
         <v>94</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="6" t="s">
+        <v>891</v>
+      </c>
+      <c r="E99" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="D99" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E99" s="5" t="s">
+      <c r="F99" s="5" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A100" s="9">
         <v>95</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>910</v>
+        <v>892</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>370</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A101" s="9">
         <v>96</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>911</v>
+        <v>893</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>374</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>367</v>
+        <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A102" s="9">
         <v>97</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>912</v>
+        <v>894</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>377</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A103" s="9">
         <v>98</v>
       </c>
       <c r="B103" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="E103" s="5" t="s">
         <v>381</v>
       </c>
-      <c r="D103" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="5" t="s">
+      <c r="F103" s="5" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A104" s="9">
         <v>99</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="6" t="s">
+        <v>896</v>
+      </c>
+      <c r="E104" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="D104" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E104" s="5" t="s">
+      <c r="F104" s="5" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A105" s="9">
         <v>100</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C105" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>897</v>
+      </c>
+      <c r="E105" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="D105" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E105" s="5" t="s">
+      <c r="F105" s="5" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A106" s="9">
         <v>101</v>
       </c>
       <c r="B106" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="6" t="s">
+        <v>898</v>
+      </c>
+      <c r="E106" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="D106" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E106" s="5" t="s">
+      <c r="F106" s="5" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A107" s="9">
         <v>102</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A108" s="9">
         <v>103</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>918</v>
+        <v>900</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A109" s="9">
         <v>104</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>35</v>
+        <v>404</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>919</v>
+        <v>901</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A110" s="9">
         <v>105</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A111" s="9">
         <v>106</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>921</v>
+        <v>903</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A112" s="9">
         <v>107</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>922</v>
+        <v>904</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A113" s="9">
         <v>108</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>923</v>
+        <v>905</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A114" s="9">
         <v>109</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>924</v>
+        <v>906</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>424</v>
+        <v>161</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A115" s="9">
         <v>110</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>925</v>
+        <v>907</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>428</v>
+        <v>132</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A116" s="9">
         <v>111</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>926</v>
+        <v>908</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>431</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>432</v>
+        <v>788</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A117" s="9">
         <v>112</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="D117" s="6" t="s">
+        <v>909</v>
+      </c>
+      <c r="E117" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="D117" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E117" s="5" t="s">
+      <c r="F117" s="5" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A118" s="9">
         <v>113</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="E118" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="D118" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="5" t="s">
+      <c r="F118" s="5" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A119" s="9">
         <v>114</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="6" t="s">
+        <v>911</v>
+      </c>
+      <c r="E119" s="5" t="s">
         <v>442</v>
       </c>
-      <c r="D119" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="5" t="s">
+      <c r="F119" s="5" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A120" s="9">
         <v>115</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>445</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>930</v>
+        <v>912</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>446</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>136</v>
+        <v>447</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A121" s="9">
         <v>116</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>931</v>
+        <v>913</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>932</v>
+        <v>451</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A122" s="9">
         <v>117</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>933</v>
+        <v>914</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A123" s="9">
         <v>118</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>934</v>
+        <v>915</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A124" s="9">
         <v>119</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>935</v>
+        <v>916</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>461</v>
+        <v>105</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A125" s="9">
         <v>120</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A126" s="9">
         <v>121</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>469</v>
+        <v>359</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A127" s="9">
         <v>122</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A128" s="9">
         <v>123</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A129" s="9">
         <v>124</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>109</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A130" s="9">
         <v>125</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A131" s="9">
         <v>126</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>371</v>
+        <v>201</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A132" s="9">
         <v>127</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>943</v>
+        <v>924</v>
       </c>
       <c r="E132" s="5" t="s">
         <v>492</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A133" s="9">
         <v>128</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>944</v>
+        <v>925</v>
       </c>
       <c r="E133" s="5" t="s">
         <v>496</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A134" s="9">
         <v>129</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>945</v>
+        <v>926</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>500</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>486</v>
+        <v>501</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A135" s="9">
         <v>130</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>946</v>
+        <v>927</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A136" s="9">
         <v>131</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>947</v>
+        <v>928</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>208</v>
+        <v>509</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A137" s="9">
         <v>132</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>948</v>
+        <v>929</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A138" s="9">
         <v>133</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>949</v>
+        <v>930</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>515</v>
+        <v>435</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A139" s="9">
         <v>134</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>950</v>
+        <v>931</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A140" s="9">
         <v>135</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>951</v>
+        <v>932</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A141" s="9">
         <v>136</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>525</v>
+        <v>367</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>952</v>
+        <v>933</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>526</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A142" s="9">
         <v>137</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>953</v>
+        <v>934</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>530</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A143" s="9">
         <v>138</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>954</v>
+        <v>935</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>534</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>453</v>
+        <v>535</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A144" s="9">
         <v>139</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>955</v>
+        <v>936</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A145" s="9">
         <v>140</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>956</v>
+        <v>937</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>542</v>
+        <v>89</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A146" s="9">
         <v>141</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>379</v>
+        <v>544</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>957</v>
+        <v>938</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A147" s="9">
         <v>142</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>958</v>
+        <v>939</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A148" s="9">
         <v>143</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>959</v>
+        <v>940</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A149" s="9">
         <v>144</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>960</v>
+        <v>941</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A150" s="9">
         <v>145</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>961</v>
+        <v>942</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>93</v>
+        <v>562</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A151" s="9">
         <v>146</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>962</v>
+        <v>943</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>564</v>
+        <v>124</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A152" s="9">
         <v>147</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>963</v>
+        <v>944</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A153" s="9">
         <v>148</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>964</v>
+        <v>945</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>572</v>
+        <v>394</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A154" s="9">
         <v>149</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>573</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>574</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>965</v>
+        <v>946</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>575</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A155" s="9">
         <v>150</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>966</v>
+        <v>947</v>
       </c>
       <c r="E155" s="5" t="s">
         <v>579</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>580</v>
+        <v>161</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A156" s="9">
         <v>151</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C156" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="D156" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="E156" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="D156" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F156" s="5" t="s">
-        <v>128</v>
+        <v>241</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A157" s="9">
         <v>152</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="C157" s="1" t="s">
+      <c r="D157" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="E157" s="5" t="s">
         <v>585</v>
       </c>
-      <c r="D157" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E157" s="5" t="s">
+      <c r="F157" s="5" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A158" s="9">
         <v>153</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="C158" s="1" t="s">
+      <c r="D158" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="E158" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="D158" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E158" s="5" t="s">
+      <c r="F158" s="5" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A159" s="9">
         <v>154</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>591</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>970</v>
+        <v>951</v>
       </c>
       <c r="E159" s="5" t="s">
         <v>593</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A160" s="9">
         <v>155</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>971</v>
+        <v>952</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>597</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>168</v>
+        <v>598</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A161" s="9">
         <v>156</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>972</v>
+        <v>953</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A162" s="9">
         <v>157</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>973</v>
+        <v>954</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A163" s="9">
         <v>158</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>974</v>
+        <v>955</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A164" s="9">
         <v>159</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>975</v>
+        <v>956</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A165" s="9">
         <v>160</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>976</v>
+        <v>957</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A166" s="9">
         <v>161</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>977</v>
+        <v>958</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>232</v>
+        <v>5</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A167" s="9">
         <v>162</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>978</v>
+        <v>959</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>317</v>
+        <v>509</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A168" s="9">
         <v>163</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>979</v>
+        <v>960</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A169" s="9">
         <v>164</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>980</v>
+        <v>961</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A170" s="9">
         <v>165</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>981</v>
+        <v>962</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A171" s="9">
         <v>166</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>982</v>
+        <v>963</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A172" s="9">
         <v>167</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>983</v>
+        <v>964</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>5</v>
+        <v>643</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A173" s="9">
         <v>168</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>984</v>
+        <v>965</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>527</v>
+        <v>647</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A174" s="9">
         <v>169</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>985</v>
+        <v>966</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A175" s="9">
         <v>170</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>986</v>
+        <v>967</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A176" s="9">
         <v>171</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>987</v>
+        <v>968</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>656</v>
+        <v>414</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A177" s="9">
         <v>172</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D177" s="6" t="s">
-        <v>988</v>
+        <v>969</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A178" s="9">
         <v>173</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>989</v>
+        <v>970</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>664</v>
+        <v>37</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A179" s="9">
         <v>174</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>990</v>
+        <v>971</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A180" s="9">
         <v>175</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>991</v>
+        <v>972</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A181" s="9">
         <v>176</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>674</v>
+        <v>460</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>992</v>
+        <v>973</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>675</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>676</v>
+        <v>89</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A182" s="9">
         <v>177</v>
       </c>
       <c r="B182" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C182" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="C182" s="1" t="s">
+      <c r="D182" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="E182" s="5" t="s">
         <v>678</v>
       </c>
-      <c r="D182" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E182" s="5" t="s">
+      <c r="F182" s="5" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A183" s="9">
         <v>178</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>994</v>
+        <v>975</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>682</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A184" s="9">
         <v>179</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>995</v>
+        <v>976</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>686</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>41</v>
+        <v>475</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A185" s="9">
         <v>180</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>996</v>
+        <v>977</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>689</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A186" s="9">
         <v>181</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>692</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>997</v>
+        <v>978</v>
       </c>
       <c r="E186" s="5" t="s">
         <v>693</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>694</v>
+        <v>291</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A187" s="9">
         <v>182</v>
       </c>
       <c r="B187" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C187" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="C187" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D187" s="6" t="s">
-        <v>998</v>
+        <v>979</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>696</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>93</v>
+        <v>697</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A188" s="9">
         <v>183</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A189" s="9">
         <v>184</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>1000</v>
+        <v>981</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A190" s="9">
         <v>185</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>1001</v>
+        <v>982</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>493</v>
+        <v>317</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A191" s="9">
         <v>186</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>1002</v>
+        <v>983</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A192" s="9">
         <v>187</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>1003</v>
+        <v>984</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>715</v>
+        <v>149</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A193" s="9">
         <v>188</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>1004</v>
+        <v>985</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>718</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>303</v>
+        <v>719</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A194" s="9">
         <v>189</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>1005</v>
+        <v>986</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A195" s="9">
         <v>190</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>1006</v>
+        <v>987</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A196" s="9">
         <v>191</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>1007</v>
+        <v>988</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A197" s="9">
         <v>192</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>1008</v>
+        <v>989</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A198" s="9">
         <v>193</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>1009</v>
+        <v>990</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>329</v>
+        <v>161</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A199" s="9">
         <v>194</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>1010</v>
+        <v>991</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A200" s="9">
         <v>195</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>1011</v>
+        <v>992</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>156</v>
+        <v>746</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A201" s="9">
         <v>196</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>1012</v>
+        <v>993</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>748</v>
+        <v>291</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A202" s="9">
         <v>197</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>1013</v>
+        <v>994</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A203" s="9">
         <v>198</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>1014</v>
+        <v>995</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A204" s="9">
         <v>199</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>1015</v>
+        <v>996</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>760</v>
+        <v>210</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A205" s="9">
         <v>200</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>762</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>1016</v>
+        <v>997</v>
       </c>
       <c r="E205" s="5" t="s">
         <v>763</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A206" s="9">
         <v>201</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>766</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>1017</v>
+        <v>998</v>
       </c>
       <c r="E206" s="5" t="s">
         <v>767</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>168</v>
+        <v>226</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A207" s="9">
         <v>202</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>1018</v>
+        <v>999</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>770</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A208" s="9">
         <v>203</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>1019</v>
+        <v>1000</v>
       </c>
       <c r="E208" s="5" t="s">
         <v>774</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>775</v>
+        <v>735</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A209" s="9">
         <v>204</v>
       </c>
       <c r="B209" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C209" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="C209" s="1" t="s">
+      <c r="D209" s="6" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E209" s="5" t="s">
         <v>777</v>
       </c>
-      <c r="D209" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E209" s="5" t="s">
+      <c r="F209" s="5" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A210" s="9">
         <v>205</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>780</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>1021</v>
+        <v>1002</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>781</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A211" s="9">
         <v>206</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>784</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>1022</v>
+        <v>1003</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>785</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>786</v>
-[...159 lines deleted...]
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="D220 D6:D219" numberStoredAsText="1"/>
+    <ignoredError sqref="D212 D6:D211" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>odobrenja</vt:lpstr>