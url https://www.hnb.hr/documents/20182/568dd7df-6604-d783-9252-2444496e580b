--- v8 (2026-07-12)
+++ v9 (2026-08-02)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\KAMATNE STOPE - NOVO MOSTv2\BILTENSKE TABLICE od 03-2020\G1-G6\2026\G tablice 2026_05_31\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\KAMATNE STOPE - NOVO MOSTv2\BILTENSKE TABLICE od 03-2020\G1-G6\2026\G tablice 2026_06_30\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BFD45E5D-47DB-4F84-8BB6-339768BEC5A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3BAAB67C-ACA5-4D96-A590-843B0C441C2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{682BD022-E0F9-4BDC-BD0A-15C22038524D}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="12" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1482" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1483" uniqueCount="56">
   <si>
     <t>u postocima na godišnjoj razini</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: revolving krediti</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: prekoračenja po transakcijskom računu</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: krediti po kreditnim karticama</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: obrtnici</t>
   </si>
   <si>
     <t>Iznosi novih poslova</t>
   </si>
   <si>
     <t>u milijunima eura</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: s fiksnom kamatnom stopom</t>
   </si>
   <si>
@@ -1583,91 +1583,91 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E310771C-4D86-4011-ABA1-C832C3EEA957}">
-  <dimension ref="B2:FT92"/>
+  <dimension ref="B2:FU92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="100.7109375" style="8" customWidth="1"/>
     <col min="3" max="135" width="10.7109375" style="8"/>
     <col min="136" max="136" width="10.7109375" style="9"/>
     <col min="137" max="16384" width="10.7109375" style="8"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="10" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="38" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="11"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
     </row>
-    <row r="5" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="11"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
     </row>
-    <row r="6" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
     </row>
-    <row r="7" spans="2:176" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:177" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="43"/>
       <c r="D7" s="43"/>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
       <c r="N7" s="43"/>
       <c r="O7" s="43"/>
       <c r="P7" s="43"/>
       <c r="Q7" s="43"/>
       <c r="R7" s="43"/>
       <c r="S7" s="43"/>
       <c r="T7" s="43"/>
       <c r="U7" s="43"/>
       <c r="V7" s="43"/>
       <c r="W7" s="43"/>
       <c r="X7" s="43"/>
@@ -1799,56 +1799,57 @@
       <c r="ET7" s="44"/>
       <c r="EU7" s="44"/>
       <c r="EV7" s="44"/>
       <c r="EW7" s="44"/>
       <c r="EX7" s="44"/>
       <c r="EY7" s="44"/>
       <c r="EZ7" s="44"/>
       <c r="FA7" s="44"/>
       <c r="FB7" s="44"/>
       <c r="FC7" s="44"/>
       <c r="FD7" s="44"/>
       <c r="FE7" s="44"/>
       <c r="FF7" s="44"/>
       <c r="FG7" s="44"/>
       <c r="FH7" s="44"/>
       <c r="FI7" s="44"/>
       <c r="FJ7" s="44"/>
       <c r="FK7" s="44"/>
       <c r="FL7" s="44"/>
       <c r="FM7" s="44"/>
       <c r="FN7" s="44"/>
       <c r="FO7" s="44"/>
       <c r="FP7" s="44"/>
       <c r="FQ7" s="44"/>
       <c r="FR7" s="44"/>
-      <c r="FS7" s="44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FS7" s="44"/>
       <c r="FT7" s="44"/>
+      <c r="FU7" s="44" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="8" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="25"/>
       <c r="C8" s="26">
         <v>40908</v>
       </c>
       <c r="D8" s="26">
         <v>40939</v>
       </c>
       <c r="E8" s="26">
         <v>40968</v>
       </c>
       <c r="F8" s="26">
         <v>40999</v>
       </c>
       <c r="G8" s="26">
         <v>41029</v>
       </c>
       <c r="H8" s="26">
         <v>41060</v>
       </c>
       <c r="I8" s="26">
         <v>41090</v>
       </c>
       <c r="J8" s="26">
         <v>41121</v>
       </c>
@@ -2328,52 +2329,55 @@
       </c>
       <c r="FM8" s="26">
         <v>45961</v>
       </c>
       <c r="FN8" s="26">
         <v>45991</v>
       </c>
       <c r="FO8" s="26">
         <v>46022</v>
       </c>
       <c r="FP8" s="26">
         <v>46053</v>
       </c>
       <c r="FQ8" s="26">
         <v>46081</v>
       </c>
       <c r="FR8" s="26">
         <v>46112</v>
       </c>
       <c r="FS8" s="26">
         <v>46142</v>
       </c>
       <c r="FT8" s="26">
         <v>46173</v>
       </c>
+      <c r="FU8" s="26">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="9" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="31">
         <v>10.68</v>
       </c>
       <c r="D9" s="31">
         <v>10.81</v>
       </c>
       <c r="E9" s="31">
         <v>10.77</v>
       </c>
       <c r="F9" s="31">
         <v>10.51</v>
       </c>
       <c r="G9" s="31">
         <v>10.71</v>
       </c>
       <c r="H9" s="31">
         <v>10.68</v>
       </c>
       <c r="I9" s="31">
         <v>10.67</v>
       </c>
       <c r="J9" s="31">
@@ -2855,52 +2859,55 @@
       </c>
       <c r="FM9" s="35">
         <v>4.0999999999999996</v>
       </c>
       <c r="FN9" s="35">
         <v>4.0599999999999996</v>
       </c>
       <c r="FO9" s="35">
         <v>3.97</v>
       </c>
       <c r="FP9" s="35">
         <v>4.04</v>
       </c>
       <c r="FQ9" s="35">
         <v>4.09</v>
       </c>
       <c r="FR9" s="35">
         <v>4.0599999999999996</v>
       </c>
       <c r="FS9" s="35">
         <v>4.0599999999999996</v>
       </c>
       <c r="FT9" s="35">
         <v>4.05</v>
       </c>
+      <c r="FU9" s="35">
+        <v>4.0599999999999996</v>
+      </c>
     </row>
-    <row r="10" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="31">
         <v>10.16</v>
       </c>
       <c r="D10" s="31">
         <v>9.98</v>
       </c>
       <c r="E10" s="31">
         <v>9.7799999999999994</v>
       </c>
       <c r="F10" s="31">
         <v>9.68</v>
       </c>
       <c r="G10" s="31">
         <v>9.6999999999999993</v>
       </c>
       <c r="H10" s="31">
         <v>9.7100000000000009</v>
       </c>
       <c r="I10" s="31">
         <v>9.68</v>
       </c>
       <c r="J10" s="31">
@@ -3382,52 +3389,55 @@
       </c>
       <c r="FM10" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="FN10" s="35">
         <v>4.8499999999999996</v>
       </c>
       <c r="FO10" s="35">
         <v>4.8600000000000003</v>
       </c>
       <c r="FP10" s="35">
         <v>4.7699999999999996</v>
       </c>
       <c r="FQ10" s="35">
         <v>4.75</v>
       </c>
       <c r="FR10" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="FS10" s="35">
         <v>4.8899999999999997</v>
       </c>
       <c r="FT10" s="35">
         <v>4.84</v>
       </c>
+      <c r="FU10" s="35">
+        <v>5.34</v>
+      </c>
     </row>
-    <row r="11" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="31">
         <v>11.51</v>
       </c>
       <c r="D11" s="31">
         <v>11.67</v>
       </c>
       <c r="E11" s="31">
         <v>11.62</v>
       </c>
       <c r="F11" s="31">
         <v>11.5</v>
       </c>
       <c r="G11" s="31">
         <v>11.65</v>
       </c>
       <c r="H11" s="31">
         <v>11.54</v>
       </c>
       <c r="I11" s="31">
         <v>11.51</v>
       </c>
       <c r="J11" s="31">
@@ -3909,52 +3919,55 @@
       </c>
       <c r="FM11" s="35">
         <v>5.15</v>
       </c>
       <c r="FN11" s="35">
         <v>5.09</v>
       </c>
       <c r="FO11" s="35">
         <v>5</v>
       </c>
       <c r="FP11" s="35">
         <v>5.03</v>
       </c>
       <c r="FQ11" s="35">
         <v>5.6</v>
       </c>
       <c r="FR11" s="35">
         <v>5.59</v>
       </c>
       <c r="FS11" s="35">
         <v>5.58</v>
       </c>
       <c r="FT11" s="35">
         <v>5.58</v>
       </c>
+      <c r="FU11" s="35">
+        <v>5.58</v>
+      </c>
     </row>
-    <row r="12" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="31">
         <v>10.41</v>
       </c>
       <c r="D12" s="31">
         <v>10.41</v>
       </c>
       <c r="E12" s="31">
         <v>10.36</v>
       </c>
       <c r="F12" s="31">
         <v>9.85</v>
       </c>
       <c r="G12" s="31">
         <v>10.25</v>
       </c>
       <c r="H12" s="31">
         <v>10.19</v>
       </c>
       <c r="I12" s="31">
         <v>10.19</v>
       </c>
       <c r="J12" s="31">
@@ -4436,52 +4449,55 @@
       </c>
       <c r="FM12" s="35">
         <v>3.87</v>
       </c>
       <c r="FN12" s="35">
         <v>3.85</v>
       </c>
       <c r="FO12" s="35">
         <v>3.83</v>
       </c>
       <c r="FP12" s="35">
         <v>3.87</v>
       </c>
       <c r="FQ12" s="35">
         <v>3.46</v>
       </c>
       <c r="FR12" s="35">
         <v>3.45</v>
       </c>
       <c r="FS12" s="35">
         <v>3.45</v>
       </c>
       <c r="FT12" s="35">
         <v>3.46</v>
       </c>
+      <c r="FU12" s="35">
+        <v>3.47</v>
+      </c>
     </row>
-    <row r="13" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="31">
         <v>10.3</v>
       </c>
       <c r="D13" s="31">
         <v>10.49</v>
       </c>
       <c r="E13" s="31">
         <v>10.6</v>
       </c>
       <c r="F13" s="31">
         <v>10.210000000000001</v>
       </c>
       <c r="G13" s="31">
         <v>10.34</v>
       </c>
       <c r="H13" s="31">
         <v>10.14</v>
       </c>
       <c r="I13" s="31">
         <v>10.130000000000001</v>
       </c>
       <c r="J13" s="31">
@@ -4963,52 +4979,55 @@
       </c>
       <c r="FM13" s="35">
         <v>5.74</v>
       </c>
       <c r="FN13" s="35">
         <v>5.79</v>
       </c>
       <c r="FO13" s="35">
         <v>5.81</v>
       </c>
       <c r="FP13" s="35">
         <v>5.79</v>
       </c>
       <c r="FQ13" s="35">
         <v>5.84</v>
       </c>
       <c r="FR13" s="35">
         <v>5.78</v>
       </c>
       <c r="FS13" s="35">
         <v>5.77</v>
       </c>
       <c r="FT13" s="35">
         <v>5.74</v>
       </c>
+      <c r="FU13" s="35">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="31">
         <v>7.18</v>
       </c>
       <c r="D14" s="31">
         <v>6.9</v>
       </c>
       <c r="E14" s="31">
         <v>7.07</v>
       </c>
       <c r="F14" s="31">
         <v>7.06</v>
       </c>
       <c r="G14" s="31">
         <v>7.07</v>
       </c>
       <c r="H14" s="31">
         <v>7.02</v>
       </c>
       <c r="I14" s="31">
         <v>6.94</v>
       </c>
       <c r="J14" s="31">
@@ -5490,52 +5509,55 @@
       </c>
       <c r="FM14" s="35">
         <v>4.9800000000000004</v>
       </c>
       <c r="FN14" s="35">
         <v>5.01</v>
       </c>
       <c r="FO14" s="35">
         <v>4.8</v>
       </c>
       <c r="FP14" s="35">
         <v>4.88</v>
       </c>
       <c r="FQ14" s="35">
         <v>4.88</v>
       </c>
       <c r="FR14" s="35">
         <v>4.79</v>
       </c>
       <c r="FS14" s="35">
         <v>4.8499999999999996</v>
       </c>
       <c r="FT14" s="35">
         <v>4.7</v>
       </c>
+      <c r="FU14" s="35">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="15" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="31"/>
       <c r="P15" s="31"/>
       <c r="Q15" s="31"/>
       <c r="R15" s="31"/>
       <c r="S15" s="31"/>
       <c r="T15" s="31"/>
       <c r="U15" s="31"/>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
@@ -5751,52 +5773,55 @@
       </c>
       <c r="FM15" s="35">
         <v>4.24</v>
       </c>
       <c r="FN15" s="35">
         <v>5</v>
       </c>
       <c r="FO15" s="35">
         <v>5</v>
       </c>
       <c r="FP15" s="35">
         <v>5</v>
       </c>
       <c r="FQ15" s="35">
         <v>5</v>
       </c>
       <c r="FR15" s="35">
         <v>5.9</v>
       </c>
       <c r="FS15" s="47" t="s">
         <v>9</v>
       </c>
       <c r="FT15" s="47" t="s">
         <v>9</v>
       </c>
+      <c r="FU15" s="47">
+        <v>5.64</v>
+      </c>
     </row>
-    <row r="16" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I16" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J16" s="31" t="s">
@@ -6278,52 +6303,55 @@
       </c>
       <c r="FM16" s="35">
         <v>4.62</v>
       </c>
       <c r="FN16" s="35">
         <v>4.8099999999999996</v>
       </c>
       <c r="FO16" s="35">
         <v>4.33</v>
       </c>
       <c r="FP16" s="35">
         <v>4.4800000000000004</v>
       </c>
       <c r="FQ16" s="35">
         <v>4.38</v>
       </c>
       <c r="FR16" s="35">
         <v>4.16</v>
       </c>
       <c r="FS16" s="35">
         <v>4.3499999999999996</v>
       </c>
       <c r="FT16" s="35">
         <v>4.07</v>
       </c>
+      <c r="FU16" s="35">
+        <v>4.66</v>
+      </c>
     </row>
-    <row r="17" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J17" s="31" t="s">
@@ -6805,52 +6833,55 @@
       </c>
       <c r="FM17" s="35">
         <v>5.09</v>
       </c>
       <c r="FN17" s="35">
         <v>5.04</v>
       </c>
       <c r="FO17" s="35">
         <v>4.95</v>
       </c>
       <c r="FP17" s="35">
         <v>5.0199999999999996</v>
       </c>
       <c r="FQ17" s="35">
         <v>5.04</v>
       </c>
       <c r="FR17" s="35">
         <v>5.05</v>
       </c>
       <c r="FS17" s="35">
         <v>5.03</v>
       </c>
       <c r="FT17" s="35">
         <v>4.9800000000000004</v>
       </c>
+      <c r="FU17" s="35">
+        <v>5.09</v>
+      </c>
     </row>
-    <row r="18" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I18" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J18" s="31" t="s">
@@ -7332,52 +7363,55 @@
       </c>
       <c r="FM18" s="35">
         <v>4.9800000000000004</v>
       </c>
       <c r="FN18" s="35">
         <v>5.01</v>
       </c>
       <c r="FO18" s="35">
         <v>4.8</v>
       </c>
       <c r="FP18" s="35">
         <v>4.88</v>
       </c>
       <c r="FQ18" s="35">
         <v>4.88</v>
       </c>
       <c r="FR18" s="35">
         <v>4.79</v>
       </c>
       <c r="FS18" s="35">
         <v>4.8499999999999996</v>
       </c>
       <c r="FT18" s="35">
         <v>4.7</v>
       </c>
+      <c r="FU18" s="35">
+        <v>4.97</v>
+      </c>
     </row>
-    <row r="19" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="31">
         <v>5.66</v>
       </c>
       <c r="D19" s="31">
         <v>5.74</v>
       </c>
       <c r="E19" s="31">
         <v>5.63</v>
       </c>
       <c r="F19" s="31">
         <v>5.31</v>
       </c>
       <c r="G19" s="31">
         <v>5.17</v>
       </c>
       <c r="H19" s="31">
         <v>5.44</v>
       </c>
       <c r="I19" s="31">
         <v>5.43</v>
       </c>
       <c r="J19" s="31">
@@ -7859,52 +7893,55 @@
       </c>
       <c r="FM19" s="35">
         <v>3.03</v>
       </c>
       <c r="FN19" s="35">
         <v>3.02</v>
       </c>
       <c r="FO19" s="35">
         <v>3.04</v>
       </c>
       <c r="FP19" s="35">
         <v>3.03</v>
       </c>
       <c r="FQ19" s="35">
         <v>3.04</v>
       </c>
       <c r="FR19" s="35">
         <v>2.99</v>
       </c>
       <c r="FS19" s="35">
         <v>2.95</v>
       </c>
       <c r="FT19" s="35">
         <v>2.92</v>
       </c>
+      <c r="FU19" s="35">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="20" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
       <c r="N20" s="31"/>
       <c r="O20" s="31"/>
       <c r="P20" s="31"/>
       <c r="Q20" s="31"/>
       <c r="R20" s="31"/>
       <c r="S20" s="31"/>
       <c r="T20" s="31"/>
       <c r="U20" s="31"/>
       <c r="V20" s="31"/>
       <c r="W20" s="31"/>
       <c r="X20" s="31"/>
@@ -8120,52 +8157,55 @@
       </c>
       <c r="FM20" s="35">
         <v>3.19</v>
       </c>
       <c r="FN20" s="35">
         <v>3.33</v>
       </c>
       <c r="FO20" s="35">
         <v>3.25</v>
       </c>
       <c r="FP20" s="35">
         <v>3.17</v>
       </c>
       <c r="FQ20" s="35">
         <v>3.14</v>
       </c>
       <c r="FR20" s="35">
         <v>3.07</v>
       </c>
       <c r="FS20" s="35">
         <v>3.16</v>
       </c>
       <c r="FT20" s="35">
         <v>3.11</v>
       </c>
+      <c r="FU20" s="35">
+        <v>3</v>
+      </c>
     </row>
-    <row r="21" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="31"/>
       <c r="P21" s="31"/>
       <c r="Q21" s="31"/>
       <c r="R21" s="31"/>
       <c r="S21" s="31"/>
       <c r="T21" s="31"/>
       <c r="U21" s="31"/>
       <c r="V21" s="31"/>
       <c r="W21" s="31"/>
       <c r="X21" s="31"/>
@@ -8381,52 +8421,55 @@
       </c>
       <c r="FM21" s="35">
         <v>2.74</v>
       </c>
       <c r="FN21" s="35">
         <v>2.75</v>
       </c>
       <c r="FO21" s="35">
         <v>2.83</v>
       </c>
       <c r="FP21" s="35">
         <v>2.79</v>
       </c>
       <c r="FQ21" s="35">
         <v>2.92</v>
       </c>
       <c r="FR21" s="35">
         <v>2.86</v>
       </c>
       <c r="FS21" s="35">
         <v>2.72</v>
       </c>
       <c r="FT21" s="35">
         <v>2.68</v>
       </c>
+      <c r="FU21" s="35">
+        <v>2.76</v>
+      </c>
     </row>
-    <row r="22" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="31"/>
       <c r="O22" s="31"/>
       <c r="P22" s="31"/>
       <c r="Q22" s="31"/>
       <c r="R22" s="31"/>
       <c r="S22" s="31"/>
       <c r="T22" s="31"/>
       <c r="U22" s="31"/>
       <c r="V22" s="31"/>
       <c r="W22" s="31"/>
       <c r="X22" s="31"/>
@@ -8642,52 +8685,55 @@
       </c>
       <c r="FM22" s="35">
         <v>2.98</v>
       </c>
       <c r="FN22" s="35">
         <v>2.9</v>
       </c>
       <c r="FO22" s="35">
         <v>2.94</v>
       </c>
       <c r="FP22" s="35">
         <v>2.9</v>
       </c>
       <c r="FQ22" s="35">
         <v>2.85</v>
       </c>
       <c r="FR22" s="35">
         <v>2.82</v>
       </c>
       <c r="FS22" s="35">
         <v>2.82</v>
       </c>
       <c r="FT22" s="35">
         <v>2.84</v>
       </c>
+      <c r="FU22" s="35">
+        <v>2.84</v>
+      </c>
     </row>
-    <row r="23" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="31"/>
       <c r="P23" s="31"/>
       <c r="Q23" s="31"/>
       <c r="R23" s="31"/>
       <c r="S23" s="31"/>
       <c r="T23" s="31"/>
       <c r="U23" s="31"/>
       <c r="V23" s="31"/>
       <c r="W23" s="31"/>
       <c r="X23" s="31"/>
@@ -8903,52 +8949,55 @@
       </c>
       <c r="FM23" s="35">
         <v>3.03</v>
       </c>
       <c r="FN23" s="35">
         <v>3.03</v>
       </c>
       <c r="FO23" s="35">
         <v>3.04</v>
       </c>
       <c r="FP23" s="35">
         <v>3.04</v>
       </c>
       <c r="FQ23" s="35">
         <v>3.06</v>
       </c>
       <c r="FR23" s="35">
         <v>3.02</v>
       </c>
       <c r="FS23" s="35">
         <v>2.98</v>
       </c>
       <c r="FT23" s="35">
         <v>2.94</v>
       </c>
+      <c r="FU23" s="35">
+        <v>2.91</v>
+      </c>
     </row>
-    <row r="24" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="31"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
       <c r="N24" s="31"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
@@ -9164,52 +9213,55 @@
       </c>
       <c r="FM24" s="35">
         <v>3.03</v>
       </c>
       <c r="FN24" s="35">
         <v>3.03</v>
       </c>
       <c r="FO24" s="35">
         <v>3.05</v>
       </c>
       <c r="FP24" s="35">
         <v>3.04</v>
       </c>
       <c r="FQ24" s="35">
         <v>3.07</v>
       </c>
       <c r="FR24" s="35">
         <v>3.03</v>
       </c>
       <c r="FS24" s="35">
         <v>2.98</v>
       </c>
       <c r="FT24" s="35">
         <v>2.94</v>
       </c>
+      <c r="FU24" s="35">
+        <v>2.92</v>
+      </c>
     </row>
-    <row r="25" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
       <c r="N25" s="31"/>
       <c r="O25" s="31"/>
       <c r="P25" s="31"/>
       <c r="Q25" s="31"/>
       <c r="R25" s="31"/>
       <c r="S25" s="31"/>
       <c r="T25" s="31"/>
       <c r="U25" s="31"/>
       <c r="V25" s="31"/>
       <c r="W25" s="31"/>
       <c r="X25" s="31"/>
@@ -9425,52 +9477,55 @@
       </c>
       <c r="FM25" s="41" t="s">
         <v>9</v>
       </c>
       <c r="FN25" s="41" t="s">
         <v>9</v>
       </c>
       <c r="FO25" s="41" t="s">
         <v>9</v>
       </c>
       <c r="FP25" s="41" t="s">
         <v>9</v>
       </c>
       <c r="FQ25" s="41" t="s">
         <v>9</v>
       </c>
       <c r="FR25" s="41" t="s">
         <v>9</v>
       </c>
       <c r="FS25" s="41" t="s">
         <v>9</v>
       </c>
       <c r="FT25" s="41" t="s">
         <v>9</v>
       </c>
+      <c r="FU25" s="41" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="26" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
       <c r="T26" s="31"/>
       <c r="U26" s="31"/>
       <c r="V26" s="31"/>
       <c r="W26" s="31"/>
       <c r="X26" s="31"/>
@@ -9686,52 +9741,55 @@
       </c>
       <c r="FM26" s="35">
         <v>3.03</v>
       </c>
       <c r="FN26" s="35">
         <v>3.03</v>
       </c>
       <c r="FO26" s="35">
         <v>3.05</v>
       </c>
       <c r="FP26" s="35">
         <v>3.04</v>
       </c>
       <c r="FQ26" s="35">
         <v>3.07</v>
       </c>
       <c r="FR26" s="35">
         <v>3.03</v>
       </c>
       <c r="FS26" s="35">
         <v>2.98</v>
       </c>
       <c r="FT26" s="35">
         <v>2.94</v>
       </c>
+      <c r="FU26" s="35">
+        <v>2.92</v>
+      </c>
     </row>
-    <row r="27" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="31">
         <v>8.68</v>
       </c>
       <c r="D27" s="31">
         <v>8.43</v>
       </c>
       <c r="E27" s="31">
         <v>8.75</v>
       </c>
       <c r="F27" s="31">
         <v>8.98</v>
       </c>
       <c r="G27" s="31">
         <v>8.9700000000000006</v>
       </c>
       <c r="H27" s="31">
         <v>9.0399999999999991</v>
       </c>
       <c r="I27" s="31">
         <v>8.98</v>
       </c>
       <c r="J27" s="31">
@@ -10213,52 +10271,55 @@
       </c>
       <c r="FM27" s="35">
         <v>5.35</v>
       </c>
       <c r="FN27" s="35">
         <v>5.34</v>
       </c>
       <c r="FO27" s="35">
         <v>5.37</v>
       </c>
       <c r="FP27" s="35">
         <v>5.5</v>
       </c>
       <c r="FQ27" s="35">
         <v>5.28</v>
       </c>
       <c r="FR27" s="35">
         <v>5.19</v>
       </c>
       <c r="FS27" s="35">
         <v>5.23</v>
       </c>
       <c r="FT27" s="35">
         <v>5.23</v>
       </c>
+      <c r="FU27" s="35">
+        <v>5.34</v>
+      </c>
     </row>
-    <row r="28" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="31"/>
       <c r="O28" s="31"/>
       <c r="P28" s="31"/>
       <c r="Q28" s="31"/>
       <c r="R28" s="31"/>
       <c r="S28" s="31"/>
       <c r="T28" s="31"/>
       <c r="U28" s="31"/>
       <c r="V28" s="31"/>
       <c r="W28" s="31"/>
       <c r="X28" s="31"/>
@@ -10474,52 +10535,55 @@
       </c>
       <c r="FM28" s="35">
         <v>5.47</v>
       </c>
       <c r="FN28" s="35">
         <v>5.07</v>
       </c>
       <c r="FO28" s="35">
         <v>5.23</v>
       </c>
       <c r="FP28" s="35">
         <v>5.19</v>
       </c>
       <c r="FQ28" s="35">
         <v>5.12</v>
       </c>
       <c r="FR28" s="35">
         <v>5.21</v>
       </c>
       <c r="FS28" s="35">
         <v>5.12</v>
       </c>
       <c r="FT28" s="35">
         <v>5.12</v>
       </c>
+      <c r="FU28" s="35">
+        <v>5.28</v>
+      </c>
     </row>
-    <row r="29" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G29" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I29" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J29" s="31" t="s">
@@ -11001,52 +11065,55 @@
       </c>
       <c r="FM29" s="35">
         <v>5.49</v>
       </c>
       <c r="FN29" s="35">
         <v>5.52</v>
       </c>
       <c r="FO29" s="35">
         <v>5.43</v>
       </c>
       <c r="FP29" s="35">
         <v>5.6</v>
       </c>
       <c r="FQ29" s="35">
         <v>5.41</v>
       </c>
       <c r="FR29" s="35">
         <v>5.28</v>
       </c>
       <c r="FS29" s="35">
         <v>5.37</v>
       </c>
       <c r="FT29" s="35">
         <v>5.32</v>
       </c>
+      <c r="FU29" s="35">
+        <v>5.47</v>
+      </c>
     </row>
-    <row r="30" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I30" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J30" s="31" t="s">
@@ -11528,52 +11595,55 @@
       </c>
       <c r="FM30" s="35">
         <v>5.3</v>
       </c>
       <c r="FN30" s="35">
         <v>5.31</v>
       </c>
       <c r="FO30" s="35">
         <v>5.36</v>
       </c>
       <c r="FP30" s="35">
         <v>5.48</v>
       </c>
       <c r="FQ30" s="35">
         <v>5.25</v>
       </c>
       <c r="FR30" s="35">
         <v>5.16</v>
       </c>
       <c r="FS30" s="35">
         <v>5.19</v>
       </c>
       <c r="FT30" s="35">
         <v>5.21</v>
       </c>
+      <c r="FU30" s="35">
+        <v>5.31</v>
+      </c>
     </row>
-    <row r="31" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I31" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J31" s="31" t="s">
@@ -12055,52 +12125,55 @@
       </c>
       <c r="FM31" s="35">
         <v>5.53</v>
       </c>
       <c r="FN31" s="35">
         <v>5.57</v>
       </c>
       <c r="FO31" s="35">
         <v>5.52</v>
       </c>
       <c r="FP31" s="35">
         <v>5.57</v>
       </c>
       <c r="FQ31" s="35">
         <v>5.38</v>
       </c>
       <c r="FR31" s="35">
         <v>5.26</v>
       </c>
       <c r="FS31" s="35">
         <v>5.3</v>
       </c>
       <c r="FT31" s="35">
         <v>5.31</v>
       </c>
+      <c r="FU31" s="35">
+        <v>5.42</v>
+      </c>
     </row>
-    <row r="32" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I32" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J32" s="31" t="s">
@@ -12582,52 +12655,55 @@
       </c>
       <c r="FM32" s="35">
         <v>5.77</v>
       </c>
       <c r="FN32" s="35">
         <v>5.64</v>
       </c>
       <c r="FO32" s="35">
         <v>5.09</v>
       </c>
       <c r="FP32" s="35">
         <v>5.08</v>
       </c>
       <c r="FQ32" s="35">
         <v>5.36</v>
       </c>
       <c r="FR32" s="35">
         <v>5.66</v>
       </c>
       <c r="FS32" s="35">
         <v>5.63</v>
       </c>
       <c r="FT32" s="35">
         <v>5.44</v>
       </c>
+      <c r="FU32" s="35">
+        <v>5.58</v>
+      </c>
     </row>
-    <row r="33" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I33" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J33" s="31" t="s">
@@ -13109,52 +13185,55 @@
       </c>
       <c r="FM33" s="35">
         <v>5.66</v>
       </c>
       <c r="FN33" s="35">
         <v>5.7</v>
       </c>
       <c r="FO33" s="35">
         <v>5.68</v>
       </c>
       <c r="FP33" s="35">
         <v>5.67</v>
       </c>
       <c r="FQ33" s="35">
         <v>5.47</v>
       </c>
       <c r="FR33" s="35">
         <v>5.32</v>
       </c>
       <c r="FS33" s="35">
         <v>5.39</v>
       </c>
       <c r="FT33" s="35">
         <v>5.44</v>
       </c>
+      <c r="FU33" s="35">
+        <v>5.56</v>
+      </c>
     </row>
-    <row r="34" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I34" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J34" s="31" t="s">
@@ -13636,52 +13715,55 @@
       </c>
       <c r="FM34" s="35">
         <v>5.49</v>
       </c>
       <c r="FN34" s="35">
         <v>5.54</v>
       </c>
       <c r="FO34" s="35">
         <v>5.48</v>
       </c>
       <c r="FP34" s="35">
         <v>5.55</v>
       </c>
       <c r="FQ34" s="35">
         <v>5.36</v>
       </c>
       <c r="FR34" s="35">
         <v>5.24</v>
       </c>
       <c r="FS34" s="35">
         <v>5.27</v>
       </c>
       <c r="FT34" s="35">
         <v>5.28</v>
       </c>
+      <c r="FU34" s="35">
+        <v>5.37</v>
+      </c>
     </row>
-    <row r="35" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="31" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="31" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="31" t="s">
         <v>14</v>
       </c>
       <c r="I35" s="31" t="s">
         <v>14</v>
       </c>
       <c r="J35" s="31" t="s">
@@ -14163,52 +14245,55 @@
       </c>
       <c r="FM35" s="35">
         <v>5.54</v>
       </c>
       <c r="FN35" s="35">
         <v>5.59</v>
       </c>
       <c r="FO35" s="35">
         <v>5.55</v>
       </c>
       <c r="FP35" s="35">
         <v>5.6</v>
       </c>
       <c r="FQ35" s="35">
         <v>5.41</v>
       </c>
       <c r="FR35" s="35">
         <v>5.31</v>
       </c>
       <c r="FS35" s="35">
         <v>5.34</v>
       </c>
       <c r="FT35" s="35">
         <v>5.38</v>
       </c>
+      <c r="FU35" s="35">
+        <v>5.48</v>
+      </c>
     </row>
-    <row r="36" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="33">
         <v>7.09</v>
       </c>
       <c r="D36" s="33">
         <v>7.58</v>
       </c>
       <c r="E36" s="33">
         <v>7.87</v>
       </c>
       <c r="F36" s="33">
         <v>7.3</v>
       </c>
       <c r="G36" s="33">
         <v>7.22</v>
       </c>
       <c r="H36" s="33">
         <v>8.01</v>
       </c>
       <c r="I36" s="33">
         <v>7.25</v>
       </c>
       <c r="J36" s="33">
@@ -14690,52 +14775,55 @@
       </c>
       <c r="FM36" s="37">
         <v>5.16</v>
       </c>
       <c r="FN36" s="37">
         <v>4.74</v>
       </c>
       <c r="FO36" s="37">
         <v>4.79</v>
       </c>
       <c r="FP36" s="37">
         <v>5.0599999999999996</v>
       </c>
       <c r="FQ36" s="37">
         <v>5.07</v>
       </c>
       <c r="FR36" s="37">
         <v>5.03</v>
       </c>
       <c r="FS36" s="37">
         <v>5.07</v>
       </c>
       <c r="FT36" s="37">
         <v>4.8499999999999996</v>
       </c>
+      <c r="FU36" s="37">
+        <v>5.09</v>
+      </c>
     </row>
-    <row r="37" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="2"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="6"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
@@ -14828,60 +14916,60 @@
       <c r="DI37" s="6"/>
       <c r="DJ37" s="6"/>
       <c r="DK37" s="6"/>
       <c r="DL37" s="6"/>
       <c r="DM37" s="6"/>
       <c r="DN37" s="6"/>
       <c r="DO37" s="6"/>
       <c r="DP37" s="6"/>
       <c r="DQ37" s="6"/>
       <c r="DR37" s="6"/>
       <c r="DS37" s="6"/>
       <c r="DT37" s="6"/>
       <c r="DU37" s="6"/>
       <c r="DV37" s="6"/>
       <c r="DW37" s="6"/>
       <c r="DX37" s="6"/>
       <c r="DY37" s="6"/>
       <c r="DZ37" s="6"/>
       <c r="EA37" s="6"/>
       <c r="EB37" s="6"/>
       <c r="EC37" s="6"/>
       <c r="ED37" s="6"/>
       <c r="EE37" s="6"/>
       <c r="EF37" s="7"/>
     </row>
-    <row r="38" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="13"/>
     </row>
-    <row r="39" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="13"/>
     </row>
-    <row r="40" spans="2:176" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:177" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="46"/>
       <c r="D40" s="43"/>
       <c r="E40" s="43"/>
       <c r="F40" s="43"/>
       <c r="G40" s="43"/>
       <c r="H40" s="43"/>
       <c r="I40" s="43"/>
       <c r="J40" s="43"/>
       <c r="K40" s="43"/>
       <c r="L40" s="43"/>
       <c r="M40" s="43"/>
       <c r="N40" s="43"/>
       <c r="O40" s="43"/>
       <c r="P40" s="43"/>
       <c r="Q40" s="43"/>
       <c r="R40" s="43"/>
       <c r="S40" s="43"/>
       <c r="T40" s="43"/>
       <c r="U40" s="43"/>
       <c r="V40" s="43"/>
       <c r="W40" s="43"/>
       <c r="X40" s="43"/>
@@ -15009,56 +15097,55 @@
       <c r="ET40" s="43"/>
       <c r="EU40" s="43"/>
       <c r="EV40" s="43"/>
       <c r="EW40" s="43"/>
       <c r="EX40" s="43"/>
       <c r="EY40" s="43"/>
       <c r="EZ40" s="43"/>
       <c r="FA40" s="43"/>
       <c r="FB40" s="43"/>
       <c r="FC40" s="43"/>
       <c r="FD40" s="43"/>
       <c r="FE40" s="43"/>
       <c r="FF40" s="43"/>
       <c r="FG40" s="43"/>
       <c r="FH40" s="43"/>
       <c r="FI40" s="43"/>
       <c r="FJ40" s="43"/>
       <c r="FK40" s="43"/>
       <c r="FL40" s="43"/>
       <c r="FM40" s="43"/>
       <c r="FN40" s="43"/>
       <c r="FO40" s="43"/>
       <c r="FP40" s="43"/>
       <c r="FQ40" s="43"/>
       <c r="FR40" s="43"/>
-      <c r="FS40" s="43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="FS40" s="43"/>
       <c r="FT40" s="43"/>
+      <c r="FU40" s="43"/>
     </row>
-    <row r="41" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="25"/>
       <c r="C41" s="26">
         <v>40908</v>
       </c>
       <c r="D41" s="26">
         <v>40939</v>
       </c>
       <c r="E41" s="26">
         <v>40968</v>
       </c>
       <c r="F41" s="26">
         <v>40999</v>
       </c>
       <c r="G41" s="26">
         <v>41029</v>
       </c>
       <c r="H41" s="26">
         <v>41060</v>
       </c>
       <c r="I41" s="26">
         <v>41090</v>
       </c>
       <c r="J41" s="26">
         <v>41121</v>
       </c>
@@ -15538,52 +15625,55 @@
       </c>
       <c r="FM41" s="26">
         <v>45961</v>
       </c>
       <c r="FN41" s="26">
         <v>45991</v>
       </c>
       <c r="FO41" s="26">
         <v>46022</v>
       </c>
       <c r="FP41" s="26">
         <v>46053</v>
       </c>
       <c r="FQ41" s="26">
         <v>46081</v>
       </c>
       <c r="FR41" s="26">
         <v>46112</v>
       </c>
       <c r="FS41" s="26">
         <v>46142</v>
       </c>
       <c r="FT41" s="26">
         <v>46173</v>
       </c>
+      <c r="FU41" s="26">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="42" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="14">
         <v>1525.6063218100001</v>
       </c>
       <c r="D42" s="14">
         <v>1550.95537754</v>
       </c>
       <c r="E42" s="14">
         <v>1497.2731525300001</v>
       </c>
       <c r="F42" s="14">
         <v>1408.0824052400001</v>
       </c>
       <c r="G42" s="14">
         <v>1603.6633612199998</v>
       </c>
       <c r="H42" s="14">
         <v>1598.23846549</v>
       </c>
       <c r="I42" s="14">
         <v>1592.9510407300002</v>
       </c>
       <c r="J42" s="14">
@@ -16065,52 +16155,55 @@
       </c>
       <c r="FM42" s="14">
         <v>1443.9658884600001</v>
       </c>
       <c r="FN42" s="14">
         <v>1469.6185146199998</v>
       </c>
       <c r="FO42" s="14">
         <v>1443.17142367</v>
       </c>
       <c r="FP42" s="14">
         <v>1439.2127539400001</v>
       </c>
       <c r="FQ42" s="14">
         <v>1425.7218265699998</v>
       </c>
       <c r="FR42" s="14">
         <v>1468.9440477400001</v>
       </c>
       <c r="FS42" s="14">
         <v>1476.85147379</v>
       </c>
       <c r="FT42" s="14">
         <v>1475.3959735000001</v>
       </c>
+      <c r="FU42" s="14">
+        <v>1486.39291536</v>
+      </c>
     </row>
-    <row r="43" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="14">
         <v>13.22617958</v>
       </c>
       <c r="D43" s="14">
         <v>14.281804589999998</v>
       </c>
       <c r="E43" s="14">
         <v>14.844262219999999</v>
       </c>
       <c r="F43" s="14">
         <v>15.521686949999999</v>
       </c>
       <c r="G43" s="14">
         <v>15.596977120000002</v>
       </c>
       <c r="H43" s="14">
         <v>15.97096357</v>
       </c>
       <c r="I43" s="14">
         <v>15.89873021</v>
       </c>
       <c r="J43" s="14">
@@ -16592,52 +16685,55 @@
       </c>
       <c r="FM43" s="14">
         <v>23.613569699999999</v>
       </c>
       <c r="FN43" s="14">
         <v>26.6971737</v>
       </c>
       <c r="FO43" s="14">
         <v>27.663328359999998</v>
       </c>
       <c r="FP43" s="14">
         <v>29.30162142</v>
       </c>
       <c r="FQ43" s="14">
         <v>28.71837532</v>
       </c>
       <c r="FR43" s="14">
         <v>35.757566079999997</v>
       </c>
       <c r="FS43" s="14">
         <v>34.997318890000003</v>
       </c>
       <c r="FT43" s="14">
         <v>34.285141630000005</v>
       </c>
+      <c r="FU43" s="14">
+        <v>36.124378450000002</v>
+      </c>
     </row>
-    <row r="44" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C44" s="14">
         <v>903.71815790999995</v>
       </c>
       <c r="D44" s="14">
         <v>933.11043369000004</v>
       </c>
       <c r="E44" s="14">
         <v>890.45954089000008</v>
       </c>
       <c r="F44" s="14">
         <v>877.20173236999995</v>
       </c>
       <c r="G44" s="14">
         <v>984.89227955999991</v>
       </c>
       <c r="H44" s="14">
         <v>985.45362942000008</v>
       </c>
       <c r="I44" s="14">
         <v>984.81860848999997</v>
       </c>
       <c r="J44" s="14">
@@ -17119,52 +17215,55 @@
       </c>
       <c r="FM44" s="14">
         <v>718.56605462000005</v>
       </c>
       <c r="FN44" s="14">
         <v>729.90428815999996</v>
       </c>
       <c r="FO44" s="14">
         <v>694.07648346000008</v>
       </c>
       <c r="FP44" s="14">
         <v>709.48517762000006</v>
       </c>
       <c r="FQ44" s="14">
         <v>641.35379203000002</v>
       </c>
       <c r="FR44" s="14">
         <v>655.65628775999994</v>
       </c>
       <c r="FS44" s="14">
         <v>660.96069424000007</v>
       </c>
       <c r="FT44" s="14">
         <v>657.82961925999996</v>
       </c>
+      <c r="FU44" s="14">
+        <v>661.27399959000002</v>
+      </c>
     </row>
-    <row r="45" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C45" s="14">
         <v>523.56615586000009</v>
       </c>
       <c r="D45" s="14">
         <v>521.32994552000002</v>
       </c>
       <c r="E45" s="14">
         <v>514.16555230000006</v>
       </c>
       <c r="F45" s="14">
         <v>434.11006001999999</v>
       </c>
       <c r="G45" s="14">
         <v>510.21132115</v>
       </c>
       <c r="H45" s="14">
         <v>510.03023796000002</v>
       </c>
       <c r="I45" s="14">
         <v>507.46751269999999</v>
       </c>
       <c r="J45" s="14">
@@ -17646,52 +17745,55 @@
       </c>
       <c r="FM45" s="14">
         <v>534.00780870999995</v>
       </c>
       <c r="FN45" s="14">
         <v>541.85431497000002</v>
       </c>
       <c r="FO45" s="14">
         <v>546.63931879999996</v>
       </c>
       <c r="FP45" s="14">
         <v>536.01174031999994</v>
       </c>
       <c r="FQ45" s="14">
         <v>597.2165564500001</v>
       </c>
       <c r="FR45" s="14">
         <v>604.33493999999996</v>
       </c>
       <c r="FS45" s="14">
         <v>607.69018851999999</v>
       </c>
       <c r="FT45" s="14">
         <v>608.90784063000001</v>
       </c>
+      <c r="FU45" s="14">
+        <v>611.06748923999999</v>
+      </c>
     </row>
-    <row r="46" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C46" s="14">
         <v>47.651115400000009</v>
       </c>
       <c r="D46" s="14">
         <v>50.302824030000004</v>
       </c>
       <c r="E46" s="14">
         <v>52.54438639</v>
       </c>
       <c r="F46" s="14">
         <v>49.371779400000001</v>
       </c>
       <c r="G46" s="14">
         <v>54.657382470000002</v>
       </c>
       <c r="H46" s="14">
         <v>55.550563760000003</v>
       </c>
       <c r="I46" s="14">
         <v>54.613682289999993</v>
       </c>
       <c r="J46" s="14">
@@ -18173,52 +18275,55 @@
       </c>
       <c r="FM46" s="14">
         <v>43.61772113</v>
       </c>
       <c r="FN46" s="14">
         <v>44.705805310000002</v>
       </c>
       <c r="FO46" s="14">
         <v>45.26433763</v>
       </c>
       <c r="FP46" s="14">
         <v>46.319362210000001</v>
       </c>
       <c r="FQ46" s="14">
         <v>47.316970020000007</v>
       </c>
       <c r="FR46" s="14">
         <v>51.376585520000006</v>
       </c>
       <c r="FS46" s="14">
         <v>53.360557399999998</v>
       </c>
       <c r="FT46" s="14">
         <v>51.929749729999997</v>
       </c>
+      <c r="FU46" s="14">
+        <v>51.602344469999998</v>
+      </c>
     </row>
-    <row r="47" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="14">
         <v>0.86193783999999996</v>
       </c>
       <c r="D47" s="14">
         <v>0.99025929999999995</v>
       </c>
       <c r="E47" s="14">
         <v>1.4090961</v>
       </c>
       <c r="F47" s="14">
         <v>0.97022056999999995</v>
       </c>
       <c r="G47" s="14">
         <v>1.33612394</v>
       </c>
       <c r="H47" s="14">
         <v>1.69164146</v>
       </c>
       <c r="I47" s="14">
         <v>1.1021679099999999</v>
       </c>
       <c r="J47" s="14">
@@ -18700,52 +18805,55 @@
       </c>
       <c r="FM47" s="14">
         <v>2.1490534500000003</v>
       </c>
       <c r="FN47" s="14">
         <v>1.2574747500000001</v>
       </c>
       <c r="FO47" s="14">
         <v>1.5544005900000002</v>
       </c>
       <c r="FP47" s="14">
         <v>1.47817183</v>
       </c>
       <c r="FQ47" s="14">
         <v>2.07339202</v>
       </c>
       <c r="FR47" s="14">
         <v>1.8817934199999999</v>
       </c>
       <c r="FS47" s="14">
         <v>1.9954836</v>
       </c>
       <c r="FT47" s="14">
         <v>1.5358821699999998</v>
       </c>
+      <c r="FU47" s="14">
+        <v>1.6201416000000002</v>
+      </c>
     </row>
-    <row r="48" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
       <c r="F48" s="14"/>
       <c r="G48" s="14"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
       <c r="N48" s="14"/>
       <c r="O48" s="14"/>
       <c r="P48" s="14"/>
       <c r="Q48" s="14"/>
       <c r="R48" s="14"/>
       <c r="S48" s="14"/>
       <c r="T48" s="14"/>
       <c r="U48" s="14"/>
       <c r="V48" s="14"/>
       <c r="W48" s="14"/>
       <c r="X48" s="14"/>
@@ -18961,52 +19069,55 @@
       </c>
       <c r="FM48" s="14">
         <v>1.0947709999999999E-2</v>
       </c>
       <c r="FN48" s="14">
         <v>3.0526300000000002E-3</v>
       </c>
       <c r="FO48" s="14">
         <v>3.3180599999999998E-3</v>
       </c>
       <c r="FP48" s="14">
         <v>2.1627199999999999E-3</v>
       </c>
       <c r="FQ48" s="14">
         <v>3.3465999999999999E-3</v>
       </c>
       <c r="FR48" s="14">
         <v>1.4753520000000001E-2</v>
       </c>
       <c r="FS48" s="15" t="s">
         <v>9</v>
       </c>
       <c r="FT48" s="15" t="s">
         <v>9</v>
       </c>
+      <c r="FU48" s="15">
+        <v>0.05</v>
+      </c>
     </row>
-    <row r="49" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C49" s="14"/>
       <c r="D49" s="14"/>
       <c r="E49" s="14"/>
       <c r="F49" s="14"/>
       <c r="G49" s="14"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="14"/>
       <c r="L49" s="14"/>
       <c r="M49" s="14"/>
       <c r="N49" s="14"/>
       <c r="O49" s="14"/>
       <c r="P49" s="14"/>
       <c r="Q49" s="14"/>
       <c r="R49" s="14"/>
       <c r="S49" s="14"/>
       <c r="T49" s="14"/>
       <c r="U49" s="14"/>
       <c r="V49" s="14"/>
       <c r="W49" s="14"/>
       <c r="X49" s="14"/>
@@ -19222,52 +19333,55 @@
       </c>
       <c r="FM49" s="14">
         <v>0.46900825000000002</v>
       </c>
       <c r="FN49" s="14">
         <v>0.17644441</v>
       </c>
       <c r="FO49" s="14">
         <v>0.36685710999999999</v>
       </c>
       <c r="FP49" s="14">
         <v>0.38042435999999996</v>
       </c>
       <c r="FQ49" s="14">
         <v>0.48373724000000001</v>
       </c>
       <c r="FR49" s="14">
         <v>0.56076843999999992</v>
       </c>
       <c r="FS49" s="14">
         <v>0.51245275000000001</v>
       </c>
       <c r="FT49" s="14">
         <v>0.47668874999999999</v>
       </c>
+      <c r="FU49" s="14">
+        <v>0.42985036999999998</v>
+      </c>
     </row>
-    <row r="50" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="14"/>
       <c r="D50" s="14"/>
       <c r="E50" s="14"/>
       <c r="F50" s="14"/>
       <c r="G50" s="14"/>
       <c r="H50" s="14"/>
       <c r="I50" s="14"/>
       <c r="J50" s="14"/>
       <c r="K50" s="14"/>
       <c r="L50" s="14"/>
       <c r="M50" s="14"/>
       <c r="N50" s="14"/>
       <c r="O50" s="14"/>
       <c r="P50" s="14"/>
       <c r="Q50" s="14"/>
       <c r="R50" s="14"/>
       <c r="S50" s="14"/>
       <c r="T50" s="14"/>
       <c r="U50" s="14"/>
       <c r="V50" s="14"/>
       <c r="W50" s="14"/>
       <c r="X50" s="14"/>
@@ -19483,52 +19597,55 @@
       </c>
       <c r="FM50" s="14">
         <v>1.66909749</v>
       </c>
       <c r="FN50" s="14">
         <v>1.0779777099999999</v>
       </c>
       <c r="FO50" s="14">
         <v>1.18422542</v>
       </c>
       <c r="FP50" s="14">
         <v>1.09558475</v>
       </c>
       <c r="FQ50" s="14">
         <v>1.5863081799999998</v>
       </c>
       <c r="FR50" s="14">
         <v>1.3062714600000001</v>
       </c>
       <c r="FS50" s="14">
         <v>1.48303085</v>
       </c>
       <c r="FT50" s="14">
         <v>1.0591934199999999</v>
       </c>
+      <c r="FU50" s="14">
+        <v>1.1402912299999999</v>
+      </c>
     </row>
-    <row r="51" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C51" s="14"/>
       <c r="D51" s="14"/>
       <c r="E51" s="14"/>
       <c r="F51" s="14"/>
       <c r="G51" s="14"/>
       <c r="H51" s="14"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="14"/>
       <c r="L51" s="14"/>
       <c r="M51" s="14"/>
       <c r="N51" s="14"/>
       <c r="O51" s="14"/>
       <c r="P51" s="14"/>
       <c r="Q51" s="14"/>
       <c r="R51" s="14"/>
       <c r="S51" s="14"/>
       <c r="T51" s="14"/>
       <c r="U51" s="14"/>
       <c r="V51" s="14"/>
       <c r="W51" s="14"/>
       <c r="X51" s="14"/>
@@ -19744,52 +19861,55 @@
       </c>
       <c r="FM51" s="14">
         <v>2.1433534500000002</v>
       </c>
       <c r="FN51" s="14">
         <v>1.2574747500000001</v>
       </c>
       <c r="FO51" s="14">
         <v>1.5544005900000002</v>
       </c>
       <c r="FP51" s="14">
         <v>1.47817183</v>
       </c>
       <c r="FQ51" s="14">
         <v>2.07339202</v>
       </c>
       <c r="FR51" s="14">
         <v>1.8720934199999999</v>
       </c>
       <c r="FS51" s="14">
         <v>1.9954836</v>
       </c>
       <c r="FT51" s="14">
         <v>1.5358821699999998</v>
       </c>
+      <c r="FU51" s="14">
+        <v>1.5701416000000001</v>
+      </c>
     </row>
-    <row r="52" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="14">
         <v>47.606623769999999</v>
       </c>
       <c r="D52" s="14">
         <v>39.404511200000002</v>
       </c>
       <c r="E52" s="14">
         <v>53.277497969999999</v>
       </c>
       <c r="F52" s="14">
         <v>69.354271589999996</v>
       </c>
       <c r="G52" s="14">
         <v>56.432360269999997</v>
       </c>
       <c r="H52" s="14">
         <v>66.899817900000002</v>
       </c>
       <c r="I52" s="14">
         <v>57.790311520000003</v>
       </c>
       <c r="J52" s="14">
@@ -20271,52 +20391,55 @@
       </c>
       <c r="FM52" s="14">
         <v>320.49897258999999</v>
       </c>
       <c r="FN52" s="14">
         <v>291.94455780999999</v>
       </c>
       <c r="FO52" s="14">
         <v>319.06077776999996</v>
       </c>
       <c r="FP52" s="14">
         <v>293.20435857999996</v>
       </c>
       <c r="FQ52" s="14">
         <v>283.00415124</v>
       </c>
       <c r="FR52" s="14">
         <v>308.26371452000001</v>
       </c>
       <c r="FS52" s="14">
         <v>340.44144047000003</v>
       </c>
       <c r="FT52" s="14">
         <v>329.29342684</v>
       </c>
+      <c r="FU52" s="14">
+        <v>316.59368275999998</v>
+      </c>
     </row>
-    <row r="53" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C53" s="14"/>
       <c r="D53" s="14"/>
       <c r="E53" s="14"/>
       <c r="F53" s="14"/>
       <c r="G53" s="14"/>
       <c r="H53" s="14"/>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="14"/>
       <c r="L53" s="14"/>
       <c r="M53" s="14"/>
       <c r="N53" s="14"/>
       <c r="O53" s="14"/>
       <c r="P53" s="14"/>
       <c r="Q53" s="14"/>
       <c r="R53" s="14"/>
       <c r="S53" s="14"/>
       <c r="T53" s="14"/>
       <c r="U53" s="14"/>
       <c r="V53" s="14"/>
       <c r="W53" s="14"/>
       <c r="X53" s="14"/>
@@ -20532,52 +20655,55 @@
       </c>
       <c r="FM53" s="14">
         <v>6.6054709300000001</v>
       </c>
       <c r="FN53" s="14">
         <v>8.4052469999999992</v>
       </c>
       <c r="FO53" s="14">
         <v>12.008177380000001</v>
       </c>
       <c r="FP53" s="14">
         <v>11.107366259999999</v>
       </c>
       <c r="FQ53" s="14">
         <v>7.42721228</v>
       </c>
       <c r="FR53" s="14">
         <v>8.1658438800000006</v>
       </c>
       <c r="FS53" s="14">
         <v>8.0859357599999999</v>
       </c>
       <c r="FT53" s="14">
         <v>6.95847295</v>
       </c>
+      <c r="FU53" s="14">
+        <v>7.0458224100000004</v>
+      </c>
     </row>
-    <row r="54" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C54" s="14"/>
       <c r="D54" s="14"/>
       <c r="E54" s="14"/>
       <c r="F54" s="14"/>
       <c r="G54" s="14"/>
       <c r="H54" s="14"/>
       <c r="I54" s="14"/>
       <c r="J54" s="14"/>
       <c r="K54" s="14"/>
       <c r="L54" s="14"/>
       <c r="M54" s="14"/>
       <c r="N54" s="14"/>
       <c r="O54" s="14"/>
       <c r="P54" s="14"/>
       <c r="Q54" s="14"/>
       <c r="R54" s="14"/>
       <c r="S54" s="14"/>
       <c r="T54" s="14"/>
       <c r="U54" s="14"/>
       <c r="V54" s="14"/>
       <c r="W54" s="14"/>
       <c r="X54" s="14"/>
@@ -20793,52 +20919,55 @@
       </c>
       <c r="FM54" s="14">
         <v>6.7961995399999999</v>
       </c>
       <c r="FN54" s="14">
         <v>8.2361729300000004</v>
       </c>
       <c r="FO54" s="14">
         <v>9.6565224799999996</v>
       </c>
       <c r="FP54" s="14">
         <v>8.176153639999999</v>
       </c>
       <c r="FQ54" s="14">
         <v>7.3579500599999994</v>
       </c>
       <c r="FR54" s="14">
         <v>8.73859487</v>
       </c>
       <c r="FS54" s="14">
         <v>11.799388929999999</v>
       </c>
       <c r="FT54" s="14">
         <v>13.31025294</v>
       </c>
+      <c r="FU54" s="14">
+        <v>14.57488281</v>
+      </c>
     </row>
-    <row r="55" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C55" s="14"/>
       <c r="D55" s="14"/>
       <c r="E55" s="14"/>
       <c r="F55" s="14"/>
       <c r="G55" s="14"/>
       <c r="H55" s="14"/>
       <c r="I55" s="14"/>
       <c r="J55" s="14"/>
       <c r="K55" s="14"/>
       <c r="L55" s="14"/>
       <c r="M55" s="14"/>
       <c r="N55" s="14"/>
       <c r="O55" s="14"/>
       <c r="P55" s="14"/>
       <c r="Q55" s="14"/>
       <c r="R55" s="14"/>
       <c r="S55" s="14"/>
       <c r="T55" s="14"/>
       <c r="U55" s="14"/>
       <c r="V55" s="14"/>
       <c r="W55" s="14"/>
       <c r="X55" s="14"/>
@@ -21054,52 +21183,55 @@
       </c>
       <c r="FM55" s="14">
         <v>16.846569629999998</v>
       </c>
       <c r="FN55" s="14">
         <v>15.704755970000001</v>
       </c>
       <c r="FO55" s="14">
         <v>18.717901680000001</v>
       </c>
       <c r="FP55" s="14">
         <v>14.65359174</v>
       </c>
       <c r="FQ55" s="14">
         <v>22.553105819999999</v>
       </c>
       <c r="FR55" s="14">
         <v>47.485499789999999</v>
       </c>
       <c r="FS55" s="14">
         <v>49.057284750000001</v>
       </c>
       <c r="FT55" s="14">
         <v>39.19072851</v>
       </c>
+      <c r="FU55" s="14">
+        <v>37.43020774</v>
+      </c>
     </row>
-    <row r="56" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C56" s="14"/>
       <c r="D56" s="14"/>
       <c r="E56" s="14"/>
       <c r="F56" s="14"/>
       <c r="G56" s="14"/>
       <c r="H56" s="14"/>
       <c r="I56" s="14"/>
       <c r="J56" s="14"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
       <c r="N56" s="14"/>
       <c r="O56" s="14"/>
       <c r="P56" s="14"/>
       <c r="Q56" s="14"/>
       <c r="R56" s="14"/>
       <c r="S56" s="14"/>
       <c r="T56" s="14"/>
       <c r="U56" s="14"/>
       <c r="V56" s="14"/>
       <c r="W56" s="14"/>
       <c r="X56" s="14"/>
@@ -21315,52 +21447,55 @@
       </c>
       <c r="FM56" s="14">
         <v>290.25073249000002</v>
       </c>
       <c r="FN56" s="14">
         <v>259.59838191</v>
       </c>
       <c r="FO56" s="14">
         <v>278.67817623000002</v>
       </c>
       <c r="FP56" s="14">
         <v>259.26724694000001</v>
       </c>
       <c r="FQ56" s="14">
         <v>245.66588308000001</v>
       </c>
       <c r="FR56" s="14">
         <v>243.87377597999998</v>
       </c>
       <c r="FS56" s="14">
         <v>271.49883102999996</v>
       </c>
       <c r="FT56" s="14">
         <v>269.83397244000003</v>
       </c>
+      <c r="FU56" s="14">
+        <v>257.54276980000003</v>
+      </c>
     </row>
-    <row r="57" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C57" s="14"/>
       <c r="D57" s="14"/>
       <c r="E57" s="14"/>
       <c r="F57" s="14"/>
       <c r="G57" s="14"/>
       <c r="H57" s="14"/>
       <c r="I57" s="14"/>
       <c r="J57" s="14"/>
       <c r="K57" s="14"/>
       <c r="L57" s="14"/>
       <c r="M57" s="14"/>
       <c r="N57" s="14"/>
       <c r="O57" s="14"/>
       <c r="P57" s="14"/>
       <c r="Q57" s="14"/>
       <c r="R57" s="14"/>
       <c r="S57" s="14"/>
       <c r="T57" s="14"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
@@ -21576,52 +21711,55 @@
       </c>
       <c r="FM57" s="14">
         <v>301.16454735000002</v>
       </c>
       <c r="FN57" s="14">
         <v>267.15513952999999</v>
       </c>
       <c r="FO57" s="14">
         <v>288.57903813000001</v>
       </c>
       <c r="FP57" s="14">
         <v>267.27090817999999</v>
       </c>
       <c r="FQ57" s="14">
         <v>253.77769058000001</v>
       </c>
       <c r="FR57" s="14">
         <v>252.44748812</v>
       </c>
       <c r="FS57" s="14">
         <v>278.91263370999997</v>
       </c>
       <c r="FT57" s="14">
         <v>276.43064069000002</v>
       </c>
+      <c r="FU57" s="14">
+        <v>265.75294787000001</v>
+      </c>
     </row>
-    <row r="58" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C58" s="14"/>
       <c r="D58" s="14"/>
       <c r="E58" s="14"/>
       <c r="F58" s="14"/>
       <c r="G58" s="14"/>
       <c r="H58" s="14"/>
       <c r="I58" s="14"/>
       <c r="J58" s="14"/>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="14"/>
       <c r="N58" s="14"/>
       <c r="O58" s="14"/>
       <c r="P58" s="14"/>
       <c r="Q58" s="14"/>
       <c r="R58" s="14"/>
       <c r="S58" s="14"/>
       <c r="T58" s="14"/>
       <c r="U58" s="14"/>
       <c r="V58" s="14"/>
       <c r="W58" s="14"/>
       <c r="X58" s="14"/>
@@ -21837,52 +21975,55 @@
       </c>
       <c r="FM58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="FN58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="FO58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="FP58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="FQ58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="FR58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="FS58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="FT58" s="15" t="s">
         <v>9</v>
       </c>
+      <c r="FU58" s="15" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="59" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="14"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="14"/>
       <c r="N59" s="14"/>
       <c r="O59" s="14"/>
       <c r="P59" s="14"/>
       <c r="Q59" s="14"/>
       <c r="R59" s="14"/>
       <c r="S59" s="14"/>
       <c r="T59" s="14"/>
       <c r="U59" s="14"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
@@ -22098,52 +22239,55 @@
       </c>
       <c r="FM59" s="14">
         <v>301.16454735000002</v>
       </c>
       <c r="FN59" s="14">
         <v>267.15513952999999</v>
       </c>
       <c r="FO59" s="14">
         <v>288.57903813000001</v>
       </c>
       <c r="FP59" s="14">
         <v>267.27090817999999</v>
       </c>
       <c r="FQ59" s="14">
         <v>253.77769058000001</v>
       </c>
       <c r="FR59" s="14">
         <v>252.44748812</v>
       </c>
       <c r="FS59" s="14">
         <v>278.91263370999997</v>
       </c>
       <c r="FT59" s="14">
         <v>276.43064069000002</v>
       </c>
+      <c r="FU59" s="14">
+        <v>265.75294787000001</v>
+      </c>
     </row>
-    <row r="60" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="14">
         <v>113.50978103999999</v>
       </c>
       <c r="D60" s="14">
         <v>109.52586878</v>
       </c>
       <c r="E60" s="14">
         <v>122.52922619</v>
       </c>
       <c r="F60" s="14">
         <v>146.50473435000001</v>
       </c>
       <c r="G60" s="14">
         <v>122.59999901</v>
       </c>
       <c r="H60" s="14">
         <v>144.8795428</v>
       </c>
       <c r="I60" s="14">
         <v>311.38302726000001</v>
       </c>
       <c r="J60" s="14">
@@ -22625,52 +22769,55 @@
       </c>
       <c r="FM60" s="14">
         <v>476.68641042000002</v>
       </c>
       <c r="FN60" s="14">
         <v>394.50109227999997</v>
       </c>
       <c r="FO60" s="14">
         <v>387.37618925999999</v>
       </c>
       <c r="FP60" s="14">
         <v>378.39657248000003</v>
       </c>
       <c r="FQ60" s="14">
         <v>487.20747270999999</v>
       </c>
       <c r="FR60" s="14">
         <v>566.22922640000002</v>
       </c>
       <c r="FS60" s="14">
         <v>543.38507330999994</v>
       </c>
       <c r="FT60" s="14">
         <v>483.85428541000005</v>
       </c>
+      <c r="FU60" s="14">
+        <v>448.05712369000003</v>
+      </c>
     </row>
-    <row r="61" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C61" s="14"/>
       <c r="D61" s="14"/>
       <c r="E61" s="14"/>
       <c r="F61" s="14"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
       <c r="Q61" s="14"/>
       <c r="R61" s="14"/>
       <c r="S61" s="14"/>
       <c r="T61" s="14"/>
       <c r="U61" s="14"/>
       <c r="V61" s="14"/>
       <c r="W61" s="14"/>
       <c r="X61" s="14"/>
@@ -22886,52 +23033,55 @@
       </c>
       <c r="FM61" s="14">
         <v>22.984952870000001</v>
       </c>
       <c r="FN61" s="14">
         <v>29.035127079999999</v>
       </c>
       <c r="FO61" s="14">
         <v>24.26689644</v>
       </c>
       <c r="FP61" s="14">
         <v>15.65232441</v>
       </c>
       <c r="FQ61" s="14">
         <v>25.721272819999999</v>
       </c>
       <c r="FR61" s="14">
         <v>37.018421920000002</v>
       </c>
       <c r="FS61" s="14">
         <v>31.32919107</v>
       </c>
       <c r="FT61" s="14">
         <v>28.566203219999998</v>
       </c>
+      <c r="FU61" s="14">
+        <v>25.882287179999999</v>
+      </c>
     </row>
-    <row r="62" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C62" s="14"/>
       <c r="D62" s="14"/>
       <c r="E62" s="14"/>
       <c r="F62" s="14"/>
       <c r="G62" s="14"/>
       <c r="H62" s="14"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
       <c r="N62" s="14"/>
       <c r="O62" s="14"/>
       <c r="P62" s="14"/>
       <c r="Q62" s="14"/>
       <c r="R62" s="14"/>
       <c r="S62" s="14"/>
       <c r="T62" s="14"/>
       <c r="U62" s="14"/>
       <c r="V62" s="14"/>
       <c r="W62" s="14"/>
       <c r="X62" s="14"/>
@@ -23147,52 +23297,55 @@
       </c>
       <c r="FM62" s="14">
         <v>104.88841001999999</v>
       </c>
       <c r="FN62" s="14">
         <v>84.461397950000006</v>
       </c>
       <c r="FO62" s="14">
         <v>90.134266549999992</v>
       </c>
       <c r="FP62" s="14">
         <v>83.044123650000003</v>
       </c>
       <c r="FQ62" s="14">
         <v>107.18327699</v>
       </c>
       <c r="FR62" s="14">
         <v>124.49141182</v>
       </c>
       <c r="FS62" s="14">
         <v>117.72589793</v>
       </c>
       <c r="FT62" s="14">
         <v>113.63195536000001</v>
       </c>
+      <c r="FU62" s="14">
+        <v>105.84229636000001</v>
+      </c>
     </row>
-    <row r="63" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C63" s="14"/>
       <c r="D63" s="14"/>
       <c r="E63" s="14"/>
       <c r="F63" s="14"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
       <c r="R63" s="14"/>
       <c r="S63" s="14"/>
       <c r="T63" s="14"/>
       <c r="U63" s="14"/>
       <c r="V63" s="14"/>
       <c r="W63" s="14"/>
       <c r="X63" s="14"/>
@@ -23408,52 +23561,55 @@
       </c>
       <c r="FM63" s="14">
         <v>348.81304752999995</v>
       </c>
       <c r="FN63" s="14">
         <v>281.00456724999998</v>
       </c>
       <c r="FO63" s="14">
         <v>272.97502627</v>
       </c>
       <c r="FP63" s="14">
         <v>279.70012442000001</v>
       </c>
       <c r="FQ63" s="14">
         <v>354.3029229</v>
       </c>
       <c r="FR63" s="14">
         <v>404.71939266000004</v>
       </c>
       <c r="FS63" s="14">
         <v>394.32998430999999</v>
       </c>
       <c r="FT63" s="14">
         <v>341.65612683000001</v>
       </c>
+      <c r="FU63" s="14">
+        <v>316.33254015</v>
+      </c>
     </row>
-    <row r="64" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="14"/>
       <c r="D64" s="14"/>
       <c r="E64" s="14"/>
       <c r="F64" s="14"/>
       <c r="G64" s="14"/>
       <c r="H64" s="14"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="14"/>
       <c r="O64" s="14"/>
       <c r="P64" s="14"/>
       <c r="Q64" s="14"/>
       <c r="R64" s="14"/>
       <c r="S64" s="14"/>
       <c r="T64" s="14"/>
       <c r="U64" s="14"/>
       <c r="V64" s="14"/>
       <c r="W64" s="14"/>
       <c r="X64" s="14"/>
@@ -23669,52 +23825,55 @@
       </c>
       <c r="FM64" s="14">
         <v>387.27373774</v>
       </c>
       <c r="FN64" s="14">
         <v>310.05283768999999</v>
       </c>
       <c r="FO64" s="14">
         <v>324.75500137</v>
       </c>
       <c r="FP64" s="14">
         <v>338.40799126999997</v>
       </c>
       <c r="FQ64" s="14">
         <v>423.34213864999998</v>
       </c>
       <c r="FR64" s="14">
         <v>488.28121181</v>
       </c>
       <c r="FS64" s="14">
         <v>475.59861947000002</v>
       </c>
       <c r="FT64" s="14">
         <v>424.09406802000001</v>
       </c>
+      <c r="FU64" s="14">
+        <v>395.85742789999995</v>
+      </c>
     </row>
-    <row r="65" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C65" s="14"/>
       <c r="D65" s="14"/>
       <c r="E65" s="14"/>
       <c r="F65" s="14"/>
       <c r="G65" s="14"/>
       <c r="H65" s="14"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
       <c r="N65" s="14"/>
       <c r="O65" s="14"/>
       <c r="P65" s="14"/>
       <c r="Q65" s="14"/>
       <c r="R65" s="14"/>
       <c r="S65" s="14"/>
       <c r="T65" s="14"/>
       <c r="U65" s="14"/>
       <c r="V65" s="14"/>
       <c r="W65" s="14"/>
       <c r="X65" s="14"/>
@@ -23930,52 +24089,55 @@
       </c>
       <c r="FM65" s="14">
         <v>5.5053716500000007</v>
       </c>
       <c r="FN65" s="14">
         <v>5.8968823200000005</v>
       </c>
       <c r="FO65" s="14">
         <v>6.8133026399999999</v>
       </c>
       <c r="FP65" s="14">
         <v>4.3171754</v>
       </c>
       <c r="FQ65" s="14">
         <v>7.38953712</v>
       </c>
       <c r="FR65" s="14">
         <v>7.0001360099999994</v>
       </c>
       <c r="FS65" s="14">
         <v>8.0134394899999997</v>
       </c>
       <c r="FT65" s="14">
         <v>8.3079131200000003</v>
       </c>
+      <c r="FU65" s="14">
+        <v>8.7318406500000005</v>
+      </c>
     </row>
-    <row r="66" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="14"/>
       <c r="D66" s="14"/>
       <c r="E66" s="14"/>
       <c r="F66" s="14"/>
       <c r="G66" s="14"/>
       <c r="H66" s="14"/>
       <c r="I66" s="14"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
       <c r="N66" s="14"/>
       <c r="O66" s="14"/>
       <c r="P66" s="14"/>
       <c r="Q66" s="14"/>
       <c r="R66" s="14"/>
       <c r="S66" s="14"/>
       <c r="T66" s="14"/>
       <c r="U66" s="14"/>
       <c r="V66" s="14"/>
       <c r="W66" s="14"/>
       <c r="X66" s="14"/>
@@ -24191,52 +24353,55 @@
       </c>
       <c r="FM66" s="14">
         <v>84.285193759999999</v>
       </c>
       <c r="FN66" s="14">
         <v>68.393529400000006</v>
       </c>
       <c r="FO66" s="14">
         <v>67.955819050000002</v>
       </c>
       <c r="FP66" s="14">
         <v>71.061251689999992</v>
       </c>
       <c r="FQ66" s="14">
         <v>89.731143010000011</v>
       </c>
       <c r="FR66" s="14">
         <v>102.29109491</v>
       </c>
       <c r="FS66" s="14">
         <v>99.11447124</v>
       </c>
       <c r="FT66" s="14">
         <v>93.500730469999993</v>
       </c>
+      <c r="FU66" s="14">
+        <v>88.503348029999998</v>
+      </c>
     </row>
-    <row r="67" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C67" s="14"/>
       <c r="D67" s="14"/>
       <c r="E67" s="14"/>
       <c r="F67" s="14"/>
       <c r="G67" s="14"/>
       <c r="H67" s="14"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="14"/>
       <c r="O67" s="14"/>
       <c r="P67" s="14"/>
       <c r="Q67" s="14"/>
       <c r="R67" s="14"/>
       <c r="S67" s="14"/>
       <c r="T67" s="14"/>
       <c r="U67" s="14"/>
       <c r="V67" s="14"/>
       <c r="W67" s="14"/>
       <c r="X67" s="14"/>
@@ -24452,52 +24617,55 @@
       </c>
       <c r="FM67" s="14">
         <v>297.48317233</v>
       </c>
       <c r="FN67" s="14">
         <v>235.76242597000001</v>
       </c>
       <c r="FO67" s="14">
         <v>249.98587968000001</v>
       </c>
       <c r="FP67" s="14">
         <v>263.02956418000002</v>
       </c>
       <c r="FQ67" s="14">
         <v>326.22145852</v>
       </c>
       <c r="FR67" s="14">
         <v>378.98998088999997</v>
       </c>
       <c r="FS67" s="14">
         <v>368.47070874000002</v>
       </c>
       <c r="FT67" s="14">
         <v>322.28542443000003</v>
       </c>
+      <c r="FU67" s="14">
+        <v>298.62223922000004</v>
+      </c>
     </row>
-    <row r="68" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C68" s="14"/>
       <c r="D68" s="14"/>
       <c r="E68" s="14"/>
       <c r="F68" s="14"/>
       <c r="G68" s="14"/>
       <c r="H68" s="14"/>
       <c r="I68" s="14"/>
       <c r="J68" s="14"/>
       <c r="K68" s="14"/>
       <c r="L68" s="14"/>
       <c r="M68" s="14"/>
       <c r="N68" s="14"/>
       <c r="O68" s="14"/>
       <c r="P68" s="14"/>
       <c r="Q68" s="14"/>
       <c r="R68" s="14"/>
       <c r="S68" s="14"/>
       <c r="T68" s="14"/>
       <c r="U68" s="14"/>
       <c r="V68" s="14"/>
       <c r="W68" s="14"/>
       <c r="X68" s="14"/>
@@ -24713,52 +24881,55 @@
       </c>
       <c r="FM68" s="14">
         <v>380.93004344000002</v>
       </c>
       <c r="FN68" s="14">
         <v>303.25574642999999</v>
       </c>
       <c r="FO68" s="14">
         <v>314.76171624</v>
       </c>
       <c r="FP68" s="14">
         <v>330.06037550999997</v>
       </c>
       <c r="FQ68" s="14">
         <v>409.55511093000001</v>
       </c>
       <c r="FR68" s="14">
         <v>467.4920932</v>
       </c>
       <c r="FS68" s="14">
         <v>455.30365929999999</v>
       </c>
       <c r="FT68" s="14">
         <v>401.91911973000003</v>
       </c>
+      <c r="FU68" s="14">
+        <v>376.25891402999997</v>
+      </c>
     </row>
-    <row r="69" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C69" s="16">
         <v>28.781757639999999</v>
       </c>
       <c r="D69" s="16">
         <v>16.215642639999999</v>
       </c>
       <c r="E69" s="16">
         <v>20.694513969999999</v>
       </c>
       <c r="F69" s="16">
         <v>18.5353563</v>
       </c>
       <c r="G69" s="16">
         <v>14.999120990000002</v>
       </c>
       <c r="H69" s="16">
         <v>16.679866750000002</v>
       </c>
       <c r="I69" s="16">
         <v>16.86977014</v>
       </c>
       <c r="J69" s="16">
@@ -25240,52 +25411,55 @@
       </c>
       <c r="FM69" s="16">
         <v>29.487118679999998</v>
       </c>
       <c r="FN69" s="16">
         <v>34.990120700000006</v>
       </c>
       <c r="FO69" s="16">
         <v>32.910104670000003</v>
       </c>
       <c r="FP69" s="16">
         <v>22.120069749999999</v>
       </c>
       <c r="FQ69" s="16">
         <v>28.393589160000001</v>
       </c>
       <c r="FR69" s="16">
         <v>45.521397540000002</v>
       </c>
       <c r="FS69" s="16">
         <v>32.26197432</v>
       </c>
       <c r="FT69" s="16">
         <v>32.961407280000003</v>
       </c>
+      <c r="FU69" s="16">
+        <v>23.435224550000001</v>
+      </c>
     </row>
-    <row r="70" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="2"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="14"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
       <c r="U70" s="14"/>
       <c r="V70" s="14"/>
       <c r="W70" s="14"/>
       <c r="X70" s="14"/>
       <c r="Y70" s="14"/>
       <c r="Z70" s="14"/>
@@ -25378,57 +25552,57 @@
       <c r="DI70" s="14"/>
       <c r="DJ70" s="14"/>
       <c r="DK70" s="14"/>
       <c r="DL70" s="14"/>
       <c r="DM70" s="14"/>
       <c r="DN70" s="14"/>
       <c r="DO70" s="14"/>
       <c r="DP70" s="14"/>
       <c r="DQ70" s="14"/>
       <c r="DR70" s="14"/>
       <c r="DS70" s="14"/>
       <c r="DT70" s="14"/>
       <c r="DU70" s="14"/>
       <c r="DV70" s="14"/>
       <c r="DW70" s="14"/>
       <c r="DX70" s="14"/>
       <c r="DY70" s="14"/>
       <c r="DZ70" s="14"/>
       <c r="EA70" s="14"/>
       <c r="EB70" s="14"/>
       <c r="EC70" s="14"/>
       <c r="ED70" s="14"/>
       <c r="EE70" s="14"/>
       <c r="EF70" s="14"/>
     </row>
-    <row r="71" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="72" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="73" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B73" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="27"/>
       <c r="D73" s="27"/>
       <c r="E73" s="27"/>
       <c r="F73" s="27"/>
       <c r="G73" s="27"/>
       <c r="H73" s="27"/>
       <c r="I73" s="27"/>
       <c r="J73" s="27"/>
       <c r="K73" s="27"/>
       <c r="L73" s="27"/>
       <c r="M73" s="27"/>
       <c r="N73" s="27"/>
       <c r="O73" s="27"/>
       <c r="P73" s="27"/>
       <c r="Q73" s="27"/>
       <c r="R73" s="27"/>
       <c r="S73" s="27"/>
       <c r="T73" s="27"/>
       <c r="U73" s="27"/>
       <c r="V73" s="27"/>
       <c r="W73" s="27"/>
       <c r="X73" s="27"/>
@@ -25538,52 +25712,53 @@
       <c r="DX73" s="27"/>
       <c r="DY73" s="27"/>
       <c r="DZ73" s="27"/>
       <c r="EA73" s="27"/>
       <c r="EB73" s="27"/>
       <c r="EC73" s="27"/>
       <c r="ED73" s="27"/>
       <c r="EE73" s="27"/>
       <c r="EF73" s="34"/>
       <c r="EJ73" s="34"/>
       <c r="FF73" s="42"/>
       <c r="FG73" s="42"/>
       <c r="FH73" s="42"/>
       <c r="FI73" s="42"/>
       <c r="FJ73" s="42"/>
       <c r="FK73" s="42"/>
       <c r="FL73" s="42"/>
       <c r="FM73" s="42"/>
       <c r="FN73" s="42"/>
       <c r="FO73" s="42"/>
       <c r="FP73" s="42"/>
       <c r="FQ73" s="42"/>
       <c r="FR73" s="42"/>
       <c r="FS73" s="42"/>
       <c r="FT73" s="42"/>
+      <c r="FU73" s="42"/>
     </row>
-    <row r="74" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="25"/>
       <c r="C74" s="26">
         <v>40908</v>
       </c>
       <c r="D74" s="26">
         <v>40939</v>
       </c>
       <c r="E74" s="26">
         <v>40968</v>
       </c>
       <c r="F74" s="26">
         <v>40999</v>
       </c>
       <c r="G74" s="26">
         <v>41029</v>
       </c>
       <c r="H74" s="26">
         <v>41060</v>
       </c>
       <c r="I74" s="26">
         <v>41090</v>
       </c>
       <c r="J74" s="26">
         <v>41121</v>
       </c>
@@ -26063,52 +26238,55 @@
       </c>
       <c r="FM74" s="26">
         <v>45961</v>
       </c>
       <c r="FN74" s="26">
         <v>45991</v>
       </c>
       <c r="FO74" s="26">
         <v>46022</v>
       </c>
       <c r="FP74" s="26">
         <v>46053</v>
       </c>
       <c r="FQ74" s="26">
         <v>46081</v>
       </c>
       <c r="FR74" s="26">
         <v>46112</v>
       </c>
       <c r="FS74" s="26">
         <v>46142</v>
       </c>
       <c r="FT74" s="26">
         <v>46173</v>
       </c>
+      <c r="FU74" s="26">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="75" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="13">
         <v>9.01</v>
       </c>
       <c r="D75" s="13">
         <v>8.9499999999999993</v>
       </c>
       <c r="E75" s="13">
         <v>8.9</v>
       </c>
       <c r="F75" s="13">
         <v>9.14</v>
       </c>
       <c r="G75" s="13">
         <v>9.56</v>
       </c>
       <c r="H75" s="13">
         <v>9.2200000000000006</v>
       </c>
       <c r="I75" s="13">
         <v>9.27</v>
       </c>
       <c r="J75" s="13">
@@ -26590,52 +26768,55 @@
       </c>
       <c r="FM75" s="17">
         <v>5.33</v>
       </c>
       <c r="FN75" s="17">
         <v>5.33</v>
       </c>
       <c r="FO75" s="17">
         <v>5.23</v>
       </c>
       <c r="FP75" s="17">
         <v>5.24</v>
       </c>
       <c r="FQ75" s="17">
         <v>5.3</v>
       </c>
       <c r="FR75" s="17">
         <v>5.0999999999999996</v>
       </c>
       <c r="FS75" s="17">
         <v>5.27</v>
       </c>
       <c r="FT75" s="17">
         <v>5.0599999999999996</v>
       </c>
+      <c r="FU75" s="17">
+        <v>5.41</v>
+      </c>
     </row>
-    <row r="76" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="13">
         <v>6.25</v>
       </c>
       <c r="D76" s="13">
         <v>6.32</v>
       </c>
       <c r="E76" s="13">
         <v>6.23</v>
       </c>
       <c r="F76" s="13">
         <v>5.76</v>
       </c>
       <c r="G76" s="13">
         <v>5.9</v>
       </c>
       <c r="H76" s="13">
         <v>6</v>
       </c>
       <c r="I76" s="13">
         <v>6.11</v>
       </c>
       <c r="J76" s="13">
@@ -27117,52 +27298,55 @@
       </c>
       <c r="FM76" s="17">
         <v>3.37</v>
       </c>
       <c r="FN76" s="17">
         <v>3.36</v>
       </c>
       <c r="FO76" s="17">
         <v>3.38</v>
       </c>
       <c r="FP76" s="17">
         <v>3.37</v>
       </c>
       <c r="FQ76" s="17">
         <v>3.39</v>
       </c>
       <c r="FR76" s="17">
         <v>3.33</v>
       </c>
       <c r="FS76" s="17">
         <v>3.3</v>
       </c>
       <c r="FT76" s="17">
         <v>3.27</v>
       </c>
+      <c r="FU76" s="17">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="77" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C77" s="13"/>
       <c r="D77" s="22"/>
       <c r="E77" s="22"/>
       <c r="F77" s="22"/>
       <c r="G77" s="22"/>
       <c r="H77" s="22"/>
       <c r="I77" s="22"/>
       <c r="J77" s="22"/>
       <c r="K77" s="22"/>
       <c r="L77" s="22"/>
       <c r="M77" s="22"/>
       <c r="N77" s="22"/>
       <c r="O77" s="22"/>
       <c r="P77" s="22"/>
       <c r="Q77" s="22"/>
       <c r="R77" s="22"/>
       <c r="S77" s="22"/>
       <c r="T77" s="22"/>
       <c r="U77" s="22"/>
       <c r="V77" s="22"/>
       <c r="W77" s="22"/>
       <c r="X77" s="22"/>
@@ -27378,52 +27562,55 @@
       </c>
       <c r="FM77" s="17">
         <v>5.67</v>
       </c>
       <c r="FN77" s="17">
         <v>5.68</v>
       </c>
       <c r="FO77" s="17">
         <v>5.74</v>
       </c>
       <c r="FP77" s="17">
         <v>5.8</v>
       </c>
       <c r="FQ77" s="17">
         <v>5.62</v>
       </c>
       <c r="FR77" s="17">
         <v>5.52</v>
       </c>
       <c r="FS77" s="17">
         <v>5.57</v>
       </c>
       <c r="FT77" s="17">
         <v>5.58</v>
       </c>
+      <c r="FU77" s="17">
+        <v>5.67</v>
+      </c>
     </row>
-    <row r="78" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="18"/>
       <c r="D78" s="18"/>
       <c r="E78" s="18"/>
       <c r="F78" s="18"/>
       <c r="G78" s="18"/>
       <c r="H78" s="18"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="18"/>
       <c r="L78" s="18"/>
       <c r="M78" s="18"/>
       <c r="N78" s="18"/>
       <c r="O78" s="18"/>
       <c r="P78" s="18"/>
       <c r="Q78" s="18"/>
       <c r="R78" s="18"/>
       <c r="S78" s="18"/>
       <c r="T78" s="18"/>
       <c r="U78" s="18"/>
       <c r="V78" s="18"/>
       <c r="W78" s="18"/>
       <c r="X78" s="18"/>
@@ -27639,61 +27826,64 @@
       </c>
       <c r="FM78" s="19">
         <v>5.85</v>
       </c>
       <c r="FN78" s="19">
         <v>5.9</v>
       </c>
       <c r="FO78" s="19">
         <v>5.85</v>
       </c>
       <c r="FP78" s="19">
         <v>5.87</v>
       </c>
       <c r="FQ78" s="19">
         <v>5.71</v>
       </c>
       <c r="FR78" s="19">
         <v>5.57</v>
       </c>
       <c r="FS78" s="19">
         <v>5.63</v>
       </c>
       <c r="FT78" s="19">
         <v>5.65</v>
       </c>
+      <c r="FU78" s="19">
+        <v>5.74</v>
+      </c>
     </row>
-    <row r="79" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EJ79" s="17"/>
     </row>
-    <row r="80" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="81" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="82" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="27"/>
       <c r="D82" s="27"/>
       <c r="E82" s="27"/>
       <c r="F82" s="27"/>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27"/>
       <c r="J82" s="27"/>
       <c r="K82" s="27"/>
       <c r="L82" s="27"/>
       <c r="M82" s="27"/>
       <c r="N82" s="27"/>
       <c r="O82" s="27"/>
       <c r="P82" s="27"/>
       <c r="Q82" s="27"/>
       <c r="R82" s="27"/>
       <c r="S82" s="27"/>
       <c r="T82" s="27"/>
       <c r="U82" s="27"/>
       <c r="V82" s="27"/>
       <c r="W82" s="27"/>
       <c r="X82" s="27"/>
@@ -27826,52 +28016,53 @@
       <c r="EX82" s="42"/>
       <c r="EY82" s="42"/>
       <c r="EZ82" s="42"/>
       <c r="FA82" s="42"/>
       <c r="FB82" s="42"/>
       <c r="FC82" s="42"/>
       <c r="FD82" s="42"/>
       <c r="FE82" s="42"/>
       <c r="FF82" s="42"/>
       <c r="FG82" s="42"/>
       <c r="FH82" s="42"/>
       <c r="FI82" s="42"/>
       <c r="FJ82" s="42"/>
       <c r="FK82" s="42"/>
       <c r="FL82" s="42"/>
       <c r="FM82" s="42"/>
       <c r="FN82" s="42"/>
       <c r="FO82" s="42"/>
       <c r="FP82" s="42"/>
       <c r="FQ82" s="42"/>
       <c r="FR82" s="42"/>
       <c r="FS82" s="42" t="s">
         <v>54</v>
       </c>
       <c r="FT82" s="42"/>
+      <c r="FU82" s="42"/>
     </row>
-    <row r="83" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="25"/>
       <c r="C83" s="26">
         <v>40908</v>
       </c>
       <c r="D83" s="26">
         <v>40939</v>
       </c>
       <c r="E83" s="26">
         <v>40968</v>
       </c>
       <c r="F83" s="26">
         <v>40999</v>
       </c>
       <c r="G83" s="26">
         <v>41029</v>
       </c>
       <c r="H83" s="26">
         <v>41060</v>
       </c>
       <c r="I83" s="26">
         <v>41090</v>
       </c>
       <c r="J83" s="26">
         <v>41121</v>
       </c>
@@ -28351,52 +28542,55 @@
       </c>
       <c r="FM83" s="26">
         <v>45961</v>
       </c>
       <c r="FN83" s="26">
         <v>45991</v>
       </c>
       <c r="FO83" s="26">
         <v>46022</v>
       </c>
       <c r="FP83" s="26">
         <v>46053</v>
       </c>
       <c r="FQ83" s="26">
         <v>46081</v>
       </c>
       <c r="FR83" s="26">
         <v>46112</v>
       </c>
       <c r="FS83" s="26">
         <v>46142</v>
       </c>
       <c r="FT83" s="26">
         <v>46173</v>
       </c>
+      <c r="FU83" s="26">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="84" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="14">
         <v>0.86193783999999996</v>
       </c>
       <c r="D84" s="14">
         <v>0.99025929999999995</v>
       </c>
       <c r="E84" s="14">
         <v>1.4090961</v>
       </c>
       <c r="F84" s="14">
         <v>0.97022056999999995</v>
       </c>
       <c r="G84" s="14">
         <v>1.33612394</v>
       </c>
       <c r="H84" s="14">
         <v>1.69164146</v>
       </c>
       <c r="I84" s="14">
         <v>1.1021679099999999</v>
       </c>
       <c r="J84" s="14">
@@ -28878,52 +29072,55 @@
       </c>
       <c r="FM84" s="28">
         <v>2.1490534500000003</v>
       </c>
       <c r="FN84" s="28">
         <v>1.2574747500000001</v>
       </c>
       <c r="FO84" s="28">
         <v>1.5544005900000002</v>
       </c>
       <c r="FP84" s="28">
         <v>1.47817183</v>
       </c>
       <c r="FQ84" s="28">
         <v>2.07339202</v>
       </c>
       <c r="FR84" s="28">
         <v>1.8817934199999999</v>
       </c>
       <c r="FS84" s="28">
         <v>1.9954836</v>
       </c>
       <c r="FT84" s="28">
         <v>1.5358821699999998</v>
       </c>
+      <c r="FU84" s="28">
+        <v>1.6201416000000002</v>
+      </c>
     </row>
-    <row r="85" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="14">
         <v>47.591935659999997</v>
       </c>
       <c r="D85" s="14">
         <v>39.404511200000002</v>
       </c>
       <c r="E85" s="14">
         <v>53.277497969999999</v>
       </c>
       <c r="F85" s="14">
         <v>69.354271589999996</v>
       </c>
       <c r="G85" s="14">
         <v>56.670000010000003</v>
       </c>
       <c r="H85" s="14">
         <v>67.184515950000005</v>
       </c>
       <c r="I85" s="14">
         <v>57.790311520000003</v>
       </c>
       <c r="J85" s="14">
@@ -29405,52 +29602,55 @@
       </c>
       <c r="FM85" s="28">
         <v>320.49897258999999</v>
       </c>
       <c r="FN85" s="28">
         <v>291.94455780999999</v>
       </c>
       <c r="FO85" s="28">
         <v>319.06077776999996</v>
       </c>
       <c r="FP85" s="28">
         <v>293.20435857999996</v>
       </c>
       <c r="FQ85" s="28">
         <v>283.00415124</v>
       </c>
       <c r="FR85" s="28">
         <v>308.26371452000001</v>
       </c>
       <c r="FS85" s="28">
         <v>340.44144047000003</v>
       </c>
       <c r="FT85" s="28">
         <v>329.29342684</v>
       </c>
+      <c r="FU85" s="28">
+        <v>316.59368275999998</v>
+      </c>
     </row>
-    <row r="86" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C86" s="14"/>
       <c r="D86" s="29"/>
       <c r="E86" s="29"/>
       <c r="F86" s="29"/>
       <c r="G86" s="29"/>
       <c r="H86" s="29"/>
       <c r="I86" s="29"/>
       <c r="J86" s="29"/>
       <c r="K86" s="29"/>
       <c r="L86" s="29"/>
       <c r="M86" s="29"/>
       <c r="N86" s="29"/>
       <c r="O86" s="29"/>
       <c r="P86" s="29"/>
       <c r="Q86" s="29"/>
       <c r="R86" s="29"/>
       <c r="S86" s="29"/>
       <c r="T86" s="29"/>
       <c r="U86" s="29"/>
       <c r="V86" s="29"/>
       <c r="W86" s="29"/>
       <c r="X86" s="29"/>
@@ -29666,52 +29866,55 @@
       </c>
       <c r="FM86" s="28">
         <v>474.77299629999999</v>
       </c>
       <c r="FN86" s="28">
         <v>390.71311036000003</v>
       </c>
       <c r="FO86" s="28">
         <v>378.74367041000005</v>
       </c>
       <c r="FP86" s="28">
         <v>377.87841944999997</v>
       </c>
       <c r="FQ86" s="28">
         <v>481.62101249</v>
       </c>
       <c r="FR86" s="28">
         <v>565.2179764</v>
       </c>
       <c r="FS86" s="28">
         <v>540.49741753000001</v>
       </c>
       <c r="FT86" s="28">
         <v>480.03828541000001</v>
       </c>
+      <c r="FU86" s="28">
+        <v>443.90472369000003</v>
+      </c>
     </row>
-    <row r="87" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="16"/>
       <c r="D87" s="16"/>
       <c r="E87" s="16"/>
       <c r="F87" s="16"/>
       <c r="G87" s="16"/>
       <c r="H87" s="16"/>
       <c r="I87" s="16"/>
       <c r="J87" s="16"/>
       <c r="K87" s="16"/>
       <c r="L87" s="16"/>
       <c r="M87" s="16"/>
       <c r="N87" s="16"/>
       <c r="O87" s="16"/>
       <c r="P87" s="16"/>
       <c r="Q87" s="16"/>
       <c r="R87" s="16"/>
       <c r="S87" s="16"/>
       <c r="T87" s="16"/>
       <c r="U87" s="16"/>
       <c r="V87" s="16"/>
       <c r="W87" s="16"/>
       <c r="X87" s="16"/>
@@ -29927,66 +30130,69 @@
       </c>
       <c r="FM87" s="30">
         <v>387.27373774</v>
       </c>
       <c r="FN87" s="30">
         <v>310.05283768999999</v>
       </c>
       <c r="FO87" s="30">
         <v>324.75500137</v>
       </c>
       <c r="FP87" s="30">
         <v>338.40799126999997</v>
       </c>
       <c r="FQ87" s="30">
         <v>423.34213864999998</v>
       </c>
       <c r="FR87" s="30">
         <v>488.28121181</v>
       </c>
       <c r="FS87" s="30">
         <v>475.59861947000002</v>
       </c>
       <c r="FT87" s="30">
         <v>424.09406802000001</v>
       </c>
+      <c r="FU87" s="30">
+        <v>395.85742789999995</v>
+      </c>
     </row>
-    <row r="88" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="9"/>
     </row>
-    <row r="89" spans="2:176" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="90" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="91" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="40" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="92" spans="2:176" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="39" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>