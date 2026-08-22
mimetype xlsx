--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\KAMATNE STOPE - NOVO MOSTv2\BILTENSKE TABLICE od 03-2020\G1-G6\2026\G tablice 2026_06_30\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users06$\kbrandic\Desktop\20260804 G2 ispravak EKS travanj&amp;lipanj 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3BAAB67C-ACA5-4D96-A590-843B0C441C2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BD567DD-D5DB-4BF1-8C09-A7A091D03EFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{682BD022-E0F9-4BDC-BD0A-15C22038524D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{682BD022-E0F9-4BDC-BD0A-15C22038524D}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="12" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1483" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1491" uniqueCount="56">
   <si>
     <t>u postocima na godišnjoj razini</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: revolving krediti</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: prekoračenja po transakcijskom računu</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: krediti po kreditnim karticama</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: obrtnici</t>
   </si>
   <si>
     <t>Iznosi novih poslova</t>
   </si>
   <si>
     <t>u milijunima eura</t>
   </si>
   <si>
     <t xml:space="preserve">     Od toga: s fiksnom kamatnom stopom</t>
   </si>
   <si>
@@ -1117,51 +1117,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="6" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1253,50 +1253,53 @@
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="6" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Međunaslov u tablici" xfId="1" xr:uid="{144267AB-817C-49E2-A8D5-3E3692CE0A08}"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{166CDEE4-F4B4-4548-A05B-FD1085692C52}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Normalno 4" xfId="6" xr:uid="{B2B66523-F20C-4B78-B07E-7E9A875B712D}"/>
     <cellStyle name="Normalno 4 2" xfId="7" xr:uid="{1D71F5B1-B2BF-44C7-B381-2ED26ED820EF}"/>
     <cellStyle name="Tanka linija ispod" xfId="3" xr:uid="{34BCE0FC-761F-40F9-8EB1-35C30E935D22}"/>
     <cellStyle name="Zadnji redak" xfId="4" xr:uid="{9710DE62-5F70-4787-AA8E-4B641443F617}"/>
     <cellStyle name="Zaglavlje" xfId="2" xr:uid="{98E7B846-B98D-4149-B52D-BF6EA6B12522}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1587,75 +1590,75 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E310771C-4D86-4011-ABA1-C832C3EEA957}">
   <dimension ref="B2:FU92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.7109375" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="137" max="16384" width="10.7109375" style="8"/>
+    <col min="1" max="1" width="3.6640625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="100.6640625" style="8" customWidth="1"/>
+    <col min="3" max="135" width="10.6640625" style="8"/>
+    <col min="136" max="136" width="10.6640625" style="9"/>
+    <col min="137" max="16384" width="10.6640625" style="8"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="38" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="4" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="11"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
     </row>
-    <row r="5" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="11"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
     </row>
     <row r="6" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
     </row>
     <row r="7" spans="2:177" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="43"/>
       <c r="D7" s="43"/>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
@@ -14779,51 +14782,51 @@
       <c r="FN36" s="37">
         <v>4.74</v>
       </c>
       <c r="FO36" s="37">
         <v>4.79</v>
       </c>
       <c r="FP36" s="37">
         <v>5.0599999999999996</v>
       </c>
       <c r="FQ36" s="37">
         <v>5.07</v>
       </c>
       <c r="FR36" s="37">
         <v>5.03</v>
       </c>
       <c r="FS36" s="37">
         <v>5.07</v>
       </c>
       <c r="FT36" s="37">
         <v>4.8499999999999996</v>
       </c>
       <c r="FU36" s="37">
         <v>5.09</v>
       </c>
     </row>
-    <row r="37" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="2"/>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="6"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
@@ -14916,51 +14919,51 @@
       <c r="DI37" s="6"/>
       <c r="DJ37" s="6"/>
       <c r="DK37" s="6"/>
       <c r="DL37" s="6"/>
       <c r="DM37" s="6"/>
       <c r="DN37" s="6"/>
       <c r="DO37" s="6"/>
       <c r="DP37" s="6"/>
       <c r="DQ37" s="6"/>
       <c r="DR37" s="6"/>
       <c r="DS37" s="6"/>
       <c r="DT37" s="6"/>
       <c r="DU37" s="6"/>
       <c r="DV37" s="6"/>
       <c r="DW37" s="6"/>
       <c r="DX37" s="6"/>
       <c r="DY37" s="6"/>
       <c r="DZ37" s="6"/>
       <c r="EA37" s="6"/>
       <c r="EB37" s="6"/>
       <c r="EC37" s="6"/>
       <c r="ED37" s="6"/>
       <c r="EE37" s="6"/>
       <c r="EF37" s="7"/>
     </row>
-    <row r="38" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="13"/>
     </row>
     <row r="39" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="13"/>
     </row>
     <row r="40" spans="2:177" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="46"/>
       <c r="D40" s="43"/>
       <c r="E40" s="43"/>
       <c r="F40" s="43"/>
       <c r="G40" s="43"/>
       <c r="H40" s="43"/>
       <c r="I40" s="43"/>
       <c r="J40" s="43"/>
       <c r="K40" s="43"/>
       <c r="L40" s="43"/>
       <c r="M40" s="43"/>
       <c r="N40" s="43"/>
       <c r="O40" s="43"/>
@@ -25415,51 +25418,51 @@
       <c r="FN69" s="16">
         <v>34.990120700000006</v>
       </c>
       <c r="FO69" s="16">
         <v>32.910104670000003</v>
       </c>
       <c r="FP69" s="16">
         <v>22.120069749999999</v>
       </c>
       <c r="FQ69" s="16">
         <v>28.393589160000001</v>
       </c>
       <c r="FR69" s="16">
         <v>45.521397540000002</v>
       </c>
       <c r="FS69" s="16">
         <v>32.26197432</v>
       </c>
       <c r="FT69" s="16">
         <v>32.961407280000003</v>
       </c>
       <c r="FU69" s="16">
         <v>23.435224550000001</v>
       </c>
     </row>
-    <row r="70" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="2"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="14"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
       <c r="U70" s="14"/>
       <c r="V70" s="14"/>
       <c r="W70" s="14"/>
       <c r="X70" s="14"/>
       <c r="Y70" s="14"/>
       <c r="Z70" s="14"/>
@@ -25552,57 +25555,57 @@
       <c r="DI70" s="14"/>
       <c r="DJ70" s="14"/>
       <c r="DK70" s="14"/>
       <c r="DL70" s="14"/>
       <c r="DM70" s="14"/>
       <c r="DN70" s="14"/>
       <c r="DO70" s="14"/>
       <c r="DP70" s="14"/>
       <c r="DQ70" s="14"/>
       <c r="DR70" s="14"/>
       <c r="DS70" s="14"/>
       <c r="DT70" s="14"/>
       <c r="DU70" s="14"/>
       <c r="DV70" s="14"/>
       <c r="DW70" s="14"/>
       <c r="DX70" s="14"/>
       <c r="DY70" s="14"/>
       <c r="DZ70" s="14"/>
       <c r="EA70" s="14"/>
       <c r="EB70" s="14"/>
       <c r="EC70" s="14"/>
       <c r="ED70" s="14"/>
       <c r="EE70" s="14"/>
       <c r="EF70" s="14"/>
     </row>
-    <row r="71" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="72" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="73" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="27"/>
       <c r="D73" s="27"/>
       <c r="E73" s="27"/>
       <c r="F73" s="27"/>
       <c r="G73" s="27"/>
       <c r="H73" s="27"/>
       <c r="I73" s="27"/>
       <c r="J73" s="27"/>
       <c r="K73" s="27"/>
       <c r="L73" s="27"/>
       <c r="M73" s="27"/>
       <c r="N73" s="27"/>
       <c r="O73" s="27"/>
       <c r="P73" s="27"/>
       <c r="Q73" s="27"/>
       <c r="R73" s="27"/>
       <c r="S73" s="27"/>
       <c r="T73" s="27"/>
       <c r="U73" s="27"/>
       <c r="V73" s="27"/>
       <c r="W73" s="27"/>
       <c r="X73" s="27"/>
@@ -25686,53 +25689,57 @@
       <c r="CX73" s="27"/>
       <c r="CY73" s="27"/>
       <c r="CZ73" s="27"/>
       <c r="DA73" s="27"/>
       <c r="DB73" s="27"/>
       <c r="DC73" s="27"/>
       <c r="DD73" s="27"/>
       <c r="DE73" s="27"/>
       <c r="DF73" s="27"/>
       <c r="DG73" s="27"/>
       <c r="DH73" s="27"/>
       <c r="DI73" s="27"/>
       <c r="DJ73" s="27"/>
       <c r="DK73" s="27"/>
       <c r="DL73" s="27"/>
       <c r="DM73" s="27"/>
       <c r="DN73" s="27"/>
       <c r="DO73" s="27"/>
       <c r="DP73" s="27"/>
       <c r="DQ73" s="27"/>
       <c r="DR73" s="27"/>
       <c r="DS73" s="27"/>
       <c r="DT73" s="27"/>
       <c r="DU73" s="27"/>
       <c r="DV73" s="27"/>
-      <c r="DW73" s="27"/>
+      <c r="DW73" s="48" t="s">
+        <v>54</v>
+      </c>
       <c r="DX73" s="27"/>
-      <c r="DY73" s="27"/>
+      <c r="DY73" s="48" t="s">
+        <v>54</v>
+      </c>
       <c r="DZ73" s="27"/>
       <c r="EA73" s="27"/>
       <c r="EB73" s="27"/>
       <c r="EC73" s="27"/>
       <c r="ED73" s="27"/>
       <c r="EE73" s="27"/>
       <c r="EF73" s="34"/>
       <c r="EJ73" s="34"/>
       <c r="FF73" s="42"/>
       <c r="FG73" s="42"/>
       <c r="FH73" s="42"/>
       <c r="FI73" s="42"/>
       <c r="FJ73" s="42"/>
       <c r="FK73" s="42"/>
       <c r="FL73" s="42"/>
       <c r="FM73" s="42"/>
       <c r="FN73" s="42"/>
       <c r="FO73" s="42"/>
       <c r="FP73" s="42"/>
       <c r="FQ73" s="42"/>
       <c r="FR73" s="42"/>
       <c r="FS73" s="42"/>
       <c r="FT73" s="42"/>
       <c r="FU73" s="42"/>
     </row>
@@ -26618,58 +26625,58 @@
       </c>
       <c r="DO75" s="13">
         <v>5.27</v>
       </c>
       <c r="DP75" s="13">
         <v>4.87</v>
       </c>
       <c r="DQ75" s="13">
         <v>5.27</v>
       </c>
       <c r="DR75" s="13">
         <v>5.88</v>
       </c>
       <c r="DS75" s="13">
         <v>5.27</v>
       </c>
       <c r="DT75" s="13">
         <v>5.25</v>
       </c>
       <c r="DU75" s="13">
         <v>5.01</v>
       </c>
       <c r="DV75" s="13">
         <v>5.19</v>
       </c>
-      <c r="DW75" s="13">
-        <v>0</v>
+      <c r="DW75" s="15" t="s">
+        <v>9</v>
       </c>
       <c r="DX75" s="13">
         <v>5.0999999999999996</v>
       </c>
-      <c r="DY75" s="13">
-        <v>0</v>
+      <c r="DY75" s="15" t="s">
+        <v>9</v>
       </c>
       <c r="DZ75" s="13">
         <v>5.62</v>
       </c>
       <c r="EA75" s="13">
         <v>5.21</v>
       </c>
       <c r="EB75" s="13">
         <v>6.36</v>
       </c>
       <c r="EC75" s="13">
         <v>5.96</v>
       </c>
       <c r="ED75" s="13">
         <v>5.98</v>
       </c>
       <c r="EE75" s="13">
         <v>6.55</v>
       </c>
       <c r="EF75" s="17">
         <v>6</v>
       </c>
       <c r="EG75" s="17">
         <v>4.95</v>
       </c>
@@ -27830,60 +27837,60 @@
       <c r="FN78" s="19">
         <v>5.9</v>
       </c>
       <c r="FO78" s="19">
         <v>5.85</v>
       </c>
       <c r="FP78" s="19">
         <v>5.87</v>
       </c>
       <c r="FQ78" s="19">
         <v>5.71</v>
       </c>
       <c r="FR78" s="19">
         <v>5.57</v>
       </c>
       <c r="FS78" s="19">
         <v>5.63</v>
       </c>
       <c r="FT78" s="19">
         <v>5.65</v>
       </c>
       <c r="FU78" s="19">
         <v>5.74</v>
       </c>
     </row>
-    <row r="79" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EJ79" s="17"/>
     </row>
-    <row r="80" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="81" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="82" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="27"/>
       <c r="D82" s="27"/>
       <c r="E82" s="27"/>
       <c r="F82" s="27"/>
       <c r="G82" s="27"/>
       <c r="H82" s="27"/>
       <c r="I82" s="27"/>
       <c r="J82" s="27"/>
       <c r="K82" s="27"/>
       <c r="L82" s="27"/>
       <c r="M82" s="27"/>
       <c r="N82" s="27"/>
       <c r="O82" s="27"/>
       <c r="P82" s="27"/>
       <c r="Q82" s="27"/>
       <c r="R82" s="27"/>
       <c r="S82" s="27"/>
       <c r="T82" s="27"/>
       <c r="U82" s="27"/>
       <c r="V82" s="27"/>
       <c r="W82" s="27"/>
       <c r="X82" s="27"/>
@@ -27967,53 +27974,57 @@
       <c r="CX82" s="27"/>
       <c r="CY82" s="27"/>
       <c r="CZ82" s="27"/>
       <c r="DA82" s="27"/>
       <c r="DB82" s="27"/>
       <c r="DC82" s="27"/>
       <c r="DD82" s="27"/>
       <c r="DE82" s="27"/>
       <c r="DF82" s="27"/>
       <c r="DG82" s="27"/>
       <c r="DH82" s="27"/>
       <c r="DI82" s="27"/>
       <c r="DJ82" s="27"/>
       <c r="DK82" s="27"/>
       <c r="DL82" s="27"/>
       <c r="DM82" s="27"/>
       <c r="DN82" s="27"/>
       <c r="DO82" s="27"/>
       <c r="DP82" s="27"/>
       <c r="DQ82" s="27"/>
       <c r="DR82" s="27"/>
       <c r="DS82" s="27"/>
       <c r="DT82" s="27"/>
       <c r="DU82" s="27"/>
       <c r="DV82" s="27"/>
-      <c r="DW82" s="27"/>
+      <c r="DW82" s="48" t="s">
+        <v>54</v>
+      </c>
       <c r="DX82" s="27"/>
-      <c r="DY82" s="27"/>
+      <c r="DY82" s="48" t="s">
+        <v>54</v>
+      </c>
       <c r="DZ82" s="27"/>
       <c r="EA82" s="27"/>
       <c r="EB82" s="27"/>
       <c r="EC82" s="27"/>
       <c r="ED82" s="27"/>
       <c r="EE82" s="27"/>
       <c r="EF82" s="34"/>
       <c r="EG82" s="34"/>
       <c r="EH82" s="34"/>
       <c r="EJ82" s="34"/>
       <c r="EK82" s="34"/>
       <c r="EL82" s="34"/>
       <c r="EM82" s="34"/>
       <c r="EP82" s="42"/>
       <c r="EQ82" s="42"/>
       <c r="ER82" s="42"/>
       <c r="ES82" s="42"/>
       <c r="ET82" s="42"/>
       <c r="EU82" s="42"/>
       <c r="EV82" s="42"/>
       <c r="EW82" s="42"/>
       <c r="EX82" s="42"/>
       <c r="EY82" s="42"/>
       <c r="EZ82" s="42"/>
       <c r="FA82" s="42"/>
@@ -28922,58 +28933,58 @@
       </c>
       <c r="DO84" s="14">
         <v>7.3774889999999996E-2</v>
       </c>
       <c r="DP84" s="14">
         <v>0.10458604000000001</v>
       </c>
       <c r="DQ84" s="14">
         <v>0.101976</v>
       </c>
       <c r="DR84" s="14">
         <v>9.6081440000000004E-2</v>
       </c>
       <c r="DS84" s="14">
         <v>3.0266100000000001E-2</v>
       </c>
       <c r="DT84" s="14">
         <v>2.4324180000000001E-2</v>
       </c>
       <c r="DU84" s="14">
         <v>1.9840259999999998E-2</v>
       </c>
       <c r="DV84" s="14">
         <v>8.3106159999999998E-2</v>
       </c>
-      <c r="DW84" s="14">
-        <v>0</v>
+      <c r="DW84" s="15" t="s">
+        <v>9</v>
       </c>
       <c r="DX84" s="14">
         <v>5.747886E-2</v>
       </c>
-      <c r="DY84" s="14">
-        <v>0</v>
+      <c r="DY84" s="15" t="s">
+        <v>9</v>
       </c>
       <c r="DZ84" s="14">
         <v>0.18429775000000001</v>
       </c>
       <c r="EA84" s="14">
         <v>0.15031486999999999</v>
       </c>
       <c r="EB84" s="14">
         <v>0.14746528</v>
       </c>
       <c r="EC84" s="14">
         <v>0.19873347</v>
       </c>
       <c r="ED84" s="14">
         <v>0.19335801999999999</v>
       </c>
       <c r="EE84" s="14">
         <v>0.29916696999999998</v>
       </c>
       <c r="EF84" s="14">
         <v>0.25625427000000001</v>
       </c>
       <c r="EG84" s="14">
         <v>0.36524171999999999</v>
       </c>
@@ -30134,54 +30145,54 @@
       <c r="FN87" s="30">
         <v>310.05283768999999</v>
       </c>
       <c r="FO87" s="30">
         <v>324.75500137</v>
       </c>
       <c r="FP87" s="30">
         <v>338.40799126999997</v>
       </c>
       <c r="FQ87" s="30">
         <v>423.34213864999998</v>
       </c>
       <c r="FR87" s="30">
         <v>488.28121181</v>
       </c>
       <c r="FS87" s="30">
         <v>475.59861947000002</v>
       </c>
       <c r="FT87" s="30">
         <v>424.09406802000001</v>
       </c>
       <c r="FU87" s="30">
         <v>395.85742789999995</v>
       </c>
     </row>
-    <row r="88" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="9"/>
     </row>
-    <row r="89" spans="2:177" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" spans="2:177" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="90" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="92" spans="2:177" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="39" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
@@ -30189,31 +30200,29 @@
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Borna Klinc</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>