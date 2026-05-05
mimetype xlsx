--- v4 (2026-02-28)
+++ v5 (2026-05-05)
@@ -1,71 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\VP_1-10 - NOVO\biltenske tablice\2026\202602\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\VP_1-10 - NOVO\biltenske tablice\2026\202604\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDC23FFB-0014-4A18-8132-D3EA8BF2CFE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="14235"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="250">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>market valuation</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2012</t>
     </r>
   </si>
   <si>
@@ -1655,55 +1659,61 @@
   </si>
   <si>
     <t>Jul. 2025</t>
   </si>
   <si>
     <t>Aug. 2025</t>
   </si>
   <si>
     <t>Q3/25</t>
   </si>
   <si>
     <t>Sep. 2025</t>
   </si>
   <si>
     <t>Oct. 2025</t>
   </si>
   <si>
     <t>Nov. 2025</t>
   </si>
   <si>
     <t>Q4/25</t>
   </si>
   <si>
     <t>Dec. 2025</t>
   </si>
+  <si>
+    <t>Jan. 2026</t>
+  </si>
+  <si>
+    <t>Feb. 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _k_n_-;\-* #,##0.00\ _k_n_-;_-* &quot;-&quot;??\ _k_n_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.00;\-#,##0.00;&quot;–&quot;;"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -1918,54 +1928,54 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Naslov 1" xfId="2" builtinId="16"/>
     <cellStyle name="Naslov 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
-    <cellStyle name="Obično 2" xfId="7"/>
-[...2 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="4"/>
+    <cellStyle name="Obično 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Obično 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Zaglavlje" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Zarez" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2207,71 +2217,71 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:IF119"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:IH119"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="45.6640625" style="9" customWidth="1"/>
     <col min="3" max="97" width="10.33203125" style="9" customWidth="1"/>
     <col min="98" max="104" width="10.33203125" style="4" customWidth="1"/>
-    <col min="105" max="240" width="10.33203125" style="1" customWidth="1"/>
-    <col min="241" max="16384" width="9.33203125" style="5"/>
+    <col min="105" max="242" width="10.33203125" style="1" customWidth="1"/>
+    <col min="243" max="16384" width="9.33203125" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:240" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:242" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>199</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
@@ -2327,51 +2337,51 @@
       <c r="BV2" s="3"/>
       <c r="BW2" s="3"/>
       <c r="BX2" s="3"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
       <c r="CK2" s="3"/>
       <c r="CL2" s="3"/>
       <c r="CM2" s="3"/>
       <c r="CN2" s="3"/>
       <c r="CO2" s="3"/>
       <c r="CP2" s="3"/>
       <c r="CQ2" s="3"/>
       <c r="CR2" s="3"/>
       <c r="CS2" s="3"/>
     </row>
-    <row r="3" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
@@ -2434,51 +2444,51 @@
       <c r="CC3" s="8"/>
       <c r="CD3" s="8"/>
       <c r="CE3" s="8"/>
       <c r="CF3" s="8"/>
       <c r="CG3" s="8"/>
       <c r="CH3" s="8"/>
       <c r="CI3" s="8"/>
       <c r="CJ3" s="8"/>
       <c r="CK3" s="8"/>
       <c r="CL3" s="8"/>
       <c r="CM3" s="8"/>
       <c r="CN3" s="8"/>
       <c r="CO3" s="8"/>
       <c r="CP3" s="8"/>
       <c r="CQ3" s="8"/>
       <c r="CR3" s="8"/>
       <c r="CS3" s="8"/>
       <c r="CT3" s="8"/>
       <c r="CU3" s="8"/>
       <c r="CV3" s="8"/>
       <c r="CW3" s="8"/>
       <c r="CX3" s="8"/>
       <c r="CY3" s="8"/>
       <c r="CZ3" s="8"/>
     </row>
-    <row r="4" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
@@ -2539,51 +2549,51 @@
       <c r="CC4" s="8"/>
       <c r="CD4" s="8"/>
       <c r="CE4" s="8"/>
       <c r="CF4" s="8"/>
       <c r="CG4" s="8"/>
       <c r="CH4" s="8"/>
       <c r="CI4" s="8"/>
       <c r="CJ4" s="8"/>
       <c r="CK4" s="8"/>
       <c r="CL4" s="8"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
       <c r="CT4" s="8"/>
       <c r="CU4" s="8"/>
       <c r="CV4" s="8"/>
       <c r="CW4" s="8"/>
       <c r="CX4" s="8"/>
       <c r="CY4" s="8"/>
       <c r="CZ4" s="8"/>
     </row>
-    <row r="5" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
@@ -2644,51 +2654,51 @@
       <c r="CC5" s="8"/>
       <c r="CD5" s="8"/>
       <c r="CE5" s="8"/>
       <c r="CF5" s="8"/>
       <c r="CG5" s="8"/>
       <c r="CH5" s="8"/>
       <c r="CI5" s="8"/>
       <c r="CJ5" s="8"/>
       <c r="CK5" s="8"/>
       <c r="CL5" s="8"/>
       <c r="CM5" s="8"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
       <c r="CT5" s="8"/>
       <c r="CU5" s="8"/>
       <c r="CV5" s="8"/>
       <c r="CW5" s="8"/>
       <c r="CX5" s="8"/>
       <c r="CY5" s="8"/>
       <c r="CZ5" s="8"/>
     </row>
-    <row r="6" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
@@ -2719,51 +2729,51 @@
       <c r="AW6" s="7"/>
       <c r="AX6" s="7"/>
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
       <c r="BE6" s="7"/>
       <c r="BF6" s="7"/>
       <c r="BG6" s="7"/>
       <c r="BH6" s="7"/>
       <c r="BI6" s="7"/>
       <c r="BJ6" s="7"/>
       <c r="BK6" s="7"/>
       <c r="BL6" s="7"/>
       <c r="BM6" s="7"/>
       <c r="BN6" s="7"/>
       <c r="BO6" s="7"/>
       <c r="BP6" s="7"/>
       <c r="BQ6" s="7"/>
       <c r="BR6" s="7"/>
       <c r="BS6" s="7"/>
       <c r="BT6" s="7"/>
     </row>
-    <row r="7" spans="1:240" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:242" s="14" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="12">
         <v>2016</v>
       </c>
       <c r="H7" s="12">
         <v>2017</v>
       </c>
       <c r="I7" s="12">
         <v>2018</v>
       </c>
       <c r="J7" s="12">
         <v>2019</v>
@@ -3436,52 +3446,58 @@
       </c>
       <c r="HY7" s="13" t="s">
         <v>237</v>
       </c>
       <c r="HZ7" s="13" t="s">
         <v>239</v>
       </c>
       <c r="IA7" s="13" t="s">
         <v>240</v>
       </c>
       <c r="IB7" s="13" t="s">
         <v>241</v>
       </c>
       <c r="IC7" s="13" t="s">
         <v>243</v>
       </c>
       <c r="ID7" s="13" t="s">
         <v>244</v>
       </c>
       <c r="IE7" s="13" t="s">
         <v>245</v>
       </c>
       <c r="IF7" s="13" t="s">
         <v>247</v>
       </c>
+      <c r="IG7" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="IH7" s="13" t="s">
+        <v>249</v>
+      </c>
     </row>
-    <row r="8" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
       <c r="B8" s="16" t="s">
         <v>70</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
@@ -3680,52 +3696,54 @@
       <c r="HH8" s="18"/>
       <c r="HI8" s="18"/>
       <c r="HJ8" s="18"/>
       <c r="HK8" s="18"/>
       <c r="HL8" s="18"/>
       <c r="HM8" s="18"/>
       <c r="HN8" s="18"/>
       <c r="HO8" s="18"/>
       <c r="HP8" s="18"/>
       <c r="HQ8" s="18"/>
       <c r="HR8" s="18"/>
       <c r="HS8" s="18"/>
       <c r="HT8" s="18"/>
       <c r="HU8" s="18"/>
       <c r="HV8" s="18"/>
       <c r="HW8" s="18"/>
       <c r="HX8" s="18"/>
       <c r="HY8" s="18"/>
       <c r="HZ8" s="18"/>
       <c r="IA8" s="18"/>
       <c r="IB8" s="18"/>
       <c r="IC8" s="18"/>
       <c r="ID8" s="18"/>
       <c r="IE8" s="18"/>
       <c r="IF8" s="18"/>
+      <c r="IG8" s="18"/>
+      <c r="IH8" s="18"/>
     </row>
-    <row r="9" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C9" s="21">
         <v>0</v>
       </c>
       <c r="D9" s="21">
         <v>0</v>
       </c>
       <c r="E9" s="21">
         <v>0</v>
       </c>
       <c r="F9" s="21">
         <v>0</v>
       </c>
       <c r="G9" s="21">
         <v>0</v>
       </c>
       <c r="H9" s="21">
         <v>0</v>
       </c>
       <c r="I9" s="21">
         <v>0</v>
       </c>
@@ -4400,52 +4418,58 @@
       </c>
       <c r="HY9" s="22">
         <v>0</v>
       </c>
       <c r="HZ9" s="22">
         <v>0</v>
       </c>
       <c r="IA9" s="22">
         <v>0</v>
       </c>
       <c r="IB9" s="22">
         <v>0</v>
       </c>
       <c r="IC9" s="22">
         <v>0</v>
       </c>
       <c r="ID9" s="22">
         <v>0</v>
       </c>
       <c r="IE9" s="22">
         <v>0</v>
       </c>
       <c r="IF9" s="22">
         <v>0</v>
       </c>
+      <c r="IG9" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH9" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C10" s="24">
         <v>0</v>
       </c>
       <c r="D10" s="24">
         <v>0</v>
       </c>
       <c r="E10" s="24">
         <v>0</v>
       </c>
       <c r="F10" s="24">
         <v>0</v>
       </c>
       <c r="G10" s="24">
         <v>0</v>
       </c>
       <c r="H10" s="24">
         <v>0</v>
       </c>
       <c r="I10" s="24">
         <v>0</v>
       </c>
       <c r="J10" s="24">
@@ -5119,52 +5143,58 @@
       </c>
       <c r="HY10" s="25">
         <v>0</v>
       </c>
       <c r="HZ10" s="25">
         <v>0</v>
       </c>
       <c r="IA10" s="25">
         <v>0</v>
       </c>
       <c r="IB10" s="25">
         <v>0</v>
       </c>
       <c r="IC10" s="25">
         <v>0</v>
       </c>
       <c r="ID10" s="25">
         <v>0</v>
       </c>
       <c r="IE10" s="25">
         <v>0</v>
       </c>
       <c r="IF10" s="25">
         <v>0</v>
       </c>
+      <c r="IG10" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH10" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C11" s="24">
         <v>0</v>
       </c>
       <c r="D11" s="24">
         <v>0</v>
       </c>
       <c r="E11" s="24">
         <v>0</v>
       </c>
       <c r="F11" s="24">
         <v>0</v>
       </c>
       <c r="G11" s="24">
         <v>0</v>
       </c>
       <c r="H11" s="24">
         <v>0</v>
       </c>
       <c r="I11" s="24">
         <v>0</v>
       </c>
       <c r="J11" s="24">
@@ -5838,52 +5868,58 @@
       </c>
       <c r="HY11" s="25">
         <v>0</v>
       </c>
       <c r="HZ11" s="25">
         <v>0</v>
       </c>
       <c r="IA11" s="25">
         <v>0</v>
       </c>
       <c r="IB11" s="25">
         <v>0</v>
       </c>
       <c r="IC11" s="25">
         <v>0</v>
       </c>
       <c r="ID11" s="25">
         <v>0</v>
       </c>
       <c r="IE11" s="25">
         <v>0</v>
       </c>
       <c r="IF11" s="25">
         <v>0</v>
       </c>
+      <c r="IG11" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH11" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="21">
         <v>0</v>
       </c>
       <c r="D12" s="21">
         <v>3.2406709999999998E-2</v>
       </c>
       <c r="E12" s="21">
         <v>9.5817948899999994</v>
       </c>
       <c r="F12" s="21">
         <v>98.268101329999993</v>
       </c>
       <c r="G12" s="21">
         <v>0</v>
       </c>
       <c r="H12" s="21">
         <v>0.43710143000000001</v>
       </c>
       <c r="I12" s="21">
         <v>0</v>
       </c>
@@ -6558,52 +6594,58 @@
       </c>
       <c r="HY12" s="22">
         <v>0</v>
       </c>
       <c r="HZ12" s="22">
         <v>0</v>
       </c>
       <c r="IA12" s="22">
         <v>0</v>
       </c>
       <c r="IB12" s="22">
         <v>0</v>
       </c>
       <c r="IC12" s="22">
         <v>0</v>
       </c>
       <c r="ID12" s="22">
         <v>0</v>
       </c>
       <c r="IE12" s="22">
         <v>0</v>
       </c>
       <c r="IF12" s="22">
         <v>0</v>
       </c>
+      <c r="IG12" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH12" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="24">
         <v>0</v>
       </c>
       <c r="D13" s="24">
         <v>3.2406709999999998E-2</v>
       </c>
       <c r="E13" s="24">
         <v>9.5817948899999994</v>
       </c>
       <c r="F13" s="24">
         <v>98.268101329999993</v>
       </c>
       <c r="G13" s="24">
         <v>0</v>
       </c>
       <c r="H13" s="24">
         <v>0.43710143000000001</v>
       </c>
       <c r="I13" s="24">
         <v>0</v>
       </c>
       <c r="J13" s="24">
@@ -7277,52 +7319,58 @@
       </c>
       <c r="HY13" s="25">
         <v>0</v>
       </c>
       <c r="HZ13" s="25">
         <v>0</v>
       </c>
       <c r="IA13" s="25">
         <v>0</v>
       </c>
       <c r="IB13" s="25">
         <v>0</v>
       </c>
       <c r="IC13" s="25">
         <v>0</v>
       </c>
       <c r="ID13" s="25">
         <v>0</v>
       </c>
       <c r="IE13" s="25">
         <v>0</v>
       </c>
       <c r="IF13" s="25">
         <v>0</v>
       </c>
+      <c r="IG13" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH13" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="24">
         <v>0</v>
       </c>
       <c r="D14" s="24">
         <v>0</v>
       </c>
       <c r="E14" s="24">
         <v>0</v>
       </c>
       <c r="F14" s="24">
         <v>0</v>
       </c>
       <c r="G14" s="24">
         <v>0</v>
       </c>
       <c r="H14" s="24">
         <v>0</v>
       </c>
       <c r="I14" s="24">
         <v>0</v>
       </c>
       <c r="J14" s="24">
@@ -7996,52 +8044,58 @@
       </c>
       <c r="HY14" s="25">
         <v>0</v>
       </c>
       <c r="HZ14" s="25">
         <v>0</v>
       </c>
       <c r="IA14" s="25">
         <v>0</v>
       </c>
       <c r="IB14" s="25">
         <v>0</v>
       </c>
       <c r="IC14" s="25">
         <v>0</v>
       </c>
       <c r="ID14" s="25">
         <v>0</v>
       </c>
       <c r="IE14" s="25">
         <v>0</v>
       </c>
       <c r="IF14" s="25">
         <v>0</v>
       </c>
+      <c r="IG14" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH14" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="21">
         <v>0</v>
       </c>
       <c r="D15" s="21">
         <v>0</v>
       </c>
       <c r="E15" s="21">
         <v>0</v>
       </c>
       <c r="F15" s="21">
         <v>0</v>
       </c>
       <c r="G15" s="21">
         <v>0</v>
       </c>
       <c r="H15" s="21">
         <v>0</v>
       </c>
       <c r="I15" s="21">
         <v>0</v>
       </c>
@@ -8716,52 +8770,58 @@
       </c>
       <c r="HY15" s="22">
         <v>0</v>
       </c>
       <c r="HZ15" s="22">
         <v>0</v>
       </c>
       <c r="IA15" s="22">
         <v>0</v>
       </c>
       <c r="IB15" s="22">
         <v>0</v>
       </c>
       <c r="IC15" s="22">
         <v>0</v>
       </c>
       <c r="ID15" s="22">
         <v>0</v>
       </c>
       <c r="IE15" s="22">
         <v>0</v>
       </c>
       <c r="IF15" s="22">
         <v>0</v>
       </c>
+      <c r="IG15" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH15" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="24">
         <v>0</v>
       </c>
       <c r="D16" s="24">
         <v>0</v>
       </c>
       <c r="E16" s="24">
         <v>0</v>
       </c>
       <c r="F16" s="24">
         <v>0</v>
       </c>
       <c r="G16" s="24">
         <v>0</v>
       </c>
       <c r="H16" s="24">
         <v>0</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="24">
@@ -9435,52 +9495,58 @@
       </c>
       <c r="HY16" s="25">
         <v>0</v>
       </c>
       <c r="HZ16" s="25">
         <v>0</v>
       </c>
       <c r="IA16" s="25">
         <v>0</v>
       </c>
       <c r="IB16" s="25">
         <v>0</v>
       </c>
       <c r="IC16" s="25">
         <v>0</v>
       </c>
       <c r="ID16" s="25">
         <v>0</v>
       </c>
       <c r="IE16" s="25">
         <v>0</v>
       </c>
       <c r="IF16" s="25">
         <v>0</v>
       </c>
+      <c r="IG16" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH16" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="24">
         <v>0</v>
       </c>
       <c r="D17" s="24">
         <v>0</v>
       </c>
       <c r="E17" s="24">
         <v>0</v>
       </c>
       <c r="F17" s="24">
         <v>0</v>
       </c>
       <c r="G17" s="24">
         <v>0</v>
       </c>
       <c r="H17" s="24">
         <v>0</v>
       </c>
       <c r="I17" s="24">
         <v>0</v>
       </c>
       <c r="J17" s="24">
@@ -10154,52 +10220,58 @@
       </c>
       <c r="HY17" s="25">
         <v>0</v>
       </c>
       <c r="HZ17" s="25">
         <v>0</v>
       </c>
       <c r="IA17" s="25">
         <v>0</v>
       </c>
       <c r="IB17" s="25">
         <v>0</v>
       </c>
       <c r="IC17" s="25">
         <v>0</v>
       </c>
       <c r="ID17" s="25">
         <v>0</v>
       </c>
       <c r="IE17" s="25">
         <v>0</v>
       </c>
       <c r="IF17" s="25">
         <v>0</v>
       </c>
+      <c r="IG17" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH17" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3"/>
       <c r="B18" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="21">
         <v>0</v>
       </c>
       <c r="D18" s="21">
         <v>0</v>
       </c>
       <c r="E18" s="21">
         <v>0</v>
       </c>
       <c r="F18" s="21">
         <v>0</v>
       </c>
       <c r="G18" s="21">
         <v>0</v>
       </c>
       <c r="H18" s="21">
         <v>0</v>
       </c>
       <c r="I18" s="21">
         <v>0</v>
       </c>
@@ -10874,52 +10946,58 @@
       </c>
       <c r="HY18" s="22">
         <v>0</v>
       </c>
       <c r="HZ18" s="22">
         <v>0</v>
       </c>
       <c r="IA18" s="22">
         <v>0</v>
       </c>
       <c r="IB18" s="22">
         <v>0</v>
       </c>
       <c r="IC18" s="22">
         <v>0</v>
       </c>
       <c r="ID18" s="22">
         <v>0</v>
       </c>
       <c r="IE18" s="22">
         <v>0</v>
       </c>
       <c r="IF18" s="22">
         <v>0</v>
       </c>
+      <c r="IG18" s="22">
+        <v>1.0755000000000001E-2</v>
+      </c>
+      <c r="IH18" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="24">
         <v>0</v>
       </c>
       <c r="D19" s="24">
         <v>0</v>
       </c>
       <c r="E19" s="24">
         <v>0</v>
       </c>
       <c r="F19" s="24">
         <v>0</v>
       </c>
       <c r="G19" s="24">
         <v>0</v>
       </c>
       <c r="H19" s="24">
         <v>0</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="24">
@@ -11593,52 +11671,58 @@
       </c>
       <c r="HY19" s="25">
         <v>0</v>
       </c>
       <c r="HZ19" s="25">
         <v>0</v>
       </c>
       <c r="IA19" s="25">
         <v>0</v>
       </c>
       <c r="IB19" s="25">
         <v>0</v>
       </c>
       <c r="IC19" s="25">
         <v>0</v>
       </c>
       <c r="ID19" s="25">
         <v>0</v>
       </c>
       <c r="IE19" s="25">
         <v>0</v>
       </c>
       <c r="IF19" s="25">
         <v>0</v>
       </c>
+      <c r="IG19" s="25">
+        <v>1.0755000000000001E-2</v>
+      </c>
+      <c r="IH19" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="24">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="24">
         <v>0</v>
       </c>
       <c r="F20" s="24">
         <v>0</v>
       </c>
       <c r="G20" s="24">
         <v>0</v>
       </c>
       <c r="H20" s="24">
         <v>0</v>
       </c>
       <c r="I20" s="24">
         <v>0</v>
       </c>
       <c r="J20" s="24">
@@ -12312,52 +12396,58 @@
       </c>
       <c r="HY20" s="25">
         <v>0</v>
       </c>
       <c r="HZ20" s="25">
         <v>0</v>
       </c>
       <c r="IA20" s="25">
         <v>0</v>
       </c>
       <c r="IB20" s="25">
         <v>0</v>
       </c>
       <c r="IC20" s="25">
         <v>0</v>
       </c>
       <c r="ID20" s="25">
         <v>0</v>
       </c>
       <c r="IE20" s="25">
         <v>0</v>
       </c>
       <c r="IF20" s="25">
         <v>0</v>
       </c>
+      <c r="IG20" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH20" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:240" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:242" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
       <c r="B21" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="21">
         <v>0</v>
       </c>
       <c r="D21" s="21">
         <v>0</v>
       </c>
       <c r="E21" s="21">
         <v>0</v>
       </c>
       <c r="F21" s="21">
         <v>0</v>
       </c>
       <c r="G21" s="21">
         <v>0</v>
       </c>
       <c r="H21" s="21">
         <v>0</v>
       </c>
       <c r="I21" s="21">
         <v>0</v>
       </c>
@@ -13032,52 +13122,58 @@
       </c>
       <c r="HY21" s="22">
         <v>0</v>
       </c>
       <c r="HZ21" s="22">
         <v>0</v>
       </c>
       <c r="IA21" s="22">
         <v>0</v>
       </c>
       <c r="IB21" s="22">
         <v>0</v>
       </c>
       <c r="IC21" s="22">
         <v>0</v>
       </c>
       <c r="ID21" s="22">
         <v>0</v>
       </c>
       <c r="IE21" s="22">
         <v>0</v>
       </c>
       <c r="IF21" s="22">
         <v>0</v>
       </c>
+      <c r="IG21" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH21" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="24">
         <v>0</v>
       </c>
       <c r="D22" s="24">
         <v>0</v>
       </c>
       <c r="E22" s="24">
         <v>0</v>
       </c>
       <c r="F22" s="24">
         <v>0</v>
       </c>
       <c r="G22" s="24">
         <v>0</v>
       </c>
       <c r="H22" s="24">
         <v>0</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="24">
@@ -13751,52 +13847,58 @@
       </c>
       <c r="HY22" s="25">
         <v>0</v>
       </c>
       <c r="HZ22" s="25">
         <v>0</v>
       </c>
       <c r="IA22" s="25">
         <v>0</v>
       </c>
       <c r="IB22" s="25">
         <v>0</v>
       </c>
       <c r="IC22" s="25">
         <v>0</v>
       </c>
       <c r="ID22" s="25">
         <v>0</v>
       </c>
       <c r="IE22" s="25">
         <v>0</v>
       </c>
       <c r="IF22" s="25">
         <v>0</v>
       </c>
+      <c r="IG22" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH22" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="24">
         <v>0</v>
       </c>
       <c r="D23" s="24">
         <v>0</v>
       </c>
       <c r="E23" s="24">
         <v>0</v>
       </c>
       <c r="F23" s="24">
         <v>0</v>
       </c>
       <c r="G23" s="24">
         <v>0</v>
       </c>
       <c r="H23" s="24">
         <v>0</v>
       </c>
       <c r="I23" s="24">
         <v>0</v>
       </c>
       <c r="J23" s="24">
@@ -14470,52 +14572,58 @@
       </c>
       <c r="HY23" s="25">
         <v>0</v>
       </c>
       <c r="HZ23" s="25">
         <v>0</v>
       </c>
       <c r="IA23" s="25">
         <v>0</v>
       </c>
       <c r="IB23" s="25">
         <v>0</v>
       </c>
       <c r="IC23" s="25">
         <v>0</v>
       </c>
       <c r="ID23" s="25">
         <v>0</v>
       </c>
       <c r="IE23" s="25">
         <v>0</v>
       </c>
       <c r="IF23" s="25">
         <v>0</v>
       </c>
+      <c r="IG23" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH23" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3"/>
       <c r="B24" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="21">
         <v>0</v>
       </c>
       <c r="D24" s="21">
         <v>9.6882341200000006</v>
       </c>
       <c r="E24" s="21">
         <v>111.34062632</v>
       </c>
       <c r="F24" s="21">
         <v>0</v>
       </c>
       <c r="G24" s="21">
         <v>0</v>
       </c>
       <c r="H24" s="21">
         <v>0</v>
       </c>
       <c r="I24" s="21">
         <v>0</v>
       </c>
@@ -15190,52 +15298,58 @@
       </c>
       <c r="HY24" s="22">
         <v>0</v>
       </c>
       <c r="HZ24" s="22">
         <v>0</v>
       </c>
       <c r="IA24" s="22">
         <v>0</v>
       </c>
       <c r="IB24" s="22">
         <v>0</v>
       </c>
       <c r="IC24" s="22">
         <v>0</v>
       </c>
       <c r="ID24" s="22">
         <v>0</v>
       </c>
       <c r="IE24" s="22">
         <v>0</v>
       </c>
       <c r="IF24" s="22">
         <v>0</v>
       </c>
+      <c r="IG24" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH24" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="24">
         <v>0</v>
       </c>
       <c r="D25" s="24">
         <v>9.6882341200000006</v>
       </c>
       <c r="E25" s="24">
         <v>111.34062632</v>
       </c>
       <c r="F25" s="24">
         <v>0</v>
       </c>
       <c r="G25" s="24">
         <v>0</v>
       </c>
       <c r="H25" s="24">
         <v>0</v>
       </c>
       <c r="I25" s="24">
         <v>0</v>
       </c>
       <c r="J25" s="24">
@@ -15909,52 +16023,58 @@
       </c>
       <c r="HY25" s="25">
         <v>0</v>
       </c>
       <c r="HZ25" s="25">
         <v>0</v>
       </c>
       <c r="IA25" s="25">
         <v>0</v>
       </c>
       <c r="IB25" s="25">
         <v>0</v>
       </c>
       <c r="IC25" s="25">
         <v>0</v>
       </c>
       <c r="ID25" s="25">
         <v>0</v>
       </c>
       <c r="IE25" s="25">
         <v>0</v>
       </c>
       <c r="IF25" s="25">
         <v>0</v>
       </c>
+      <c r="IG25" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH25" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="24">
         <v>0</v>
       </c>
       <c r="D26" s="24">
         <v>0</v>
       </c>
       <c r="E26" s="24">
         <v>0</v>
       </c>
       <c r="F26" s="24">
         <v>0</v>
       </c>
       <c r="G26" s="24">
         <v>0</v>
       </c>
       <c r="H26" s="24">
         <v>0</v>
       </c>
       <c r="I26" s="24">
         <v>0</v>
       </c>
       <c r="J26" s="24">
@@ -16628,52 +16748,58 @@
       </c>
       <c r="HY26" s="25">
         <v>0</v>
       </c>
       <c r="HZ26" s="25">
         <v>0</v>
       </c>
       <c r="IA26" s="25">
         <v>0</v>
       </c>
       <c r="IB26" s="25">
         <v>0</v>
       </c>
       <c r="IC26" s="25">
         <v>0</v>
       </c>
       <c r="ID26" s="25">
         <v>0</v>
       </c>
       <c r="IE26" s="25">
         <v>0</v>
       </c>
       <c r="IF26" s="25">
         <v>0</v>
       </c>
+      <c r="IG26" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH26" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
       <c r="B27" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="21">
         <v>0</v>
       </c>
       <c r="D27" s="21">
         <v>107.15851673</v>
       </c>
       <c r="E27" s="21">
         <v>0.67950096000000004</v>
       </c>
       <c r="F27" s="21">
         <v>104.45267364</v>
       </c>
       <c r="G27" s="21">
         <v>14.194872159999999</v>
       </c>
       <c r="H27" s="21">
         <v>14.67830917</v>
       </c>
       <c r="I27" s="21">
         <v>0</v>
       </c>
@@ -17348,52 +17474,58 @@
       </c>
       <c r="HY27" s="22">
         <v>0</v>
       </c>
       <c r="HZ27" s="22">
         <v>0</v>
       </c>
       <c r="IA27" s="22">
         <v>0</v>
       </c>
       <c r="IB27" s="22">
         <v>0</v>
       </c>
       <c r="IC27" s="22">
         <v>0</v>
       </c>
       <c r="ID27" s="22">
         <v>0</v>
       </c>
       <c r="IE27" s="22">
         <v>0</v>
       </c>
       <c r="IF27" s="22">
         <v>0</v>
       </c>
+      <c r="IG27" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH27" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="24">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>107.15851673</v>
       </c>
       <c r="E28" s="24">
         <v>0.67950096000000004</v>
       </c>
       <c r="F28" s="24">
         <v>104.45267364</v>
       </c>
       <c r="G28" s="24">
         <v>14.194872159999999</v>
       </c>
       <c r="H28" s="24">
         <v>14.67830917</v>
       </c>
       <c r="I28" s="24">
         <v>0</v>
       </c>
       <c r="J28" s="24">
@@ -18067,52 +18199,58 @@
       </c>
       <c r="HY28" s="25">
         <v>0</v>
       </c>
       <c r="HZ28" s="25">
         <v>0</v>
       </c>
       <c r="IA28" s="25">
         <v>0</v>
       </c>
       <c r="IB28" s="25">
         <v>0</v>
       </c>
       <c r="IC28" s="25">
         <v>0</v>
       </c>
       <c r="ID28" s="25">
         <v>0</v>
       </c>
       <c r="IE28" s="25">
         <v>0</v>
       </c>
       <c r="IF28" s="25">
         <v>0</v>
       </c>
+      <c r="IG28" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH28" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C29" s="24">
         <v>0</v>
       </c>
       <c r="D29" s="24">
         <v>0</v>
       </c>
       <c r="E29" s="24">
         <v>0</v>
       </c>
       <c r="F29" s="24">
         <v>0</v>
       </c>
       <c r="G29" s="24">
         <v>0</v>
       </c>
       <c r="H29" s="24">
         <v>0</v>
       </c>
       <c r="I29" s="24">
         <v>0</v>
       </c>
       <c r="J29" s="24">
@@ -18786,52 +18924,58 @@
       </c>
       <c r="HY29" s="25">
         <v>0</v>
       </c>
       <c r="HZ29" s="25">
         <v>0</v>
       </c>
       <c r="IA29" s="25">
         <v>0</v>
       </c>
       <c r="IB29" s="25">
         <v>0</v>
       </c>
       <c r="IC29" s="25">
         <v>0</v>
       </c>
       <c r="ID29" s="25">
         <v>0</v>
       </c>
       <c r="IE29" s="25">
         <v>0</v>
       </c>
       <c r="IF29" s="25">
         <v>0</v>
       </c>
+      <c r="IG29" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH29" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="21">
         <v>12.962995919999999</v>
       </c>
       <c r="D30" s="21">
         <v>129.73695583</v>
       </c>
       <c r="E30" s="21">
         <v>91.768708750000002</v>
       </c>
       <c r="F30" s="21">
         <v>227.34815698</v>
       </c>
       <c r="G30" s="21">
         <v>45.3594607</v>
       </c>
       <c r="H30" s="21">
         <v>199.87840001000001</v>
       </c>
       <c r="I30" s="21">
         <v>42.585994810000003</v>
       </c>
@@ -19506,52 +19650,58 @@
       </c>
       <c r="HY30" s="22">
         <v>0</v>
       </c>
       <c r="HZ30" s="22">
         <v>0</v>
       </c>
       <c r="IA30" s="22">
         <v>93.306480239999999</v>
       </c>
       <c r="IB30" s="22">
         <v>0</v>
       </c>
       <c r="IC30" s="22">
         <v>265.19310561000003</v>
       </c>
       <c r="ID30" s="22">
         <v>0</v>
       </c>
       <c r="IE30" s="22">
         <v>90.19638762000001</v>
       </c>
       <c r="IF30" s="22">
         <v>0</v>
       </c>
+      <c r="IG30" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH30" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C31" s="24">
         <v>12.962995919999999</v>
       </c>
       <c r="D31" s="24">
         <v>129.73695583</v>
       </c>
       <c r="E31" s="24">
         <v>91.768708750000002</v>
       </c>
       <c r="F31" s="24">
         <v>227.34815698</v>
       </c>
       <c r="G31" s="24">
         <v>45.3594607</v>
       </c>
       <c r="H31" s="24">
         <v>199.87840001000001</v>
       </c>
       <c r="I31" s="24">
         <v>42.585994810000003</v>
       </c>
       <c r="J31" s="24">
@@ -20225,52 +20375,58 @@
       </c>
       <c r="HY31" s="25">
         <v>0</v>
       </c>
       <c r="HZ31" s="25">
         <v>0</v>
       </c>
       <c r="IA31" s="25">
         <v>93.306480239999999</v>
       </c>
       <c r="IB31" s="25">
         <v>0</v>
       </c>
       <c r="IC31" s="25">
         <v>265.19310561000003</v>
       </c>
       <c r="ID31" s="25">
         <v>0</v>
       </c>
       <c r="IE31" s="25">
         <v>90.19638762000001</v>
       </c>
       <c r="IF31" s="25">
         <v>0</v>
       </c>
+      <c r="IG31" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH31" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="29">
         <v>0</v>
       </c>
       <c r="D32" s="29">
         <v>0</v>
       </c>
       <c r="E32" s="29">
         <v>0</v>
       </c>
       <c r="F32" s="29">
         <v>0</v>
       </c>
       <c r="G32" s="29">
         <v>0</v>
       </c>
       <c r="H32" s="29">
         <v>0</v>
       </c>
       <c r="I32" s="29">
         <v>0</v>
       </c>
       <c r="J32" s="29">
@@ -20944,52 +21100,58 @@
       </c>
       <c r="HY32" s="30">
         <v>0</v>
       </c>
       <c r="HZ32" s="30">
         <v>0</v>
       </c>
       <c r="IA32" s="30">
         <v>0</v>
       </c>
       <c r="IB32" s="30">
         <v>0</v>
       </c>
       <c r="IC32" s="30">
         <v>0</v>
       </c>
       <c r="ID32" s="30">
         <v>0</v>
       </c>
       <c r="IE32" s="30">
         <v>0</v>
       </c>
       <c r="IF32" s="30">
         <v>0</v>
       </c>
+      <c r="IG32" s="30">
+        <v>0</v>
+      </c>
+      <c r="IH32" s="30">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="15"/>
       <c r="B33" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="32">
         <v>12.962995919999999</v>
       </c>
       <c r="D33" s="32">
         <v>246.61611339000001</v>
       </c>
       <c r="E33" s="32">
         <v>213.37063092</v>
       </c>
       <c r="F33" s="32">
         <v>430.06893194999998</v>
       </c>
       <c r="G33" s="32">
         <v>59.554332860000002</v>
       </c>
       <c r="H33" s="32">
         <v>214.99381061</v>
       </c>
       <c r="I33" s="32">
         <v>42.585994810000003</v>
       </c>
@@ -21664,52 +21826,58 @@
       </c>
       <c r="HY33" s="32">
         <v>0</v>
       </c>
       <c r="HZ33" s="32">
         <v>0</v>
       </c>
       <c r="IA33" s="32">
         <v>93.306480239999999</v>
       </c>
       <c r="IB33" s="32">
         <v>0</v>
       </c>
       <c r="IC33" s="32">
         <v>265.19310561000003</v>
       </c>
       <c r="ID33" s="32">
         <v>0</v>
       </c>
       <c r="IE33" s="32">
         <v>90.19638762000001</v>
       </c>
       <c r="IF33" s="32">
         <v>0</v>
       </c>
+      <c r="IG33" s="32">
+        <v>1.0755000000000001E-2</v>
+      </c>
+      <c r="IH33" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="15"/>
       <c r="B34" s="16" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="33"/>
       <c r="D34" s="33"/>
       <c r="E34" s="33"/>
       <c r="F34" s="33"/>
       <c r="G34" s="33"/>
       <c r="H34" s="33"/>
       <c r="I34" s="33"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="33"/>
       <c r="M34" s="33"/>
       <c r="N34" s="33"/>
       <c r="O34" s="33"/>
       <c r="P34" s="33"/>
       <c r="Q34" s="33"/>
       <c r="R34" s="33"/>
       <c r="S34" s="33"/>
       <c r="T34" s="33"/>
       <c r="U34" s="33"/>
       <c r="V34" s="33"/>
       <c r="W34" s="33"/>
@@ -21908,52 +22076,54 @@
       <c r="HH34" s="34"/>
       <c r="HI34" s="34"/>
       <c r="HJ34" s="34"/>
       <c r="HK34" s="34"/>
       <c r="HL34" s="34"/>
       <c r="HM34" s="34"/>
       <c r="HN34" s="34"/>
       <c r="HO34" s="34"/>
       <c r="HP34" s="34"/>
       <c r="HQ34" s="34"/>
       <c r="HR34" s="34"/>
       <c r="HS34" s="34"/>
       <c r="HT34" s="34"/>
       <c r="HU34" s="34"/>
       <c r="HV34" s="34"/>
       <c r="HW34" s="34"/>
       <c r="HX34" s="34"/>
       <c r="HY34" s="34"/>
       <c r="HZ34" s="34"/>
       <c r="IA34" s="34"/>
       <c r="IB34" s="34"/>
       <c r="IC34" s="34"/>
       <c r="ID34" s="34"/>
       <c r="IE34" s="34"/>
       <c r="IF34" s="34"/>
+      <c r="IG34" s="34"/>
+      <c r="IH34" s="34"/>
     </row>
-    <row r="35" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3"/>
       <c r="B35" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="21">
         <v>0</v>
       </c>
       <c r="D35" s="21">
         <v>0</v>
       </c>
       <c r="E35" s="21">
         <v>0</v>
       </c>
       <c r="F35" s="21">
         <v>0</v>
       </c>
       <c r="G35" s="21">
         <v>0</v>
       </c>
       <c r="H35" s="21">
         <v>0</v>
       </c>
       <c r="I35" s="21">
         <v>0</v>
       </c>
@@ -22628,52 +22798,58 @@
       </c>
       <c r="HY35" s="22">
         <v>0</v>
       </c>
       <c r="HZ35" s="22">
         <v>0</v>
       </c>
       <c r="IA35" s="22">
         <v>0</v>
       </c>
       <c r="IB35" s="22">
         <v>0</v>
       </c>
       <c r="IC35" s="22">
         <v>0</v>
       </c>
       <c r="ID35" s="22">
         <v>0</v>
       </c>
       <c r="IE35" s="22">
         <v>0</v>
       </c>
       <c r="IF35" s="22">
         <v>0</v>
       </c>
+      <c r="IG35" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH35" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="24">
         <v>0</v>
       </c>
       <c r="D36" s="24">
         <v>0</v>
       </c>
       <c r="E36" s="24">
         <v>0</v>
       </c>
       <c r="F36" s="24">
         <v>0</v>
       </c>
       <c r="G36" s="24">
         <v>0</v>
       </c>
       <c r="H36" s="24">
         <v>0</v>
       </c>
       <c r="I36" s="24">
         <v>0</v>
       </c>
       <c r="J36" s="24">
@@ -23347,52 +23523,58 @@
       </c>
       <c r="HY36" s="25">
         <v>0</v>
       </c>
       <c r="HZ36" s="25">
         <v>0</v>
       </c>
       <c r="IA36" s="25">
         <v>0</v>
       </c>
       <c r="IB36" s="25">
         <v>0</v>
       </c>
       <c r="IC36" s="25">
         <v>0</v>
       </c>
       <c r="ID36" s="25">
         <v>0</v>
       </c>
       <c r="IE36" s="25">
         <v>0</v>
       </c>
       <c r="IF36" s="25">
         <v>0</v>
       </c>
+      <c r="IG36" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH36" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="24">
         <v>0</v>
       </c>
       <c r="D37" s="24">
         <v>0</v>
       </c>
       <c r="E37" s="24">
         <v>0</v>
       </c>
       <c r="F37" s="24">
         <v>0</v>
       </c>
       <c r="G37" s="24">
         <v>0</v>
       </c>
       <c r="H37" s="24">
         <v>0</v>
       </c>
       <c r="I37" s="24">
         <v>0</v>
       </c>
       <c r="J37" s="24">
@@ -24066,52 +24248,58 @@
       </c>
       <c r="HY37" s="25">
         <v>0</v>
       </c>
       <c r="HZ37" s="25">
         <v>0</v>
       </c>
       <c r="IA37" s="25">
         <v>0</v>
       </c>
       <c r="IB37" s="25">
         <v>0</v>
       </c>
       <c r="IC37" s="25">
         <v>0</v>
       </c>
       <c r="ID37" s="25">
         <v>0</v>
       </c>
       <c r="IE37" s="25">
         <v>0</v>
       </c>
       <c r="IF37" s="25">
         <v>0</v>
       </c>
+      <c r="IG37" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH37" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3"/>
       <c r="B38" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="21">
         <v>96.520643710000002</v>
       </c>
       <c r="D38" s="21">
         <v>55.430752669999997</v>
       </c>
       <c r="E38" s="21">
         <v>56.512193240000002</v>
       </c>
       <c r="F38" s="21">
         <v>116.28861902</v>
       </c>
       <c r="G38" s="21">
         <v>105.56172273999999</v>
       </c>
       <c r="H38" s="21">
         <v>446.68150790999999</v>
       </c>
       <c r="I38" s="21">
         <v>14.59609916</v>
       </c>
@@ -24786,52 +24974,58 @@
       </c>
       <c r="HY38" s="22">
         <v>0</v>
       </c>
       <c r="HZ38" s="22">
         <v>0</v>
       </c>
       <c r="IA38" s="22">
         <v>0</v>
       </c>
       <c r="IB38" s="22">
         <v>0</v>
       </c>
       <c r="IC38" s="22">
         <v>0</v>
       </c>
       <c r="ID38" s="22">
         <v>0</v>
       </c>
       <c r="IE38" s="22">
         <v>0</v>
       </c>
       <c r="IF38" s="22">
         <v>0</v>
       </c>
+      <c r="IG38" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH38" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C39" s="24">
         <v>94.529801579999997</v>
       </c>
       <c r="D39" s="24">
         <v>55.430752669999997</v>
       </c>
       <c r="E39" s="24">
         <v>56.512193240000002</v>
       </c>
       <c r="F39" s="24">
         <v>116.28861902</v>
       </c>
       <c r="G39" s="24">
         <v>105.56172273999999</v>
       </c>
       <c r="H39" s="24">
         <v>446.68150790999999</v>
       </c>
       <c r="I39" s="24">
         <v>14.59609916</v>
       </c>
       <c r="J39" s="24">
@@ -25505,52 +25699,58 @@
       </c>
       <c r="HY39" s="25">
         <v>0</v>
       </c>
       <c r="HZ39" s="25">
         <v>0</v>
       </c>
       <c r="IA39" s="25">
         <v>0</v>
       </c>
       <c r="IB39" s="25">
         <v>0</v>
       </c>
       <c r="IC39" s="25">
         <v>0</v>
       </c>
       <c r="ID39" s="25">
         <v>0</v>
       </c>
       <c r="IE39" s="25">
         <v>0</v>
       </c>
       <c r="IF39" s="25">
         <v>0</v>
       </c>
+      <c r="IG39" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH39" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="24">
         <v>1.9908421300000001</v>
       </c>
       <c r="D40" s="24">
         <v>0</v>
       </c>
       <c r="E40" s="24">
         <v>0</v>
       </c>
       <c r="F40" s="24">
         <v>0</v>
       </c>
       <c r="G40" s="24">
         <v>0</v>
       </c>
       <c r="H40" s="24">
         <v>0</v>
       </c>
       <c r="I40" s="24">
         <v>0</v>
       </c>
       <c r="J40" s="24">
@@ -26224,52 +26424,58 @@
       </c>
       <c r="HY40" s="25">
         <v>0</v>
       </c>
       <c r="HZ40" s="25">
         <v>0</v>
       </c>
       <c r="IA40" s="25">
         <v>0</v>
       </c>
       <c r="IB40" s="25">
         <v>0</v>
       </c>
       <c r="IC40" s="25">
         <v>0</v>
       </c>
       <c r="ID40" s="25">
         <v>0</v>
       </c>
       <c r="IE40" s="25">
         <v>0</v>
       </c>
       <c r="IF40" s="25">
         <v>0</v>
       </c>
+      <c r="IG40" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH40" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3"/>
       <c r="B41" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="21">
         <v>0</v>
       </c>
       <c r="D41" s="21">
         <v>0</v>
       </c>
       <c r="E41" s="21">
         <v>0</v>
       </c>
       <c r="F41" s="21">
         <v>0</v>
       </c>
       <c r="G41" s="21">
         <v>0</v>
       </c>
       <c r="H41" s="21">
         <v>0.96887650000000003</v>
       </c>
       <c r="I41" s="21">
         <v>0</v>
       </c>
@@ -26944,52 +27150,58 @@
       </c>
       <c r="HY41" s="22">
         <v>0</v>
       </c>
       <c r="HZ41" s="22">
         <v>0</v>
       </c>
       <c r="IA41" s="22">
         <v>3.3E-3</v>
       </c>
       <c r="IB41" s="22">
         <v>0</v>
       </c>
       <c r="IC41" s="22">
         <v>0</v>
       </c>
       <c r="ID41" s="22">
         <v>0</v>
       </c>
       <c r="IE41" s="22">
         <v>0</v>
       </c>
       <c r="IF41" s="22">
         <v>0</v>
       </c>
+      <c r="IG41" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH41" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="24">
         <v>0</v>
       </c>
       <c r="D42" s="24">
         <v>0</v>
       </c>
       <c r="E42" s="24">
         <v>0</v>
       </c>
       <c r="F42" s="24">
         <v>0</v>
       </c>
       <c r="G42" s="24">
         <v>0</v>
       </c>
       <c r="H42" s="24">
         <v>0.96887650000000003</v>
       </c>
       <c r="I42" s="24">
         <v>0</v>
       </c>
       <c r="J42" s="24">
@@ -27663,52 +27875,58 @@
       </c>
       <c r="HY42" s="25">
         <v>0</v>
       </c>
       <c r="HZ42" s="25">
         <v>0</v>
       </c>
       <c r="IA42" s="25">
         <v>3.3E-3</v>
       </c>
       <c r="IB42" s="25">
         <v>0</v>
       </c>
       <c r="IC42" s="25">
         <v>0</v>
       </c>
       <c r="ID42" s="25">
         <v>0</v>
       </c>
       <c r="IE42" s="25">
         <v>0</v>
       </c>
       <c r="IF42" s="25">
         <v>0</v>
       </c>
+      <c r="IG42" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH42" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="24">
         <v>0</v>
       </c>
       <c r="D43" s="24">
         <v>0</v>
       </c>
       <c r="E43" s="24">
         <v>0</v>
       </c>
       <c r="F43" s="24">
         <v>0</v>
       </c>
       <c r="G43" s="24">
         <v>0</v>
       </c>
       <c r="H43" s="24">
         <v>0</v>
       </c>
       <c r="I43" s="24">
         <v>0</v>
       </c>
       <c r="J43" s="24">
@@ -28382,52 +28600,58 @@
       </c>
       <c r="HY43" s="25">
         <v>0</v>
       </c>
       <c r="HZ43" s="25">
         <v>0</v>
       </c>
       <c r="IA43" s="25">
         <v>0</v>
       </c>
       <c r="IB43" s="25">
         <v>0</v>
       </c>
       <c r="IC43" s="25">
         <v>0</v>
       </c>
       <c r="ID43" s="25">
         <v>0</v>
       </c>
       <c r="IE43" s="25">
         <v>0</v>
       </c>
       <c r="IF43" s="25">
         <v>0</v>
       </c>
+      <c r="IG43" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH43" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3"/>
       <c r="B44" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="21">
         <v>0</v>
       </c>
       <c r="D44" s="21">
         <v>0</v>
       </c>
       <c r="E44" s="21">
         <v>8.5168624299999998</v>
       </c>
       <c r="F44" s="21">
         <v>0.78956799</v>
       </c>
       <c r="G44" s="21">
         <v>0</v>
       </c>
       <c r="H44" s="21">
         <v>1.00869334</v>
       </c>
       <c r="I44" s="21">
         <v>0</v>
       </c>
@@ -29102,52 +29326,58 @@
       </c>
       <c r="HY44" s="22">
         <v>0</v>
       </c>
       <c r="HZ44" s="22">
         <v>0</v>
       </c>
       <c r="IA44" s="22">
         <v>0</v>
       </c>
       <c r="IB44" s="22">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="IC44" s="22">
         <v>1.3265000000000001E-2</v>
       </c>
       <c r="ID44" s="22">
         <v>0</v>
       </c>
       <c r="IE44" s="22">
         <v>0</v>
       </c>
       <c r="IF44" s="22">
         <v>0</v>
       </c>
+      <c r="IG44" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH44" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C45" s="24">
         <v>0</v>
       </c>
       <c r="D45" s="24">
         <v>0</v>
       </c>
       <c r="E45" s="24">
         <v>8.5168624299999998</v>
       </c>
       <c r="F45" s="24">
         <v>0.78956799</v>
       </c>
       <c r="G45" s="24">
         <v>0</v>
       </c>
       <c r="H45" s="24">
         <v>1.00869334</v>
       </c>
       <c r="I45" s="24">
         <v>0</v>
       </c>
       <c r="J45" s="24">
@@ -29821,52 +30051,58 @@
       </c>
       <c r="HY45" s="25">
         <v>0</v>
       </c>
       <c r="HZ45" s="25">
         <v>0</v>
       </c>
       <c r="IA45" s="25">
         <v>0</v>
       </c>
       <c r="IB45" s="25">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="IC45" s="25">
         <v>1.3265000000000001E-2</v>
       </c>
       <c r="ID45" s="25">
         <v>0</v>
       </c>
       <c r="IE45" s="25">
         <v>0</v>
       </c>
       <c r="IF45" s="25">
         <v>0</v>
       </c>
+      <c r="IG45" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH45" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="24">
         <v>0</v>
       </c>
       <c r="D46" s="24">
         <v>0</v>
       </c>
       <c r="E46" s="24">
         <v>0</v>
       </c>
       <c r="F46" s="24">
         <v>0</v>
       </c>
       <c r="G46" s="24">
         <v>0</v>
       </c>
       <c r="H46" s="24">
         <v>0</v>
       </c>
       <c r="I46" s="24">
         <v>0</v>
       </c>
       <c r="J46" s="24">
@@ -30540,52 +30776,58 @@
       </c>
       <c r="HY46" s="25">
         <v>0</v>
       </c>
       <c r="HZ46" s="25">
         <v>0</v>
       </c>
       <c r="IA46" s="25">
         <v>0</v>
       </c>
       <c r="IB46" s="25">
         <v>0</v>
       </c>
       <c r="IC46" s="25">
         <v>0</v>
       </c>
       <c r="ID46" s="25">
         <v>0</v>
       </c>
       <c r="IE46" s="25">
         <v>0</v>
       </c>
       <c r="IF46" s="25">
         <v>0</v>
       </c>
+      <c r="IG46" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH46" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="47" spans="1:240" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:242" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3"/>
       <c r="B47" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="21">
         <v>0.21235649000000001</v>
       </c>
       <c r="D47" s="21">
         <v>0</v>
       </c>
       <c r="E47" s="21">
         <v>0</v>
       </c>
       <c r="F47" s="21">
         <v>0</v>
       </c>
       <c r="G47" s="21">
         <v>0</v>
       </c>
       <c r="H47" s="21">
         <v>0</v>
       </c>
       <c r="I47" s="21">
         <v>0</v>
       </c>
@@ -31260,52 +31502,58 @@
       </c>
       <c r="HY47" s="22">
         <v>0</v>
       </c>
       <c r="HZ47" s="22">
         <v>0</v>
       </c>
       <c r="IA47" s="22">
         <v>0</v>
       </c>
       <c r="IB47" s="22">
         <v>0</v>
       </c>
       <c r="IC47" s="22">
         <v>0</v>
       </c>
       <c r="ID47" s="22">
         <v>0</v>
       </c>
       <c r="IE47" s="22">
         <v>0</v>
       </c>
       <c r="IF47" s="22">
         <v>0</v>
       </c>
+      <c r="IG47" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH47" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="24">
         <v>0.21235649000000001</v>
       </c>
       <c r="D48" s="24">
         <v>0</v>
       </c>
       <c r="E48" s="24">
         <v>0</v>
       </c>
       <c r="F48" s="24">
         <v>0</v>
       </c>
       <c r="G48" s="24">
         <v>0</v>
       </c>
       <c r="H48" s="24">
         <v>0</v>
       </c>
       <c r="I48" s="24">
         <v>0</v>
       </c>
       <c r="J48" s="24">
@@ -31979,52 +32227,58 @@
       </c>
       <c r="HY48" s="25">
         <v>0</v>
       </c>
       <c r="HZ48" s="25">
         <v>0</v>
       </c>
       <c r="IA48" s="25">
         <v>0</v>
       </c>
       <c r="IB48" s="25">
         <v>0</v>
       </c>
       <c r="IC48" s="25">
         <v>0</v>
       </c>
       <c r="ID48" s="25">
         <v>0</v>
       </c>
       <c r="IE48" s="25">
         <v>0</v>
       </c>
       <c r="IF48" s="25">
         <v>0</v>
       </c>
+      <c r="IG48" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH48" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C49" s="24">
         <v>0</v>
       </c>
       <c r="D49" s="24">
         <v>0</v>
       </c>
       <c r="E49" s="24">
         <v>0</v>
       </c>
       <c r="F49" s="24">
         <v>0</v>
       </c>
       <c r="G49" s="24">
         <v>0</v>
       </c>
       <c r="H49" s="24">
         <v>0</v>
       </c>
       <c r="I49" s="24">
         <v>0</v>
       </c>
       <c r="J49" s="24">
@@ -32698,52 +32952,58 @@
       </c>
       <c r="HY49" s="25">
         <v>0</v>
       </c>
       <c r="HZ49" s="25">
         <v>0</v>
       </c>
       <c r="IA49" s="25">
         <v>0</v>
       </c>
       <c r="IB49" s="25">
         <v>0</v>
       </c>
       <c r="IC49" s="25">
         <v>0</v>
       </c>
       <c r="ID49" s="25">
         <v>0</v>
       </c>
       <c r="IE49" s="25">
         <v>0</v>
       </c>
       <c r="IF49" s="25">
         <v>0</v>
       </c>
+      <c r="IG49" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH49" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3"/>
       <c r="B50" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C50" s="21">
         <v>17.806755590000002</v>
       </c>
       <c r="D50" s="21">
         <v>9.9214546400000003</v>
       </c>
       <c r="E50" s="21">
         <v>21.99929358</v>
       </c>
       <c r="F50" s="21">
         <v>0.30334033999999999</v>
       </c>
       <c r="G50" s="21">
         <v>11.499064300000001</v>
       </c>
       <c r="H50" s="21">
         <v>0</v>
       </c>
       <c r="I50" s="21">
         <v>0</v>
       </c>
@@ -33418,52 +33678,58 @@
       </c>
       <c r="HY50" s="22">
         <v>0</v>
       </c>
       <c r="HZ50" s="22">
         <v>0</v>
       </c>
       <c r="IA50" s="22">
         <v>0</v>
       </c>
       <c r="IB50" s="22">
         <v>0</v>
       </c>
       <c r="IC50" s="22">
         <v>0</v>
       </c>
       <c r="ID50" s="22">
         <v>0</v>
       </c>
       <c r="IE50" s="22">
         <v>0</v>
       </c>
       <c r="IF50" s="22">
         <v>0</v>
       </c>
+      <c r="IG50" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH50" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="51" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C51" s="24">
         <v>17.806755590000002</v>
       </c>
       <c r="D51" s="24">
         <v>9.9214546400000003</v>
       </c>
       <c r="E51" s="24">
         <v>21.99929358</v>
       </c>
       <c r="F51" s="24">
         <v>0.30334033999999999</v>
       </c>
       <c r="G51" s="24">
         <v>11.499064300000001</v>
       </c>
       <c r="H51" s="24">
         <v>0</v>
       </c>
       <c r="I51" s="24">
         <v>0</v>
       </c>
       <c r="J51" s="24">
@@ -34137,52 +34403,58 @@
       </c>
       <c r="HY51" s="25">
         <v>0</v>
       </c>
       <c r="HZ51" s="25">
         <v>0</v>
       </c>
       <c r="IA51" s="25">
         <v>0</v>
       </c>
       <c r="IB51" s="25">
         <v>0</v>
       </c>
       <c r="IC51" s="25">
         <v>0</v>
       </c>
       <c r="ID51" s="25">
         <v>0</v>
       </c>
       <c r="IE51" s="25">
         <v>0</v>
       </c>
       <c r="IF51" s="25">
         <v>0</v>
       </c>
+      <c r="IG51" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH51" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="24">
         <v>0</v>
       </c>
       <c r="D52" s="24">
         <v>0</v>
       </c>
       <c r="E52" s="24">
         <v>0</v>
       </c>
       <c r="F52" s="24">
         <v>0</v>
       </c>
       <c r="G52" s="24">
         <v>0</v>
       </c>
       <c r="H52" s="24">
         <v>0</v>
       </c>
       <c r="I52" s="24">
         <v>0</v>
       </c>
       <c r="J52" s="24">
@@ -34856,52 +35128,58 @@
       </c>
       <c r="HY52" s="25">
         <v>0</v>
       </c>
       <c r="HZ52" s="25">
         <v>0</v>
       </c>
       <c r="IA52" s="25">
         <v>0</v>
       </c>
       <c r="IB52" s="25">
         <v>0</v>
       </c>
       <c r="IC52" s="25">
         <v>0</v>
       </c>
       <c r="ID52" s="25">
         <v>0</v>
       </c>
       <c r="IE52" s="25">
         <v>0</v>
       </c>
       <c r="IF52" s="25">
         <v>0</v>
       </c>
+      <c r="IG52" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH52" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="53" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3"/>
       <c r="B53" s="20" t="s">
         <v>83</v>
       </c>
       <c r="C53" s="21">
         <v>0</v>
       </c>
       <c r="D53" s="21">
         <v>0</v>
       </c>
       <c r="E53" s="21">
         <v>3.06589687</v>
       </c>
       <c r="F53" s="21">
         <v>0</v>
       </c>
       <c r="G53" s="21">
         <v>0</v>
       </c>
       <c r="H53" s="21">
         <v>0</v>
       </c>
       <c r="I53" s="21">
         <v>0</v>
       </c>
@@ -35576,52 +35854,58 @@
       </c>
       <c r="HY53" s="22">
         <v>0</v>
       </c>
       <c r="HZ53" s="22">
         <v>0</v>
       </c>
       <c r="IA53" s="22">
         <v>0</v>
       </c>
       <c r="IB53" s="22">
         <v>0</v>
       </c>
       <c r="IC53" s="22">
         <v>0</v>
       </c>
       <c r="ID53" s="22">
         <v>0</v>
       </c>
       <c r="IE53" s="22">
         <v>0</v>
       </c>
       <c r="IF53" s="22">
         <v>0</v>
       </c>
+      <c r="IG53" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH53" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="54" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="24">
         <v>0</v>
       </c>
       <c r="D54" s="24">
         <v>0</v>
       </c>
       <c r="E54" s="24">
         <v>3.06589687</v>
       </c>
       <c r="F54" s="24">
         <v>0</v>
       </c>
       <c r="G54" s="24">
         <v>0</v>
       </c>
       <c r="H54" s="24">
         <v>0</v>
       </c>
       <c r="I54" s="24">
         <v>0</v>
       </c>
       <c r="J54" s="24">
@@ -36295,52 +36579,58 @@
       </c>
       <c r="HY54" s="25">
         <v>0</v>
       </c>
       <c r="HZ54" s="25">
         <v>0</v>
       </c>
       <c r="IA54" s="25">
         <v>0</v>
       </c>
       <c r="IB54" s="25">
         <v>0</v>
       </c>
       <c r="IC54" s="25">
         <v>0</v>
       </c>
       <c r="ID54" s="25">
         <v>0</v>
       </c>
       <c r="IE54" s="25">
         <v>0</v>
       </c>
       <c r="IF54" s="25">
         <v>0</v>
       </c>
+      <c r="IG54" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH54" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="55" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C55" s="24">
         <v>0</v>
       </c>
       <c r="D55" s="24">
         <v>0</v>
       </c>
       <c r="E55" s="24">
         <v>0</v>
       </c>
       <c r="F55" s="24">
         <v>0</v>
       </c>
       <c r="G55" s="24">
         <v>0</v>
       </c>
       <c r="H55" s="24">
         <v>0</v>
       </c>
       <c r="I55" s="24">
         <v>0</v>
       </c>
       <c r="J55" s="24">
@@ -37014,52 +37304,58 @@
       </c>
       <c r="HY55" s="25">
         <v>0</v>
       </c>
       <c r="HZ55" s="25">
         <v>0</v>
       </c>
       <c r="IA55" s="25">
         <v>0</v>
       </c>
       <c r="IB55" s="25">
         <v>0</v>
       </c>
       <c r="IC55" s="25">
         <v>0</v>
       </c>
       <c r="ID55" s="25">
         <v>0</v>
       </c>
       <c r="IE55" s="25">
         <v>0</v>
       </c>
       <c r="IF55" s="25">
         <v>0</v>
       </c>
+      <c r="IG55" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH55" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="56" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C56" s="21">
         <v>39.846718430000003</v>
       </c>
       <c r="D56" s="21">
         <v>165.75682527000001</v>
       </c>
       <c r="E56" s="21">
         <v>47.4602681</v>
       </c>
       <c r="F56" s="21">
         <v>91.507413900000003</v>
       </c>
       <c r="G56" s="21">
         <v>21.177377400000001</v>
       </c>
       <c r="H56" s="21">
         <v>23.960783060000001</v>
       </c>
       <c r="I56" s="21">
         <v>105.40048509</v>
       </c>
@@ -37734,52 +38030,58 @@
       </c>
       <c r="HY56" s="22">
         <v>0</v>
       </c>
       <c r="HZ56" s="22">
         <v>0</v>
       </c>
       <c r="IA56" s="22">
         <v>0</v>
       </c>
       <c r="IB56" s="22">
         <v>0</v>
       </c>
       <c r="IC56" s="22">
         <v>0</v>
       </c>
       <c r="ID56" s="22">
         <v>0</v>
       </c>
       <c r="IE56" s="22">
         <v>0</v>
       </c>
       <c r="IF56" s="22">
         <v>0</v>
       </c>
+      <c r="IG56" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH56" s="22">
+        <v>43</v>
+      </c>
     </row>
-    <row r="57" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C57" s="24">
         <v>39.846718430000003</v>
       </c>
       <c r="D57" s="24">
         <v>165.75682527000001</v>
       </c>
       <c r="E57" s="24">
         <v>47.4602681</v>
       </c>
       <c r="F57" s="24">
         <v>91.507413900000003</v>
       </c>
       <c r="G57" s="24">
         <v>21.177377400000001</v>
       </c>
       <c r="H57" s="24">
         <v>23.960783060000001</v>
       </c>
       <c r="I57" s="24">
         <v>105.40048509</v>
       </c>
       <c r="J57" s="24">
@@ -38453,52 +38755,58 @@
       </c>
       <c r="HY57" s="25">
         <v>0</v>
       </c>
       <c r="HZ57" s="25">
         <v>0</v>
       </c>
       <c r="IA57" s="25">
         <v>0</v>
       </c>
       <c r="IB57" s="25">
         <v>0</v>
       </c>
       <c r="IC57" s="25">
         <v>0</v>
       </c>
       <c r="ID57" s="25">
         <v>0</v>
       </c>
       <c r="IE57" s="25">
         <v>0</v>
       </c>
       <c r="IF57" s="25">
         <v>0</v>
       </c>
+      <c r="IG57" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH57" s="25">
+        <v>43</v>
+      </c>
     </row>
-    <row r="58" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C58" s="24">
         <v>0</v>
       </c>
       <c r="D58" s="24">
         <v>0</v>
       </c>
       <c r="E58" s="24">
         <v>0</v>
       </c>
       <c r="F58" s="24">
         <v>0</v>
       </c>
       <c r="G58" s="24">
         <v>0</v>
       </c>
       <c r="H58" s="24">
         <v>0</v>
       </c>
       <c r="I58" s="24">
         <v>0</v>
       </c>
       <c r="J58" s="24">
@@ -39172,52 +39480,58 @@
       </c>
       <c r="HY58" s="25">
         <v>0</v>
       </c>
       <c r="HZ58" s="25">
         <v>0</v>
       </c>
       <c r="IA58" s="25">
         <v>0</v>
       </c>
       <c r="IB58" s="25">
         <v>0</v>
       </c>
       <c r="IC58" s="25">
         <v>0</v>
       </c>
       <c r="ID58" s="25">
         <v>0</v>
       </c>
       <c r="IE58" s="25">
         <v>0</v>
       </c>
       <c r="IF58" s="25">
         <v>0</v>
       </c>
+      <c r="IG58" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH58" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3"/>
       <c r="B59" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C59" s="21">
         <v>95.082124890000003</v>
       </c>
       <c r="D59" s="21">
         <v>150.16093662</v>
       </c>
       <c r="E59" s="21">
         <v>505.81230763999997</v>
       </c>
       <c r="F59" s="21">
         <v>365.35440161000002</v>
       </c>
       <c r="G59" s="21">
         <v>108.09513282</v>
       </c>
       <c r="H59" s="21">
         <v>116.40916786</v>
       </c>
       <c r="I59" s="21">
         <v>96.417158560000004</v>
       </c>
@@ -39892,52 +40206,58 @@
       </c>
       <c r="HY59" s="22">
         <v>0.27584700000000001</v>
       </c>
       <c r="HZ59" s="22">
         <v>0.97499999999999998</v>
       </c>
       <c r="IA59" s="22">
         <v>12.404591999999999</v>
       </c>
       <c r="IB59" s="22">
         <v>0</v>
       </c>
       <c r="IC59" s="22">
         <v>5.5090700000000004</v>
       </c>
       <c r="ID59" s="22">
         <v>16.095293000000002</v>
       </c>
       <c r="IE59" s="22">
         <v>9.1</v>
       </c>
       <c r="IF59" s="22">
         <v>1.59973159</v>
       </c>
+      <c r="IG59" s="22">
+        <v>10.732838359999999</v>
+      </c>
+      <c r="IH59" s="22">
+        <v>24.813805800000001</v>
+      </c>
     </row>
-    <row r="60" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="23" t="s">
         <v>72</v>
       </c>
       <c r="C60" s="24">
         <v>94.816679280000002</v>
       </c>
       <c r="D60" s="24">
         <v>149.59077934999999</v>
       </c>
       <c r="E60" s="24">
         <v>495.82759730999999</v>
       </c>
       <c r="F60" s="24">
         <v>362.94171331000001</v>
       </c>
       <c r="G60" s="24">
         <v>108.09513282</v>
       </c>
       <c r="H60" s="24">
         <v>116.40916786</v>
       </c>
       <c r="I60" s="24">
         <v>94.744851170000004</v>
       </c>
       <c r="J60" s="24">
@@ -40611,52 +40931,58 @@
       </c>
       <c r="HY60" s="25">
         <v>0.27584700000000001</v>
       </c>
       <c r="HZ60" s="25">
         <v>0.97499999999999998</v>
       </c>
       <c r="IA60" s="25">
         <v>12.404591999999999</v>
       </c>
       <c r="IB60" s="25">
         <v>0</v>
       </c>
       <c r="IC60" s="25">
         <v>5.5090700000000004</v>
       </c>
       <c r="ID60" s="25">
         <v>16.095293000000002</v>
       </c>
       <c r="IE60" s="25">
         <v>9.1</v>
       </c>
       <c r="IF60" s="25">
         <v>1.59973159</v>
       </c>
+      <c r="IG60" s="25">
+        <v>10.732838359999999</v>
+      </c>
+      <c r="IH60" s="25">
+        <v>24.813805800000001</v>
+      </c>
     </row>
-    <row r="61" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C61" s="29">
         <v>0.26544561999999999</v>
       </c>
       <c r="D61" s="29">
         <v>0.57015727999999999</v>
       </c>
       <c r="E61" s="29">
         <v>9.9847103300000004</v>
       </c>
       <c r="F61" s="29">
         <v>2.4126883000000001</v>
       </c>
       <c r="G61" s="29">
         <v>0</v>
       </c>
       <c r="H61" s="29">
         <v>0</v>
       </c>
       <c r="I61" s="29">
         <v>1.6723073900000001</v>
       </c>
       <c r="J61" s="29">
@@ -41330,52 +41656,58 @@
       </c>
       <c r="HY61" s="30">
         <v>0</v>
       </c>
       <c r="HZ61" s="30">
         <v>0</v>
       </c>
       <c r="IA61" s="30">
         <v>0</v>
       </c>
       <c r="IB61" s="30">
         <v>0</v>
       </c>
       <c r="IC61" s="30">
         <v>0</v>
       </c>
       <c r="ID61" s="30">
         <v>0</v>
       </c>
       <c r="IE61" s="30">
         <v>0</v>
       </c>
       <c r="IF61" s="30">
         <v>0</v>
       </c>
+      <c r="IG61" s="30">
+        <v>0</v>
+      </c>
+      <c r="IH61" s="30">
+        <v>0</v>
+      </c>
     </row>
-    <row r="62" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15"/>
       <c r="B62" s="35" t="s">
         <v>84</v>
       </c>
       <c r="C62" s="34">
         <v>249.46859911000001</v>
       </c>
       <c r="D62" s="34">
         <v>381.26996921</v>
       </c>
       <c r="E62" s="34">
         <v>643.36682187999997</v>
       </c>
       <c r="F62" s="34">
         <v>574.24334284999998</v>
       </c>
       <c r="G62" s="34">
         <v>246.33329725999999</v>
       </c>
       <c r="H62" s="34">
         <v>589.02902869000002</v>
       </c>
       <c r="I62" s="34">
         <v>216.41374281</v>
       </c>
@@ -42050,52 +42382,58 @@
       </c>
       <c r="HY62" s="34">
         <v>0.27584700000000001</v>
       </c>
       <c r="HZ62" s="34">
         <v>0.97499999999999998</v>
       </c>
       <c r="IA62" s="34">
         <v>12.407891999999999</v>
       </c>
       <c r="IB62" s="34">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="IC62" s="34">
         <v>5.522335</v>
       </c>
       <c r="ID62" s="34">
         <v>16.095293000000002</v>
       </c>
       <c r="IE62" s="34">
         <v>9.1</v>
       </c>
       <c r="IF62" s="34">
         <v>1.59973159</v>
       </c>
+      <c r="IG62" s="34">
+        <v>10.732838359999999</v>
+      </c>
+      <c r="IH62" s="34">
+        <v>67.813805799999997</v>
+      </c>
     </row>
-    <row r="63" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="15"/>
       <c r="B63" s="31" t="s">
         <v>85</v>
       </c>
       <c r="C63" s="32">
         <v>262.43159502999998</v>
       </c>
       <c r="D63" s="32">
         <v>627.88608260000001</v>
       </c>
       <c r="E63" s="32">
         <v>856.73745280000003</v>
       </c>
       <c r="F63" s="32">
         <v>1004.31227481</v>
       </c>
       <c r="G63" s="32">
         <v>305.88763011999998</v>
       </c>
       <c r="H63" s="32">
         <v>804.02283929999999</v>
       </c>
       <c r="I63" s="32">
         <v>258.99973761000001</v>
       </c>
@@ -42770,52 +43108,58 @@
       </c>
       <c r="HY63" s="32">
         <v>0.27584700000000001</v>
       </c>
       <c r="HZ63" s="32">
         <v>0.97499999999999998</v>
       </c>
       <c r="IA63" s="32">
         <v>105.71437224</v>
       </c>
       <c r="IB63" s="32">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="IC63" s="32">
         <v>270.71544061000003</v>
       </c>
       <c r="ID63" s="32">
         <v>16.095293000000002</v>
       </c>
       <c r="IE63" s="32">
         <v>99.296387620000004</v>
       </c>
       <c r="IF63" s="32">
         <v>1.59973159</v>
       </c>
+      <c r="IG63" s="32">
+        <v>10.743593359999998</v>
+      </c>
+      <c r="IH63" s="32">
+        <v>67.813805799999997</v>
+      </c>
     </row>
-    <row r="64" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EI64" s="37"/>
       <c r="EJ64" s="37"/>
       <c r="EK64" s="37"/>
       <c r="EL64" s="37"/>
       <c r="EM64" s="37"/>
       <c r="EN64" s="37"/>
       <c r="EO64" s="37"/>
       <c r="EP64" s="37"/>
       <c r="EQ64" s="37"/>
       <c r="ER64" s="37"/>
       <c r="ES64" s="37"/>
       <c r="ET64" s="37"/>
       <c r="EU64" s="37"/>
       <c r="EV64" s="37"/>
       <c r="EW64" s="37"/>
       <c r="EX64" s="37"/>
       <c r="EY64" s="37"/>
       <c r="EZ64" s="37"/>
       <c r="FA64" s="37"/>
       <c r="FB64" s="37"/>
       <c r="FC64" s="37"/>
       <c r="FD64" s="37"/>
       <c r="FE64" s="37"/>
       <c r="FF64" s="37"/>
       <c r="FG64" s="37"/>
@@ -42874,52 +43218,54 @@
       <c r="HH64" s="37"/>
       <c r="HI64" s="37"/>
       <c r="HJ64" s="37"/>
       <c r="HK64" s="37"/>
       <c r="HL64" s="37"/>
       <c r="HM64" s="37"/>
       <c r="HN64" s="37"/>
       <c r="HO64" s="37"/>
       <c r="HP64" s="37"/>
       <c r="HQ64" s="37"/>
       <c r="HR64" s="37"/>
       <c r="HS64" s="37"/>
       <c r="HT64" s="37"/>
       <c r="HU64" s="37"/>
       <c r="HV64" s="37"/>
       <c r="HW64" s="37"/>
       <c r="HX64" s="37"/>
       <c r="HY64" s="37"/>
       <c r="HZ64" s="37"/>
       <c r="IA64" s="37"/>
       <c r="IB64" s="37"/>
       <c r="IC64" s="37"/>
       <c r="ID64" s="37"/>
       <c r="IE64" s="37"/>
       <c r="IF64" s="37"/>
+      <c r="IG64" s="37"/>
+      <c r="IH64" s="37"/>
     </row>
-    <row r="65" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EI65" s="37"/>
       <c r="EJ65" s="37"/>
       <c r="EK65" s="37"/>
       <c r="EL65" s="37"/>
       <c r="EM65" s="37"/>
       <c r="EN65" s="37"/>
       <c r="EO65" s="37"/>
       <c r="EP65" s="37"/>
       <c r="EQ65" s="37"/>
       <c r="ER65" s="37"/>
       <c r="ES65" s="37"/>
       <c r="ET65" s="37"/>
       <c r="EU65" s="37"/>
       <c r="EV65" s="37"/>
       <c r="EW65" s="37"/>
       <c r="EX65" s="37"/>
       <c r="EY65" s="37"/>
       <c r="EZ65" s="37"/>
       <c r="FA65" s="37"/>
       <c r="FB65" s="37"/>
       <c r="FC65" s="37"/>
       <c r="FD65" s="37"/>
       <c r="FE65" s="37"/>
       <c r="FF65" s="37"/>
       <c r="FG65" s="37"/>
@@ -42978,52 +43324,54 @@
       <c r="HH65" s="37"/>
       <c r="HI65" s="37"/>
       <c r="HJ65" s="37"/>
       <c r="HK65" s="37"/>
       <c r="HL65" s="37"/>
       <c r="HM65" s="37"/>
       <c r="HN65" s="37"/>
       <c r="HO65" s="37"/>
       <c r="HP65" s="37"/>
       <c r="HQ65" s="37"/>
       <c r="HR65" s="37"/>
       <c r="HS65" s="37"/>
       <c r="HT65" s="37"/>
       <c r="HU65" s="37"/>
       <c r="HV65" s="37"/>
       <c r="HW65" s="37"/>
       <c r="HX65" s="37"/>
       <c r="HY65" s="37"/>
       <c r="HZ65" s="37"/>
       <c r="IA65" s="37"/>
       <c r="IB65" s="37"/>
       <c r="IC65" s="37"/>
       <c r="ID65" s="37"/>
       <c r="IE65" s="37"/>
       <c r="IF65" s="37"/>
+      <c r="IG65" s="37"/>
+      <c r="IH65" s="37"/>
     </row>
-    <row r="66" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C66" s="36"/>
       <c r="D66" s="36"/>
       <c r="E66" s="36"/>
       <c r="F66" s="36"/>
       <c r="G66" s="36"/>
       <c r="H66" s="36"/>
       <c r="I66" s="36"/>
       <c r="J66" s="36"/>
       <c r="K66" s="36"/>
       <c r="L66" s="36"/>
       <c r="M66" s="36"/>
       <c r="N66" s="36"/>
       <c r="O66" s="36"/>
       <c r="P66" s="36"/>
       <c r="Q66" s="36"/>
       <c r="R66" s="36"/>
       <c r="S66" s="36"/>
       <c r="T66" s="36"/>
       <c r="U66" s="36"/>
       <c r="V66" s="36"/>
       <c r="W66" s="36"/>
       <c r="X66" s="36"/>
@@ -43221,52 +43569,54 @@
       <c r="HH66" s="36"/>
       <c r="HI66" s="36"/>
       <c r="HJ66" s="36"/>
       <c r="HK66" s="36"/>
       <c r="HL66" s="36"/>
       <c r="HM66" s="36"/>
       <c r="HN66" s="36"/>
       <c r="HO66" s="36"/>
       <c r="HP66" s="36"/>
       <c r="HQ66" s="36"/>
       <c r="HR66" s="36"/>
       <c r="HS66" s="36"/>
       <c r="HT66" s="36"/>
       <c r="HU66" s="36"/>
       <c r="HV66" s="36"/>
       <c r="HW66" s="36"/>
       <c r="HX66" s="36"/>
       <c r="HY66" s="36"/>
       <c r="HZ66" s="36"/>
       <c r="IA66" s="36"/>
       <c r="IB66" s="36"/>
       <c r="IC66" s="36"/>
       <c r="ID66" s="36"/>
       <c r="IE66" s="36"/>
       <c r="IF66" s="36"/>
+      <c r="IG66" s="36"/>
+      <c r="IH66" s="36"/>
     </row>
-    <row r="67" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="38" t="s">
         <v>198</v>
       </c>
       <c r="ED67" s="36"/>
       <c r="EE67" s="36"/>
       <c r="EF67" s="36"/>
       <c r="EG67" s="36"/>
       <c r="EH67" s="36"/>
       <c r="EI67" s="36"/>
       <c r="EJ67" s="36"/>
       <c r="EK67" s="36"/>
       <c r="EL67" s="36"/>
       <c r="EM67" s="36"/>
       <c r="EN67" s="36"/>
       <c r="EO67" s="36"/>
       <c r="EP67" s="36"/>
       <c r="EQ67" s="36"/>
       <c r="ER67" s="36"/>
       <c r="ES67" s="36"/>
       <c r="ET67" s="36"/>
       <c r="EU67" s="36"/>
       <c r="EV67" s="36"/>
       <c r="EW67" s="36"/>
       <c r="EX67" s="36"/>
       <c r="EY67" s="36"/>
@@ -43333,52 +43683,54 @@
       <c r="HH67" s="36"/>
       <c r="HI67" s="36"/>
       <c r="HJ67" s="36"/>
       <c r="HK67" s="36"/>
       <c r="HL67" s="36"/>
       <c r="HM67" s="36"/>
       <c r="HN67" s="36"/>
       <c r="HO67" s="36"/>
       <c r="HP67" s="36"/>
       <c r="HQ67" s="36"/>
       <c r="HR67" s="36"/>
       <c r="HS67" s="36"/>
       <c r="HT67" s="36"/>
       <c r="HU67" s="36"/>
       <c r="HV67" s="36"/>
       <c r="HW67" s="36"/>
       <c r="HX67" s="36"/>
       <c r="HY67" s="36"/>
       <c r="HZ67" s="36"/>
       <c r="IA67" s="36"/>
       <c r="IB67" s="36"/>
       <c r="IC67" s="36"/>
       <c r="ID67" s="36"/>
       <c r="IE67" s="36"/>
       <c r="IF67" s="36"/>
+      <c r="IG67" s="36"/>
+      <c r="IH67" s="36"/>
     </row>
-    <row r="68" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED68" s="36"/>
       <c r="EE68" s="36"/>
       <c r="EF68" s="36"/>
       <c r="EG68" s="36"/>
       <c r="EH68" s="36"/>
       <c r="EI68" s="36"/>
       <c r="EJ68" s="36"/>
       <c r="EK68" s="36"/>
       <c r="EL68" s="36"/>
       <c r="EM68" s="36"/>
       <c r="EN68" s="36"/>
       <c r="EO68" s="36"/>
       <c r="EP68" s="36"/>
       <c r="EQ68" s="36"/>
       <c r="ER68" s="36"/>
       <c r="ES68" s="36"/>
       <c r="ET68" s="36"/>
       <c r="EU68" s="36"/>
       <c r="EV68" s="36"/>
       <c r="EW68" s="36"/>
       <c r="EX68" s="36"/>
       <c r="EY68" s="36"/>
       <c r="EZ68" s="36"/>
       <c r="FA68" s="36"/>
       <c r="FB68" s="36"/>
@@ -43442,52 +43794,54 @@
       <c r="HH68" s="36"/>
       <c r="HI68" s="36"/>
       <c r="HJ68" s="36"/>
       <c r="HK68" s="36"/>
       <c r="HL68" s="36"/>
       <c r="HM68" s="36"/>
       <c r="HN68" s="36"/>
       <c r="HO68" s="36"/>
       <c r="HP68" s="36"/>
       <c r="HQ68" s="36"/>
       <c r="HR68" s="36"/>
       <c r="HS68" s="36"/>
       <c r="HT68" s="36"/>
       <c r="HU68" s="36"/>
       <c r="HV68" s="36"/>
       <c r="HW68" s="36"/>
       <c r="HX68" s="36"/>
       <c r="HY68" s="36"/>
       <c r="HZ68" s="36"/>
       <c r="IA68" s="36"/>
       <c r="IB68" s="36"/>
       <c r="IC68" s="36"/>
       <c r="ID68" s="36"/>
       <c r="IE68" s="36"/>
       <c r="IF68" s="36"/>
+      <c r="IG68" s="36"/>
+      <c r="IH68" s="36"/>
     </row>
-    <row r="69" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED69" s="36"/>
       <c r="EE69" s="36"/>
       <c r="EF69" s="36"/>
       <c r="EG69" s="36"/>
       <c r="EH69" s="36"/>
       <c r="EI69" s="36"/>
       <c r="EJ69" s="36"/>
       <c r="EK69" s="36"/>
       <c r="EL69" s="36"/>
       <c r="EM69" s="36"/>
       <c r="EN69" s="36"/>
       <c r="EO69" s="36"/>
       <c r="EP69" s="36"/>
       <c r="EQ69" s="36"/>
       <c r="ER69" s="36"/>
       <c r="ES69" s="36"/>
       <c r="ET69" s="36"/>
       <c r="EU69" s="36"/>
       <c r="EV69" s="36"/>
       <c r="EW69" s="36"/>
       <c r="EX69" s="36"/>
       <c r="EY69" s="36"/>
       <c r="EZ69" s="36"/>
       <c r="FA69" s="36"/>
       <c r="FB69" s="36"/>
@@ -43551,52 +43905,54 @@
       <c r="HH69" s="36"/>
       <c r="HI69" s="36"/>
       <c r="HJ69" s="36"/>
       <c r="HK69" s="36"/>
       <c r="HL69" s="36"/>
       <c r="HM69" s="36"/>
       <c r="HN69" s="36"/>
       <c r="HO69" s="36"/>
       <c r="HP69" s="36"/>
       <c r="HQ69" s="36"/>
       <c r="HR69" s="36"/>
       <c r="HS69" s="36"/>
       <c r="HT69" s="36"/>
       <c r="HU69" s="36"/>
       <c r="HV69" s="36"/>
       <c r="HW69" s="36"/>
       <c r="HX69" s="36"/>
       <c r="HY69" s="36"/>
       <c r="HZ69" s="36"/>
       <c r="IA69" s="36"/>
       <c r="IB69" s="36"/>
       <c r="IC69" s="36"/>
       <c r="ID69" s="36"/>
       <c r="IE69" s="36"/>
       <c r="IF69" s="36"/>
+      <c r="IG69" s="36"/>
+      <c r="IH69" s="36"/>
     </row>
-    <row r="70" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED70" s="36"/>
       <c r="EE70" s="36"/>
       <c r="EF70" s="36"/>
       <c r="EG70" s="36"/>
       <c r="EH70" s="36"/>
       <c r="EI70" s="36"/>
       <c r="EJ70" s="36"/>
       <c r="EK70" s="36"/>
       <c r="EL70" s="36"/>
       <c r="EM70" s="36"/>
       <c r="EN70" s="36"/>
       <c r="EO70" s="36"/>
       <c r="EP70" s="36"/>
       <c r="EQ70" s="36"/>
       <c r="ER70" s="36"/>
       <c r="ES70" s="36"/>
       <c r="ET70" s="36"/>
       <c r="EU70" s="36"/>
       <c r="EV70" s="36"/>
       <c r="EW70" s="36"/>
       <c r="EX70" s="36"/>
       <c r="EY70" s="36"/>
       <c r="EZ70" s="36"/>
       <c r="FA70" s="36"/>
       <c r="FB70" s="36"/>
@@ -43660,52 +44016,54 @@
       <c r="HH70" s="36"/>
       <c r="HI70" s="36"/>
       <c r="HJ70" s="36"/>
       <c r="HK70" s="36"/>
       <c r="HL70" s="36"/>
       <c r="HM70" s="36"/>
       <c r="HN70" s="36"/>
       <c r="HO70" s="36"/>
       <c r="HP70" s="36"/>
       <c r="HQ70" s="36"/>
       <c r="HR70" s="36"/>
       <c r="HS70" s="36"/>
       <c r="HT70" s="36"/>
       <c r="HU70" s="36"/>
       <c r="HV70" s="36"/>
       <c r="HW70" s="36"/>
       <c r="HX70" s="36"/>
       <c r="HY70" s="36"/>
       <c r="HZ70" s="36"/>
       <c r="IA70" s="36"/>
       <c r="IB70" s="36"/>
       <c r="IC70" s="36"/>
       <c r="ID70" s="36"/>
       <c r="IE70" s="36"/>
       <c r="IF70" s="36"/>
+      <c r="IG70" s="36"/>
+      <c r="IH70" s="36"/>
     </row>
-    <row r="71" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED71" s="36"/>
       <c r="EE71" s="36"/>
       <c r="EF71" s="36"/>
       <c r="EG71" s="36"/>
       <c r="EH71" s="36"/>
       <c r="EI71" s="36"/>
       <c r="EJ71" s="36"/>
       <c r="EK71" s="36"/>
       <c r="EL71" s="36"/>
       <c r="EM71" s="36"/>
       <c r="EN71" s="36"/>
       <c r="EO71" s="36"/>
       <c r="EP71" s="36"/>
       <c r="EQ71" s="36"/>
       <c r="ER71" s="36"/>
       <c r="ES71" s="36"/>
       <c r="ET71" s="36"/>
       <c r="EU71" s="36"/>
       <c r="EV71" s="36"/>
       <c r="EW71" s="36"/>
       <c r="EX71" s="36"/>
       <c r="EY71" s="36"/>
       <c r="EZ71" s="36"/>
       <c r="FA71" s="36"/>
       <c r="FB71" s="36"/>
@@ -43769,52 +44127,54 @@
       <c r="HH71" s="36"/>
       <c r="HI71" s="36"/>
       <c r="HJ71" s="36"/>
       <c r="HK71" s="36"/>
       <c r="HL71" s="36"/>
       <c r="HM71" s="36"/>
       <c r="HN71" s="36"/>
       <c r="HO71" s="36"/>
       <c r="HP71" s="36"/>
       <c r="HQ71" s="36"/>
       <c r="HR71" s="36"/>
       <c r="HS71" s="36"/>
       <c r="HT71" s="36"/>
       <c r="HU71" s="36"/>
       <c r="HV71" s="36"/>
       <c r="HW71" s="36"/>
       <c r="HX71" s="36"/>
       <c r="HY71" s="36"/>
       <c r="HZ71" s="36"/>
       <c r="IA71" s="36"/>
       <c r="IB71" s="36"/>
       <c r="IC71" s="36"/>
       <c r="ID71" s="36"/>
       <c r="IE71" s="36"/>
       <c r="IF71" s="36"/>
+      <c r="IG71" s="36"/>
+      <c r="IH71" s="36"/>
     </row>
-    <row r="72" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED72" s="36"/>
       <c r="EE72" s="36"/>
       <c r="EF72" s="36"/>
       <c r="EG72" s="36"/>
       <c r="EH72" s="36"/>
       <c r="EI72" s="36"/>
       <c r="EJ72" s="36"/>
       <c r="EK72" s="36"/>
       <c r="EL72" s="36"/>
       <c r="EM72" s="36"/>
       <c r="EN72" s="36"/>
       <c r="EO72" s="36"/>
       <c r="EP72" s="36"/>
       <c r="EQ72" s="36"/>
       <c r="ER72" s="36"/>
       <c r="ES72" s="36"/>
       <c r="ET72" s="36"/>
       <c r="EU72" s="36"/>
       <c r="EV72" s="36"/>
       <c r="EW72" s="36"/>
       <c r="EX72" s="36"/>
       <c r="EY72" s="36"/>
       <c r="EZ72" s="36"/>
       <c r="FA72" s="36"/>
       <c r="FB72" s="36"/>
@@ -43878,52 +44238,54 @@
       <c r="HH72" s="36"/>
       <c r="HI72" s="36"/>
       <c r="HJ72" s="36"/>
       <c r="HK72" s="36"/>
       <c r="HL72" s="36"/>
       <c r="HM72" s="36"/>
       <c r="HN72" s="36"/>
       <c r="HO72" s="36"/>
       <c r="HP72" s="36"/>
       <c r="HQ72" s="36"/>
       <c r="HR72" s="36"/>
       <c r="HS72" s="36"/>
       <c r="HT72" s="36"/>
       <c r="HU72" s="36"/>
       <c r="HV72" s="36"/>
       <c r="HW72" s="36"/>
       <c r="HX72" s="36"/>
       <c r="HY72" s="36"/>
       <c r="HZ72" s="36"/>
       <c r="IA72" s="36"/>
       <c r="IB72" s="36"/>
       <c r="IC72" s="36"/>
       <c r="ID72" s="36"/>
       <c r="IE72" s="36"/>
       <c r="IF72" s="36"/>
+      <c r="IG72" s="36"/>
+      <c r="IH72" s="36"/>
     </row>
-    <row r="73" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED73" s="36"/>
       <c r="EE73" s="36"/>
       <c r="EF73" s="36"/>
       <c r="EG73" s="36"/>
       <c r="EH73" s="36"/>
       <c r="EI73" s="36"/>
       <c r="EJ73" s="36"/>
       <c r="EK73" s="36"/>
       <c r="EL73" s="36"/>
       <c r="EM73" s="36"/>
       <c r="EN73" s="36"/>
       <c r="EO73" s="36"/>
       <c r="EP73" s="36"/>
       <c r="EQ73" s="36"/>
       <c r="ER73" s="36"/>
       <c r="ES73" s="36"/>
       <c r="ET73" s="36"/>
       <c r="EU73" s="36"/>
       <c r="EV73" s="36"/>
       <c r="EW73" s="36"/>
       <c r="EX73" s="36"/>
       <c r="EY73" s="36"/>
       <c r="EZ73" s="36"/>
       <c r="FA73" s="36"/>
       <c r="FB73" s="36"/>
@@ -43987,52 +44349,54 @@
       <c r="HH73" s="36"/>
       <c r="HI73" s="36"/>
       <c r="HJ73" s="36"/>
       <c r="HK73" s="36"/>
       <c r="HL73" s="36"/>
       <c r="HM73" s="36"/>
       <c r="HN73" s="36"/>
       <c r="HO73" s="36"/>
       <c r="HP73" s="36"/>
       <c r="HQ73" s="36"/>
       <c r="HR73" s="36"/>
       <c r="HS73" s="36"/>
       <c r="HT73" s="36"/>
       <c r="HU73" s="36"/>
       <c r="HV73" s="36"/>
       <c r="HW73" s="36"/>
       <c r="HX73" s="36"/>
       <c r="HY73" s="36"/>
       <c r="HZ73" s="36"/>
       <c r="IA73" s="36"/>
       <c r="IB73" s="36"/>
       <c r="IC73" s="36"/>
       <c r="ID73" s="36"/>
       <c r="IE73" s="36"/>
       <c r="IF73" s="36"/>
+      <c r="IG73" s="36"/>
+      <c r="IH73" s="36"/>
     </row>
-    <row r="74" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED74" s="36"/>
       <c r="EE74" s="36"/>
       <c r="EF74" s="36"/>
       <c r="EG74" s="36"/>
       <c r="EH74" s="36"/>
       <c r="EI74" s="36"/>
       <c r="EJ74" s="36"/>
       <c r="EK74" s="36"/>
       <c r="EL74" s="36"/>
       <c r="EM74" s="36"/>
       <c r="EN74" s="36"/>
       <c r="EO74" s="36"/>
       <c r="EP74" s="36"/>
       <c r="EQ74" s="36"/>
       <c r="ER74" s="36"/>
       <c r="ES74" s="36"/>
       <c r="ET74" s="36"/>
       <c r="EU74" s="36"/>
       <c r="EV74" s="36"/>
       <c r="EW74" s="36"/>
       <c r="EX74" s="36"/>
       <c r="EY74" s="36"/>
       <c r="EZ74" s="36"/>
       <c r="FA74" s="36"/>
       <c r="FB74" s="36"/>
@@ -44096,52 +44460,54 @@
       <c r="HH74" s="36"/>
       <c r="HI74" s="36"/>
       <c r="HJ74" s="36"/>
       <c r="HK74" s="36"/>
       <c r="HL74" s="36"/>
       <c r="HM74" s="36"/>
       <c r="HN74" s="36"/>
       <c r="HO74" s="36"/>
       <c r="HP74" s="36"/>
       <c r="HQ74" s="36"/>
       <c r="HR74" s="36"/>
       <c r="HS74" s="36"/>
       <c r="HT74" s="36"/>
       <c r="HU74" s="36"/>
       <c r="HV74" s="36"/>
       <c r="HW74" s="36"/>
       <c r="HX74" s="36"/>
       <c r="HY74" s="36"/>
       <c r="HZ74" s="36"/>
       <c r="IA74" s="36"/>
       <c r="IB74" s="36"/>
       <c r="IC74" s="36"/>
       <c r="ID74" s="36"/>
       <c r="IE74" s="36"/>
       <c r="IF74" s="36"/>
+      <c r="IG74" s="36"/>
+      <c r="IH74" s="36"/>
     </row>
-    <row r="75" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED75" s="36"/>
       <c r="EE75" s="36"/>
       <c r="EF75" s="36"/>
       <c r="EG75" s="36"/>
       <c r="EH75" s="36"/>
       <c r="EI75" s="36"/>
       <c r="EJ75" s="36"/>
       <c r="EK75" s="36"/>
       <c r="EL75" s="36"/>
       <c r="EM75" s="36"/>
       <c r="EN75" s="36"/>
       <c r="EO75" s="36"/>
       <c r="EP75" s="36"/>
       <c r="EQ75" s="36"/>
       <c r="ER75" s="36"/>
       <c r="ES75" s="36"/>
       <c r="ET75" s="36"/>
       <c r="EU75" s="36"/>
       <c r="EV75" s="36"/>
       <c r="EW75" s="36"/>
       <c r="EX75" s="36"/>
       <c r="EY75" s="36"/>
       <c r="EZ75" s="36"/>
       <c r="FA75" s="36"/>
       <c r="FB75" s="36"/>
@@ -44205,52 +44571,54 @@
       <c r="HH75" s="36"/>
       <c r="HI75" s="36"/>
       <c r="HJ75" s="36"/>
       <c r="HK75" s="36"/>
       <c r="HL75" s="36"/>
       <c r="HM75" s="36"/>
       <c r="HN75" s="36"/>
       <c r="HO75" s="36"/>
       <c r="HP75" s="36"/>
       <c r="HQ75" s="36"/>
       <c r="HR75" s="36"/>
       <c r="HS75" s="36"/>
       <c r="HT75" s="36"/>
       <c r="HU75" s="36"/>
       <c r="HV75" s="36"/>
       <c r="HW75" s="36"/>
       <c r="HX75" s="36"/>
       <c r="HY75" s="36"/>
       <c r="HZ75" s="36"/>
       <c r="IA75" s="36"/>
       <c r="IB75" s="36"/>
       <c r="IC75" s="36"/>
       <c r="ID75" s="36"/>
       <c r="IE75" s="36"/>
       <c r="IF75" s="36"/>
+      <c r="IG75" s="36"/>
+      <c r="IH75" s="36"/>
     </row>
-    <row r="76" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED76" s="36"/>
       <c r="EE76" s="36"/>
       <c r="EF76" s="36"/>
       <c r="EG76" s="36"/>
       <c r="EH76" s="36"/>
       <c r="EI76" s="36"/>
       <c r="EJ76" s="36"/>
       <c r="EK76" s="36"/>
       <c r="EL76" s="36"/>
       <c r="EM76" s="36"/>
       <c r="EN76" s="36"/>
       <c r="EO76" s="36"/>
       <c r="EP76" s="36"/>
       <c r="EQ76" s="36"/>
       <c r="ER76" s="36"/>
       <c r="ES76" s="36"/>
       <c r="ET76" s="36"/>
       <c r="EU76" s="36"/>
       <c r="EV76" s="36"/>
       <c r="EW76" s="36"/>
       <c r="EX76" s="36"/>
       <c r="EY76" s="36"/>
       <c r="EZ76" s="36"/>
       <c r="FA76" s="36"/>
       <c r="FB76" s="36"/>
@@ -44314,52 +44682,54 @@
       <c r="HH76" s="36"/>
       <c r="HI76" s="36"/>
       <c r="HJ76" s="36"/>
       <c r="HK76" s="36"/>
       <c r="HL76" s="36"/>
       <c r="HM76" s="36"/>
       <c r="HN76" s="36"/>
       <c r="HO76" s="36"/>
       <c r="HP76" s="36"/>
       <c r="HQ76" s="36"/>
       <c r="HR76" s="36"/>
       <c r="HS76" s="36"/>
       <c r="HT76" s="36"/>
       <c r="HU76" s="36"/>
       <c r="HV76" s="36"/>
       <c r="HW76" s="36"/>
       <c r="HX76" s="36"/>
       <c r="HY76" s="36"/>
       <c r="HZ76" s="36"/>
       <c r="IA76" s="36"/>
       <c r="IB76" s="36"/>
       <c r="IC76" s="36"/>
       <c r="ID76" s="36"/>
       <c r="IE76" s="36"/>
       <c r="IF76" s="36"/>
+      <c r="IG76" s="36"/>
+      <c r="IH76" s="36"/>
     </row>
-    <row r="77" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED77" s="36"/>
       <c r="EE77" s="36"/>
       <c r="EF77" s="36"/>
       <c r="EG77" s="36"/>
       <c r="EH77" s="36"/>
       <c r="EI77" s="36"/>
       <c r="EJ77" s="36"/>
       <c r="EK77" s="36"/>
       <c r="EL77" s="36"/>
       <c r="EM77" s="36"/>
       <c r="EN77" s="36"/>
       <c r="EO77" s="36"/>
       <c r="EP77" s="36"/>
       <c r="EQ77" s="36"/>
       <c r="ER77" s="36"/>
       <c r="ES77" s="36"/>
       <c r="ET77" s="36"/>
       <c r="EU77" s="36"/>
       <c r="EV77" s="36"/>
       <c r="EW77" s="36"/>
       <c r="EX77" s="36"/>
       <c r="EY77" s="36"/>
       <c r="EZ77" s="36"/>
       <c r="FA77" s="36"/>
       <c r="FB77" s="36"/>
@@ -44423,52 +44793,54 @@
       <c r="HH77" s="36"/>
       <c r="HI77" s="36"/>
       <c r="HJ77" s="36"/>
       <c r="HK77" s="36"/>
       <c r="HL77" s="36"/>
       <c r="HM77" s="36"/>
       <c r="HN77" s="36"/>
       <c r="HO77" s="36"/>
       <c r="HP77" s="36"/>
       <c r="HQ77" s="36"/>
       <c r="HR77" s="36"/>
       <c r="HS77" s="36"/>
       <c r="HT77" s="36"/>
       <c r="HU77" s="36"/>
       <c r="HV77" s="36"/>
       <c r="HW77" s="36"/>
       <c r="HX77" s="36"/>
       <c r="HY77" s="36"/>
       <c r="HZ77" s="36"/>
       <c r="IA77" s="36"/>
       <c r="IB77" s="36"/>
       <c r="IC77" s="36"/>
       <c r="ID77" s="36"/>
       <c r="IE77" s="36"/>
       <c r="IF77" s="36"/>
+      <c r="IG77" s="36"/>
+      <c r="IH77" s="36"/>
     </row>
-    <row r="78" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED78" s="36"/>
       <c r="EE78" s="36"/>
       <c r="EF78" s="36"/>
       <c r="EG78" s="36"/>
       <c r="EH78" s="36"/>
       <c r="EI78" s="36"/>
       <c r="EJ78" s="36"/>
       <c r="EK78" s="36"/>
       <c r="EL78" s="36"/>
       <c r="EM78" s="36"/>
       <c r="EN78" s="36"/>
       <c r="EO78" s="36"/>
       <c r="EP78" s="36"/>
       <c r="EQ78" s="36"/>
       <c r="ER78" s="36"/>
       <c r="ES78" s="36"/>
       <c r="ET78" s="36"/>
       <c r="EU78" s="36"/>
       <c r="EV78" s="36"/>
       <c r="EW78" s="36"/>
       <c r="EX78" s="36"/>
       <c r="EY78" s="36"/>
       <c r="EZ78" s="36"/>
       <c r="FA78" s="36"/>
       <c r="FB78" s="36"/>
@@ -44532,52 +44904,54 @@
       <c r="HH78" s="36"/>
       <c r="HI78" s="36"/>
       <c r="HJ78" s="36"/>
       <c r="HK78" s="36"/>
       <c r="HL78" s="36"/>
       <c r="HM78" s="36"/>
       <c r="HN78" s="36"/>
       <c r="HO78" s="36"/>
       <c r="HP78" s="36"/>
       <c r="HQ78" s="36"/>
       <c r="HR78" s="36"/>
       <c r="HS78" s="36"/>
       <c r="HT78" s="36"/>
       <c r="HU78" s="36"/>
       <c r="HV78" s="36"/>
       <c r="HW78" s="36"/>
       <c r="HX78" s="36"/>
       <c r="HY78" s="36"/>
       <c r="HZ78" s="36"/>
       <c r="IA78" s="36"/>
       <c r="IB78" s="36"/>
       <c r="IC78" s="36"/>
       <c r="ID78" s="36"/>
       <c r="IE78" s="36"/>
       <c r="IF78" s="36"/>
+      <c r="IG78" s="36"/>
+      <c r="IH78" s="36"/>
     </row>
-    <row r="79" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED79" s="36"/>
       <c r="EE79" s="36"/>
       <c r="EF79" s="36"/>
       <c r="EG79" s="36"/>
       <c r="EH79" s="36"/>
       <c r="EI79" s="36"/>
       <c r="EJ79" s="36"/>
       <c r="EK79" s="36"/>
       <c r="EL79" s="36"/>
       <c r="EM79" s="36"/>
       <c r="EN79" s="36"/>
       <c r="EO79" s="36"/>
       <c r="EP79" s="36"/>
       <c r="EQ79" s="36"/>
       <c r="ER79" s="36"/>
       <c r="ES79" s="36"/>
       <c r="ET79" s="36"/>
       <c r="EU79" s="36"/>
       <c r="EV79" s="36"/>
       <c r="EW79" s="36"/>
       <c r="EX79" s="36"/>
       <c r="EY79" s="36"/>
       <c r="EZ79" s="36"/>
       <c r="FA79" s="36"/>
       <c r="FB79" s="36"/>
@@ -44641,52 +45015,54 @@
       <c r="HH79" s="36"/>
       <c r="HI79" s="36"/>
       <c r="HJ79" s="36"/>
       <c r="HK79" s="36"/>
       <c r="HL79" s="36"/>
       <c r="HM79" s="36"/>
       <c r="HN79" s="36"/>
       <c r="HO79" s="36"/>
       <c r="HP79" s="36"/>
       <c r="HQ79" s="36"/>
       <c r="HR79" s="36"/>
       <c r="HS79" s="36"/>
       <c r="HT79" s="36"/>
       <c r="HU79" s="36"/>
       <c r="HV79" s="36"/>
       <c r="HW79" s="36"/>
       <c r="HX79" s="36"/>
       <c r="HY79" s="36"/>
       <c r="HZ79" s="36"/>
       <c r="IA79" s="36"/>
       <c r="IB79" s="36"/>
       <c r="IC79" s="36"/>
       <c r="ID79" s="36"/>
       <c r="IE79" s="36"/>
       <c r="IF79" s="36"/>
+      <c r="IG79" s="36"/>
+      <c r="IH79" s="36"/>
     </row>
-    <row r="80" spans="2:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED80" s="36"/>
       <c r="EE80" s="36"/>
       <c r="EF80" s="36"/>
       <c r="EG80" s="36"/>
       <c r="EH80" s="36"/>
       <c r="EI80" s="36"/>
       <c r="EJ80" s="36"/>
       <c r="EK80" s="36"/>
       <c r="EL80" s="36"/>
       <c r="EM80" s="36"/>
       <c r="EN80" s="36"/>
       <c r="EO80" s="36"/>
       <c r="EP80" s="36"/>
       <c r="EQ80" s="36"/>
       <c r="ER80" s="36"/>
       <c r="ES80" s="36"/>
       <c r="ET80" s="36"/>
       <c r="EU80" s="36"/>
       <c r="EV80" s="36"/>
       <c r="EW80" s="36"/>
       <c r="EX80" s="36"/>
       <c r="EY80" s="36"/>
       <c r="EZ80" s="36"/>
       <c r="FA80" s="36"/>
       <c r="FB80" s="36"/>
@@ -44750,52 +45126,54 @@
       <c r="HH80" s="36"/>
       <c r="HI80" s="36"/>
       <c r="HJ80" s="36"/>
       <c r="HK80" s="36"/>
       <c r="HL80" s="36"/>
       <c r="HM80" s="36"/>
       <c r="HN80" s="36"/>
       <c r="HO80" s="36"/>
       <c r="HP80" s="36"/>
       <c r="HQ80" s="36"/>
       <c r="HR80" s="36"/>
       <c r="HS80" s="36"/>
       <c r="HT80" s="36"/>
       <c r="HU80" s="36"/>
       <c r="HV80" s="36"/>
       <c r="HW80" s="36"/>
       <c r="HX80" s="36"/>
       <c r="HY80" s="36"/>
       <c r="HZ80" s="36"/>
       <c r="IA80" s="36"/>
       <c r="IB80" s="36"/>
       <c r="IC80" s="36"/>
       <c r="ID80" s="36"/>
       <c r="IE80" s="36"/>
       <c r="IF80" s="36"/>
+      <c r="IG80" s="36"/>
+      <c r="IH80" s="36"/>
     </row>
-    <row r="81" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED81" s="36"/>
       <c r="EE81" s="36"/>
       <c r="EF81" s="36"/>
       <c r="EG81" s="36"/>
       <c r="EH81" s="36"/>
       <c r="EI81" s="36"/>
       <c r="EJ81" s="36"/>
       <c r="EK81" s="36"/>
       <c r="EL81" s="36"/>
       <c r="EM81" s="36"/>
       <c r="EN81" s="36"/>
       <c r="EO81" s="36"/>
       <c r="EP81" s="36"/>
       <c r="EQ81" s="36"/>
       <c r="ER81" s="36"/>
       <c r="ES81" s="36"/>
       <c r="ET81" s="36"/>
       <c r="EU81" s="36"/>
       <c r="EV81" s="36"/>
       <c r="EW81" s="36"/>
       <c r="EX81" s="36"/>
       <c r="EY81" s="36"/>
       <c r="EZ81" s="36"/>
       <c r="FA81" s="36"/>
       <c r="FB81" s="36"/>
@@ -44859,52 +45237,54 @@
       <c r="HH81" s="36"/>
       <c r="HI81" s="36"/>
       <c r="HJ81" s="36"/>
       <c r="HK81" s="36"/>
       <c r="HL81" s="36"/>
       <c r="HM81" s="36"/>
       <c r="HN81" s="36"/>
       <c r="HO81" s="36"/>
       <c r="HP81" s="36"/>
       <c r="HQ81" s="36"/>
       <c r="HR81" s="36"/>
       <c r="HS81" s="36"/>
       <c r="HT81" s="36"/>
       <c r="HU81" s="36"/>
       <c r="HV81" s="36"/>
       <c r="HW81" s="36"/>
       <c r="HX81" s="36"/>
       <c r="HY81" s="36"/>
       <c r="HZ81" s="36"/>
       <c r="IA81" s="36"/>
       <c r="IB81" s="36"/>
       <c r="IC81" s="36"/>
       <c r="ID81" s="36"/>
       <c r="IE81" s="36"/>
       <c r="IF81" s="36"/>
+      <c r="IG81" s="36"/>
+      <c r="IH81" s="36"/>
     </row>
-    <row r="82" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED82" s="36"/>
       <c r="EE82" s="36"/>
       <c r="EF82" s="36"/>
       <c r="EG82" s="36"/>
       <c r="EH82" s="36"/>
       <c r="EI82" s="36"/>
       <c r="EJ82" s="36"/>
       <c r="EK82" s="36"/>
       <c r="EL82" s="36"/>
       <c r="EM82" s="36"/>
       <c r="EN82" s="36"/>
       <c r="EO82" s="36"/>
       <c r="EP82" s="36"/>
       <c r="EQ82" s="36"/>
       <c r="ER82" s="36"/>
       <c r="ES82" s="36"/>
       <c r="ET82" s="36"/>
       <c r="EU82" s="36"/>
       <c r="EV82" s="36"/>
       <c r="EW82" s="36"/>
       <c r="EX82" s="36"/>
       <c r="EY82" s="36"/>
       <c r="EZ82" s="36"/>
       <c r="FA82" s="36"/>
       <c r="FB82" s="36"/>
@@ -44968,52 +45348,54 @@
       <c r="HH82" s="36"/>
       <c r="HI82" s="36"/>
       <c r="HJ82" s="36"/>
       <c r="HK82" s="36"/>
       <c r="HL82" s="36"/>
       <c r="HM82" s="36"/>
       <c r="HN82" s="36"/>
       <c r="HO82" s="36"/>
       <c r="HP82" s="36"/>
       <c r="HQ82" s="36"/>
       <c r="HR82" s="36"/>
       <c r="HS82" s="36"/>
       <c r="HT82" s="36"/>
       <c r="HU82" s="36"/>
       <c r="HV82" s="36"/>
       <c r="HW82" s="36"/>
       <c r="HX82" s="36"/>
       <c r="HY82" s="36"/>
       <c r="HZ82" s="36"/>
       <c r="IA82" s="36"/>
       <c r="IB82" s="36"/>
       <c r="IC82" s="36"/>
       <c r="ID82" s="36"/>
       <c r="IE82" s="36"/>
       <c r="IF82" s="36"/>
+      <c r="IG82" s="36"/>
+      <c r="IH82" s="36"/>
     </row>
-    <row r="83" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED83" s="36"/>
       <c r="EE83" s="36"/>
       <c r="EF83" s="36"/>
       <c r="EG83" s="36"/>
       <c r="EH83" s="36"/>
       <c r="EI83" s="36"/>
       <c r="EJ83" s="36"/>
       <c r="EK83" s="36"/>
       <c r="EL83" s="36"/>
       <c r="EM83" s="36"/>
       <c r="EN83" s="36"/>
       <c r="EO83" s="36"/>
       <c r="EP83" s="36"/>
       <c r="EQ83" s="36"/>
       <c r="ER83" s="36"/>
       <c r="ES83" s="36"/>
       <c r="ET83" s="36"/>
       <c r="EU83" s="36"/>
       <c r="EV83" s="36"/>
       <c r="EW83" s="36"/>
       <c r="EX83" s="36"/>
       <c r="EY83" s="36"/>
       <c r="EZ83" s="36"/>
       <c r="FA83" s="36"/>
       <c r="FB83" s="36"/>
@@ -45077,52 +45459,54 @@
       <c r="HH83" s="36"/>
       <c r="HI83" s="36"/>
       <c r="HJ83" s="36"/>
       <c r="HK83" s="36"/>
       <c r="HL83" s="36"/>
       <c r="HM83" s="36"/>
       <c r="HN83" s="36"/>
       <c r="HO83" s="36"/>
       <c r="HP83" s="36"/>
       <c r="HQ83" s="36"/>
       <c r="HR83" s="36"/>
       <c r="HS83" s="36"/>
       <c r="HT83" s="36"/>
       <c r="HU83" s="36"/>
       <c r="HV83" s="36"/>
       <c r="HW83" s="36"/>
       <c r="HX83" s="36"/>
       <c r="HY83" s="36"/>
       <c r="HZ83" s="36"/>
       <c r="IA83" s="36"/>
       <c r="IB83" s="36"/>
       <c r="IC83" s="36"/>
       <c r="ID83" s="36"/>
       <c r="IE83" s="36"/>
       <c r="IF83" s="36"/>
+      <c r="IG83" s="36"/>
+      <c r="IH83" s="36"/>
     </row>
-    <row r="84" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED84" s="36"/>
       <c r="EE84" s="36"/>
       <c r="EF84" s="36"/>
       <c r="EG84" s="36"/>
       <c r="EH84" s="36"/>
       <c r="EI84" s="36"/>
       <c r="EJ84" s="36"/>
       <c r="EK84" s="36"/>
       <c r="EL84" s="36"/>
       <c r="EM84" s="36"/>
       <c r="EN84" s="36"/>
       <c r="EO84" s="36"/>
       <c r="EP84" s="36"/>
       <c r="EQ84" s="36"/>
       <c r="ER84" s="36"/>
       <c r="ES84" s="36"/>
       <c r="ET84" s="36"/>
       <c r="EU84" s="36"/>
       <c r="EV84" s="36"/>
       <c r="EW84" s="36"/>
       <c r="EX84" s="36"/>
       <c r="EY84" s="36"/>
       <c r="EZ84" s="36"/>
       <c r="FA84" s="36"/>
       <c r="FB84" s="36"/>
@@ -45186,52 +45570,54 @@
       <c r="HH84" s="36"/>
       <c r="HI84" s="36"/>
       <c r="HJ84" s="36"/>
       <c r="HK84" s="36"/>
       <c r="HL84" s="36"/>
       <c r="HM84" s="36"/>
       <c r="HN84" s="36"/>
       <c r="HO84" s="36"/>
       <c r="HP84" s="36"/>
       <c r="HQ84" s="36"/>
       <c r="HR84" s="36"/>
       <c r="HS84" s="36"/>
       <c r="HT84" s="36"/>
       <c r="HU84" s="36"/>
       <c r="HV84" s="36"/>
       <c r="HW84" s="36"/>
       <c r="HX84" s="36"/>
       <c r="HY84" s="36"/>
       <c r="HZ84" s="36"/>
       <c r="IA84" s="36"/>
       <c r="IB84" s="36"/>
       <c r="IC84" s="36"/>
       <c r="ID84" s="36"/>
       <c r="IE84" s="36"/>
       <c r="IF84" s="36"/>
+      <c r="IG84" s="36"/>
+      <c r="IH84" s="36"/>
     </row>
-    <row r="85" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED85" s="36"/>
       <c r="EE85" s="36"/>
       <c r="EF85" s="36"/>
       <c r="EG85" s="36"/>
       <c r="EH85" s="36"/>
       <c r="EI85" s="36"/>
       <c r="EJ85" s="36"/>
       <c r="EK85" s="36"/>
       <c r="EL85" s="36"/>
       <c r="EM85" s="36"/>
       <c r="EN85" s="36"/>
       <c r="EO85" s="36"/>
       <c r="EP85" s="36"/>
       <c r="EQ85" s="36"/>
       <c r="ER85" s="36"/>
       <c r="ES85" s="36"/>
       <c r="ET85" s="36"/>
       <c r="EU85" s="36"/>
       <c r="EV85" s="36"/>
       <c r="EW85" s="36"/>
       <c r="EX85" s="36"/>
       <c r="EY85" s="36"/>
       <c r="EZ85" s="36"/>
       <c r="FA85" s="36"/>
       <c r="FB85" s="36"/>
@@ -45295,52 +45681,54 @@
       <c r="HH85" s="36"/>
       <c r="HI85" s="36"/>
       <c r="HJ85" s="36"/>
       <c r="HK85" s="36"/>
       <c r="HL85" s="36"/>
       <c r="HM85" s="36"/>
       <c r="HN85" s="36"/>
       <c r="HO85" s="36"/>
       <c r="HP85" s="36"/>
       <c r="HQ85" s="36"/>
       <c r="HR85" s="36"/>
       <c r="HS85" s="36"/>
       <c r="HT85" s="36"/>
       <c r="HU85" s="36"/>
       <c r="HV85" s="36"/>
       <c r="HW85" s="36"/>
       <c r="HX85" s="36"/>
       <c r="HY85" s="36"/>
       <c r="HZ85" s="36"/>
       <c r="IA85" s="36"/>
       <c r="IB85" s="36"/>
       <c r="IC85" s="36"/>
       <c r="ID85" s="36"/>
       <c r="IE85" s="36"/>
       <c r="IF85" s="36"/>
+      <c r="IG85" s="36"/>
+      <c r="IH85" s="36"/>
     </row>
-    <row r="86" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED86" s="36"/>
       <c r="EE86" s="36"/>
       <c r="EF86" s="36"/>
       <c r="EG86" s="36"/>
       <c r="EH86" s="36"/>
       <c r="EI86" s="36"/>
       <c r="EJ86" s="36"/>
       <c r="EK86" s="36"/>
       <c r="EL86" s="36"/>
       <c r="EM86" s="36"/>
       <c r="EN86" s="36"/>
       <c r="EO86" s="36"/>
       <c r="EP86" s="36"/>
       <c r="EQ86" s="36"/>
       <c r="ER86" s="36"/>
       <c r="ES86" s="36"/>
       <c r="ET86" s="36"/>
       <c r="EU86" s="36"/>
       <c r="EV86" s="36"/>
       <c r="EW86" s="36"/>
       <c r="EX86" s="36"/>
       <c r="EY86" s="36"/>
       <c r="EZ86" s="36"/>
       <c r="FA86" s="36"/>
       <c r="FB86" s="36"/>
@@ -45404,52 +45792,54 @@
       <c r="HH86" s="36"/>
       <c r="HI86" s="36"/>
       <c r="HJ86" s="36"/>
       <c r="HK86" s="36"/>
       <c r="HL86" s="36"/>
       <c r="HM86" s="36"/>
       <c r="HN86" s="36"/>
       <c r="HO86" s="36"/>
       <c r="HP86" s="36"/>
       <c r="HQ86" s="36"/>
       <c r="HR86" s="36"/>
       <c r="HS86" s="36"/>
       <c r="HT86" s="36"/>
       <c r="HU86" s="36"/>
       <c r="HV86" s="36"/>
       <c r="HW86" s="36"/>
       <c r="HX86" s="36"/>
       <c r="HY86" s="36"/>
       <c r="HZ86" s="36"/>
       <c r="IA86" s="36"/>
       <c r="IB86" s="36"/>
       <c r="IC86" s="36"/>
       <c r="ID86" s="36"/>
       <c r="IE86" s="36"/>
       <c r="IF86" s="36"/>
+      <c r="IG86" s="36"/>
+      <c r="IH86" s="36"/>
     </row>
-    <row r="87" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED87" s="36"/>
       <c r="EE87" s="36"/>
       <c r="EF87" s="36"/>
       <c r="EG87" s="36"/>
       <c r="EH87" s="36"/>
       <c r="EI87" s="36"/>
       <c r="EJ87" s="36"/>
       <c r="EK87" s="36"/>
       <c r="EL87" s="36"/>
       <c r="EM87" s="36"/>
       <c r="EN87" s="36"/>
       <c r="EO87" s="36"/>
       <c r="EP87" s="36"/>
       <c r="EQ87" s="36"/>
       <c r="ER87" s="36"/>
       <c r="ES87" s="36"/>
       <c r="ET87" s="36"/>
       <c r="EU87" s="36"/>
       <c r="EV87" s="36"/>
       <c r="EW87" s="36"/>
       <c r="EX87" s="36"/>
       <c r="EY87" s="36"/>
       <c r="EZ87" s="36"/>
       <c r="FA87" s="36"/>
       <c r="FB87" s="36"/>
@@ -45513,52 +45903,54 @@
       <c r="HH87" s="36"/>
       <c r="HI87" s="36"/>
       <c r="HJ87" s="36"/>
       <c r="HK87" s="36"/>
       <c r="HL87" s="36"/>
       <c r="HM87" s="36"/>
       <c r="HN87" s="36"/>
       <c r="HO87" s="36"/>
       <c r="HP87" s="36"/>
       <c r="HQ87" s="36"/>
       <c r="HR87" s="36"/>
       <c r="HS87" s="36"/>
       <c r="HT87" s="36"/>
       <c r="HU87" s="36"/>
       <c r="HV87" s="36"/>
       <c r="HW87" s="36"/>
       <c r="HX87" s="36"/>
       <c r="HY87" s="36"/>
       <c r="HZ87" s="36"/>
       <c r="IA87" s="36"/>
       <c r="IB87" s="36"/>
       <c r="IC87" s="36"/>
       <c r="ID87" s="36"/>
       <c r="IE87" s="36"/>
       <c r="IF87" s="36"/>
+      <c r="IG87" s="36"/>
+      <c r="IH87" s="36"/>
     </row>
-    <row r="88" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED88" s="36"/>
       <c r="EE88" s="36"/>
       <c r="EF88" s="36"/>
       <c r="EG88" s="36"/>
       <c r="EH88" s="36"/>
       <c r="EI88" s="36"/>
       <c r="EJ88" s="36"/>
       <c r="EK88" s="36"/>
       <c r="EL88" s="36"/>
       <c r="EM88" s="36"/>
       <c r="EN88" s="36"/>
       <c r="EO88" s="36"/>
       <c r="EP88" s="36"/>
       <c r="EQ88" s="36"/>
       <c r="ER88" s="36"/>
       <c r="ES88" s="36"/>
       <c r="ET88" s="36"/>
       <c r="EU88" s="36"/>
       <c r="EV88" s="36"/>
       <c r="EW88" s="36"/>
       <c r="EX88" s="36"/>
       <c r="EY88" s="36"/>
       <c r="EZ88" s="36"/>
       <c r="FA88" s="36"/>
       <c r="FB88" s="36"/>
@@ -45622,52 +46014,54 @@
       <c r="HH88" s="36"/>
       <c r="HI88" s="36"/>
       <c r="HJ88" s="36"/>
       <c r="HK88" s="36"/>
       <c r="HL88" s="36"/>
       <c r="HM88" s="36"/>
       <c r="HN88" s="36"/>
       <c r="HO88" s="36"/>
       <c r="HP88" s="36"/>
       <c r="HQ88" s="36"/>
       <c r="HR88" s="36"/>
       <c r="HS88" s="36"/>
       <c r="HT88" s="36"/>
       <c r="HU88" s="36"/>
       <c r="HV88" s="36"/>
       <c r="HW88" s="36"/>
       <c r="HX88" s="36"/>
       <c r="HY88" s="36"/>
       <c r="HZ88" s="36"/>
       <c r="IA88" s="36"/>
       <c r="IB88" s="36"/>
       <c r="IC88" s="36"/>
       <c r="ID88" s="36"/>
       <c r="IE88" s="36"/>
       <c r="IF88" s="36"/>
+      <c r="IG88" s="36"/>
+      <c r="IH88" s="36"/>
     </row>
-    <row r="89" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED89" s="36"/>
       <c r="EE89" s="36"/>
       <c r="EF89" s="36"/>
       <c r="EG89" s="36"/>
       <c r="EH89" s="36"/>
       <c r="EI89" s="36"/>
       <c r="EJ89" s="36"/>
       <c r="EK89" s="36"/>
       <c r="EL89" s="36"/>
       <c r="EM89" s="36"/>
       <c r="EN89" s="36"/>
       <c r="EO89" s="36"/>
       <c r="EP89" s="36"/>
       <c r="EQ89" s="36"/>
       <c r="ER89" s="36"/>
       <c r="ES89" s="36"/>
       <c r="ET89" s="36"/>
       <c r="EU89" s="36"/>
       <c r="EV89" s="36"/>
       <c r="EW89" s="36"/>
       <c r="EX89" s="36"/>
       <c r="EY89" s="36"/>
       <c r="EZ89" s="36"/>
       <c r="FA89" s="36"/>
       <c r="FB89" s="36"/>
@@ -45731,52 +46125,54 @@
       <c r="HH89" s="36"/>
       <c r="HI89" s="36"/>
       <c r="HJ89" s="36"/>
       <c r="HK89" s="36"/>
       <c r="HL89" s="36"/>
       <c r="HM89" s="36"/>
       <c r="HN89" s="36"/>
       <c r="HO89" s="36"/>
       <c r="HP89" s="36"/>
       <c r="HQ89" s="36"/>
       <c r="HR89" s="36"/>
       <c r="HS89" s="36"/>
       <c r="HT89" s="36"/>
       <c r="HU89" s="36"/>
       <c r="HV89" s="36"/>
       <c r="HW89" s="36"/>
       <c r="HX89" s="36"/>
       <c r="HY89" s="36"/>
       <c r="HZ89" s="36"/>
       <c r="IA89" s="36"/>
       <c r="IB89" s="36"/>
       <c r="IC89" s="36"/>
       <c r="ID89" s="36"/>
       <c r="IE89" s="36"/>
       <c r="IF89" s="36"/>
+      <c r="IG89" s="36"/>
+      <c r="IH89" s="36"/>
     </row>
-    <row r="90" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED90" s="36"/>
       <c r="EE90" s="36"/>
       <c r="EF90" s="36"/>
       <c r="EG90" s="36"/>
       <c r="EH90" s="36"/>
       <c r="EI90" s="36"/>
       <c r="EJ90" s="36"/>
       <c r="EK90" s="36"/>
       <c r="EL90" s="36"/>
       <c r="EM90" s="36"/>
       <c r="EN90" s="36"/>
       <c r="EO90" s="36"/>
       <c r="EP90" s="36"/>
       <c r="EQ90" s="36"/>
       <c r="ER90" s="36"/>
       <c r="ES90" s="36"/>
       <c r="ET90" s="36"/>
       <c r="EU90" s="36"/>
       <c r="EV90" s="36"/>
       <c r="EW90" s="36"/>
       <c r="EX90" s="36"/>
       <c r="EY90" s="36"/>
       <c r="EZ90" s="36"/>
       <c r="FA90" s="36"/>
       <c r="FB90" s="36"/>
@@ -45840,52 +46236,54 @@
       <c r="HH90" s="36"/>
       <c r="HI90" s="36"/>
       <c r="HJ90" s="36"/>
       <c r="HK90" s="36"/>
       <c r="HL90" s="36"/>
       <c r="HM90" s="36"/>
       <c r="HN90" s="36"/>
       <c r="HO90" s="36"/>
       <c r="HP90" s="36"/>
       <c r="HQ90" s="36"/>
       <c r="HR90" s="36"/>
       <c r="HS90" s="36"/>
       <c r="HT90" s="36"/>
       <c r="HU90" s="36"/>
       <c r="HV90" s="36"/>
       <c r="HW90" s="36"/>
       <c r="HX90" s="36"/>
       <c r="HY90" s="36"/>
       <c r="HZ90" s="36"/>
       <c r="IA90" s="36"/>
       <c r="IB90" s="36"/>
       <c r="IC90" s="36"/>
       <c r="ID90" s="36"/>
       <c r="IE90" s="36"/>
       <c r="IF90" s="36"/>
+      <c r="IG90" s="36"/>
+      <c r="IH90" s="36"/>
     </row>
-    <row r="91" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED91" s="36"/>
       <c r="EE91" s="36"/>
       <c r="EF91" s="36"/>
       <c r="EG91" s="36"/>
       <c r="EH91" s="36"/>
       <c r="EI91" s="36"/>
       <c r="EJ91" s="36"/>
       <c r="EK91" s="36"/>
       <c r="EL91" s="36"/>
       <c r="EM91" s="36"/>
       <c r="EN91" s="36"/>
       <c r="EO91" s="36"/>
       <c r="EP91" s="36"/>
       <c r="EQ91" s="36"/>
       <c r="ER91" s="36"/>
       <c r="ES91" s="36"/>
       <c r="ET91" s="36"/>
       <c r="EU91" s="36"/>
       <c r="EV91" s="36"/>
       <c r="EW91" s="36"/>
       <c r="EX91" s="36"/>
       <c r="EY91" s="36"/>
       <c r="EZ91" s="36"/>
       <c r="FA91" s="36"/>
       <c r="FB91" s="36"/>
@@ -45949,52 +46347,54 @@
       <c r="HH91" s="36"/>
       <c r="HI91" s="36"/>
       <c r="HJ91" s="36"/>
       <c r="HK91" s="36"/>
       <c r="HL91" s="36"/>
       <c r="HM91" s="36"/>
       <c r="HN91" s="36"/>
       <c r="HO91" s="36"/>
       <c r="HP91" s="36"/>
       <c r="HQ91" s="36"/>
       <c r="HR91" s="36"/>
       <c r="HS91" s="36"/>
       <c r="HT91" s="36"/>
       <c r="HU91" s="36"/>
       <c r="HV91" s="36"/>
       <c r="HW91" s="36"/>
       <c r="HX91" s="36"/>
       <c r="HY91" s="36"/>
       <c r="HZ91" s="36"/>
       <c r="IA91" s="36"/>
       <c r="IB91" s="36"/>
       <c r="IC91" s="36"/>
       <c r="ID91" s="36"/>
       <c r="IE91" s="36"/>
       <c r="IF91" s="36"/>
+      <c r="IG91" s="36"/>
+      <c r="IH91" s="36"/>
     </row>
-    <row r="92" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED92" s="36"/>
       <c r="EE92" s="36"/>
       <c r="EF92" s="36"/>
       <c r="EG92" s="36"/>
       <c r="EH92" s="36"/>
       <c r="EI92" s="36"/>
       <c r="EJ92" s="36"/>
       <c r="EK92" s="36"/>
       <c r="EL92" s="36"/>
       <c r="EM92" s="36"/>
       <c r="EN92" s="36"/>
       <c r="EO92" s="36"/>
       <c r="EP92" s="36"/>
       <c r="EQ92" s="36"/>
       <c r="ER92" s="36"/>
       <c r="ES92" s="36"/>
       <c r="ET92" s="36"/>
       <c r="EU92" s="36"/>
       <c r="EV92" s="36"/>
       <c r="EW92" s="36"/>
       <c r="EX92" s="36"/>
       <c r="EY92" s="36"/>
       <c r="EZ92" s="36"/>
       <c r="FA92" s="36"/>
       <c r="FB92" s="36"/>
@@ -46058,52 +46458,54 @@
       <c r="HH92" s="36"/>
       <c r="HI92" s="36"/>
       <c r="HJ92" s="36"/>
       <c r="HK92" s="36"/>
       <c r="HL92" s="36"/>
       <c r="HM92" s="36"/>
       <c r="HN92" s="36"/>
       <c r="HO92" s="36"/>
       <c r="HP92" s="36"/>
       <c r="HQ92" s="36"/>
       <c r="HR92" s="36"/>
       <c r="HS92" s="36"/>
       <c r="HT92" s="36"/>
       <c r="HU92" s="36"/>
       <c r="HV92" s="36"/>
       <c r="HW92" s="36"/>
       <c r="HX92" s="36"/>
       <c r="HY92" s="36"/>
       <c r="HZ92" s="36"/>
       <c r="IA92" s="36"/>
       <c r="IB92" s="36"/>
       <c r="IC92" s="36"/>
       <c r="ID92" s="36"/>
       <c r="IE92" s="36"/>
       <c r="IF92" s="36"/>
+      <c r="IG92" s="36"/>
+      <c r="IH92" s="36"/>
     </row>
-    <row r="93" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED93" s="36"/>
       <c r="EE93" s="36"/>
       <c r="EF93" s="36"/>
       <c r="EG93" s="36"/>
       <c r="EH93" s="36"/>
       <c r="EI93" s="36"/>
       <c r="EJ93" s="36"/>
       <c r="EK93" s="36"/>
       <c r="EL93" s="36"/>
       <c r="EM93" s="36"/>
       <c r="EN93" s="36"/>
       <c r="EO93" s="36"/>
       <c r="EP93" s="36"/>
       <c r="EQ93" s="36"/>
       <c r="ER93" s="36"/>
       <c r="ES93" s="36"/>
       <c r="ET93" s="36"/>
       <c r="EU93" s="36"/>
       <c r="EV93" s="36"/>
       <c r="EW93" s="36"/>
       <c r="EX93" s="36"/>
       <c r="EY93" s="36"/>
       <c r="EZ93" s="36"/>
       <c r="FA93" s="36"/>
       <c r="FB93" s="36"/>
@@ -46167,52 +46569,54 @@
       <c r="HH93" s="36"/>
       <c r="HI93" s="36"/>
       <c r="HJ93" s="36"/>
       <c r="HK93" s="36"/>
       <c r="HL93" s="36"/>
       <c r="HM93" s="36"/>
       <c r="HN93" s="36"/>
       <c r="HO93" s="36"/>
       <c r="HP93" s="36"/>
       <c r="HQ93" s="36"/>
       <c r="HR93" s="36"/>
       <c r="HS93" s="36"/>
       <c r="HT93" s="36"/>
       <c r="HU93" s="36"/>
       <c r="HV93" s="36"/>
       <c r="HW93" s="36"/>
       <c r="HX93" s="36"/>
       <c r="HY93" s="36"/>
       <c r="HZ93" s="36"/>
       <c r="IA93" s="36"/>
       <c r="IB93" s="36"/>
       <c r="IC93" s="36"/>
       <c r="ID93" s="36"/>
       <c r="IE93" s="36"/>
       <c r="IF93" s="36"/>
+      <c r="IG93" s="36"/>
+      <c r="IH93" s="36"/>
     </row>
-    <row r="94" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED94" s="36"/>
       <c r="EE94" s="36"/>
       <c r="EF94" s="36"/>
       <c r="EG94" s="36"/>
       <c r="EH94" s="36"/>
       <c r="EI94" s="36"/>
       <c r="EJ94" s="36"/>
       <c r="EK94" s="36"/>
       <c r="EL94" s="36"/>
       <c r="EM94" s="36"/>
       <c r="EN94" s="36"/>
       <c r="EO94" s="36"/>
       <c r="EP94" s="36"/>
       <c r="EQ94" s="36"/>
       <c r="ER94" s="36"/>
       <c r="ES94" s="36"/>
       <c r="ET94" s="36"/>
       <c r="EU94" s="36"/>
       <c r="EV94" s="36"/>
       <c r="EW94" s="36"/>
       <c r="EX94" s="36"/>
       <c r="EY94" s="36"/>
       <c r="EZ94" s="36"/>
       <c r="FA94" s="36"/>
       <c r="FB94" s="36"/>
@@ -46276,52 +46680,54 @@
       <c r="HH94" s="36"/>
       <c r="HI94" s="36"/>
       <c r="HJ94" s="36"/>
       <c r="HK94" s="36"/>
       <c r="HL94" s="36"/>
       <c r="HM94" s="36"/>
       <c r="HN94" s="36"/>
       <c r="HO94" s="36"/>
       <c r="HP94" s="36"/>
       <c r="HQ94" s="36"/>
       <c r="HR94" s="36"/>
       <c r="HS94" s="36"/>
       <c r="HT94" s="36"/>
       <c r="HU94" s="36"/>
       <c r="HV94" s="36"/>
       <c r="HW94" s="36"/>
       <c r="HX94" s="36"/>
       <c r="HY94" s="36"/>
       <c r="HZ94" s="36"/>
       <c r="IA94" s="36"/>
       <c r="IB94" s="36"/>
       <c r="IC94" s="36"/>
       <c r="ID94" s="36"/>
       <c r="IE94" s="36"/>
       <c r="IF94" s="36"/>
+      <c r="IG94" s="36"/>
+      <c r="IH94" s="36"/>
     </row>
-    <row r="95" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED95" s="36"/>
       <c r="EE95" s="36"/>
       <c r="EF95" s="36"/>
       <c r="EG95" s="36"/>
       <c r="EH95" s="36"/>
       <c r="EI95" s="36"/>
       <c r="EJ95" s="36"/>
       <c r="EK95" s="36"/>
       <c r="EL95" s="36"/>
       <c r="EM95" s="36"/>
       <c r="EN95" s="36"/>
       <c r="EO95" s="36"/>
       <c r="EP95" s="36"/>
       <c r="EQ95" s="36"/>
       <c r="ER95" s="36"/>
       <c r="ES95" s="36"/>
       <c r="ET95" s="36"/>
       <c r="EU95" s="36"/>
       <c r="EV95" s="36"/>
       <c r="EW95" s="36"/>
       <c r="EX95" s="36"/>
       <c r="EY95" s="36"/>
       <c r="EZ95" s="36"/>
       <c r="FA95" s="36"/>
       <c r="FB95" s="36"/>
@@ -46385,52 +46791,54 @@
       <c r="HH95" s="36"/>
       <c r="HI95" s="36"/>
       <c r="HJ95" s="36"/>
       <c r="HK95" s="36"/>
       <c r="HL95" s="36"/>
       <c r="HM95" s="36"/>
       <c r="HN95" s="36"/>
       <c r="HO95" s="36"/>
       <c r="HP95" s="36"/>
       <c r="HQ95" s="36"/>
       <c r="HR95" s="36"/>
       <c r="HS95" s="36"/>
       <c r="HT95" s="36"/>
       <c r="HU95" s="36"/>
       <c r="HV95" s="36"/>
       <c r="HW95" s="36"/>
       <c r="HX95" s="36"/>
       <c r="HY95" s="36"/>
       <c r="HZ95" s="36"/>
       <c r="IA95" s="36"/>
       <c r="IB95" s="36"/>
       <c r="IC95" s="36"/>
       <c r="ID95" s="36"/>
       <c r="IE95" s="36"/>
       <c r="IF95" s="36"/>
+      <c r="IG95" s="36"/>
+      <c r="IH95" s="36"/>
     </row>
-    <row r="96" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED96" s="36"/>
       <c r="EE96" s="36"/>
       <c r="EF96" s="36"/>
       <c r="EG96" s="36"/>
       <c r="EH96" s="36"/>
       <c r="EI96" s="36"/>
       <c r="EJ96" s="36"/>
       <c r="EK96" s="36"/>
       <c r="EL96" s="36"/>
       <c r="EM96" s="36"/>
       <c r="EN96" s="36"/>
       <c r="EO96" s="36"/>
       <c r="EP96" s="36"/>
       <c r="EQ96" s="36"/>
       <c r="ER96" s="36"/>
       <c r="ES96" s="36"/>
       <c r="ET96" s="36"/>
       <c r="EU96" s="36"/>
       <c r="EV96" s="36"/>
       <c r="EW96" s="36"/>
       <c r="EX96" s="36"/>
       <c r="EY96" s="36"/>
       <c r="EZ96" s="36"/>
       <c r="FA96" s="36"/>
       <c r="FB96" s="36"/>
@@ -46494,52 +46902,54 @@
       <c r="HH96" s="36"/>
       <c r="HI96" s="36"/>
       <c r="HJ96" s="36"/>
       <c r="HK96" s="36"/>
       <c r="HL96" s="36"/>
       <c r="HM96" s="36"/>
       <c r="HN96" s="36"/>
       <c r="HO96" s="36"/>
       <c r="HP96" s="36"/>
       <c r="HQ96" s="36"/>
       <c r="HR96" s="36"/>
       <c r="HS96" s="36"/>
       <c r="HT96" s="36"/>
       <c r="HU96" s="36"/>
       <c r="HV96" s="36"/>
       <c r="HW96" s="36"/>
       <c r="HX96" s="36"/>
       <c r="HY96" s="36"/>
       <c r="HZ96" s="36"/>
       <c r="IA96" s="36"/>
       <c r="IB96" s="36"/>
       <c r="IC96" s="36"/>
       <c r="ID96" s="36"/>
       <c r="IE96" s="36"/>
       <c r="IF96" s="36"/>
+      <c r="IG96" s="36"/>
+      <c r="IH96" s="36"/>
     </row>
-    <row r="97" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED97" s="36"/>
       <c r="EE97" s="36"/>
       <c r="EF97" s="36"/>
       <c r="EG97" s="36"/>
       <c r="EH97" s="36"/>
       <c r="EI97" s="36"/>
       <c r="EJ97" s="36"/>
       <c r="EK97" s="36"/>
       <c r="EL97" s="36"/>
       <c r="EM97" s="36"/>
       <c r="EN97" s="36"/>
       <c r="EO97" s="36"/>
       <c r="EP97" s="36"/>
       <c r="EQ97" s="36"/>
       <c r="ER97" s="36"/>
       <c r="ES97" s="36"/>
       <c r="ET97" s="36"/>
       <c r="EU97" s="36"/>
       <c r="EV97" s="36"/>
       <c r="EW97" s="36"/>
       <c r="EX97" s="36"/>
       <c r="EY97" s="36"/>
       <c r="EZ97" s="36"/>
       <c r="FA97" s="36"/>
       <c r="FB97" s="36"/>
@@ -46603,52 +47013,54 @@
       <c r="HH97" s="36"/>
       <c r="HI97" s="36"/>
       <c r="HJ97" s="36"/>
       <c r="HK97" s="36"/>
       <c r="HL97" s="36"/>
       <c r="HM97" s="36"/>
       <c r="HN97" s="36"/>
       <c r="HO97" s="36"/>
       <c r="HP97" s="36"/>
       <c r="HQ97" s="36"/>
       <c r="HR97" s="36"/>
       <c r="HS97" s="36"/>
       <c r="HT97" s="36"/>
       <c r="HU97" s="36"/>
       <c r="HV97" s="36"/>
       <c r="HW97" s="36"/>
       <c r="HX97" s="36"/>
       <c r="HY97" s="36"/>
       <c r="HZ97" s="36"/>
       <c r="IA97" s="36"/>
       <c r="IB97" s="36"/>
       <c r="IC97" s="36"/>
       <c r="ID97" s="36"/>
       <c r="IE97" s="36"/>
       <c r="IF97" s="36"/>
+      <c r="IG97" s="36"/>
+      <c r="IH97" s="36"/>
     </row>
-    <row r="98" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED98" s="36"/>
       <c r="EE98" s="36"/>
       <c r="EF98" s="36"/>
       <c r="EG98" s="36"/>
       <c r="EH98" s="36"/>
       <c r="EI98" s="36"/>
       <c r="EJ98" s="36"/>
       <c r="EK98" s="36"/>
       <c r="EL98" s="36"/>
       <c r="EM98" s="36"/>
       <c r="EN98" s="36"/>
       <c r="EO98" s="36"/>
       <c r="EP98" s="36"/>
       <c r="EQ98" s="36"/>
       <c r="ER98" s="36"/>
       <c r="ES98" s="36"/>
       <c r="ET98" s="36"/>
       <c r="EU98" s="36"/>
       <c r="EV98" s="36"/>
       <c r="EW98" s="36"/>
       <c r="EX98" s="36"/>
       <c r="EY98" s="36"/>
       <c r="EZ98" s="36"/>
       <c r="FA98" s="36"/>
       <c r="FB98" s="36"/>
@@ -46712,52 +47124,54 @@
       <c r="HH98" s="36"/>
       <c r="HI98" s="36"/>
       <c r="HJ98" s="36"/>
       <c r="HK98" s="36"/>
       <c r="HL98" s="36"/>
       <c r="HM98" s="36"/>
       <c r="HN98" s="36"/>
       <c r="HO98" s="36"/>
       <c r="HP98" s="36"/>
       <c r="HQ98" s="36"/>
       <c r="HR98" s="36"/>
       <c r="HS98" s="36"/>
       <c r="HT98" s="36"/>
       <c r="HU98" s="36"/>
       <c r="HV98" s="36"/>
       <c r="HW98" s="36"/>
       <c r="HX98" s="36"/>
       <c r="HY98" s="36"/>
       <c r="HZ98" s="36"/>
       <c r="IA98" s="36"/>
       <c r="IB98" s="36"/>
       <c r="IC98" s="36"/>
       <c r="ID98" s="36"/>
       <c r="IE98" s="36"/>
       <c r="IF98" s="36"/>
+      <c r="IG98" s="36"/>
+      <c r="IH98" s="36"/>
     </row>
-    <row r="99" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED99" s="36"/>
       <c r="EE99" s="36"/>
       <c r="EF99" s="36"/>
       <c r="EG99" s="36"/>
       <c r="EH99" s="36"/>
       <c r="EI99" s="36"/>
       <c r="EJ99" s="36"/>
       <c r="EK99" s="36"/>
       <c r="EL99" s="36"/>
       <c r="EM99" s="36"/>
       <c r="EN99" s="36"/>
       <c r="EO99" s="36"/>
       <c r="EP99" s="36"/>
       <c r="EQ99" s="36"/>
       <c r="ER99" s="36"/>
       <c r="ES99" s="36"/>
       <c r="ET99" s="36"/>
       <c r="EU99" s="36"/>
       <c r="EV99" s="36"/>
       <c r="EW99" s="36"/>
       <c r="EX99" s="36"/>
       <c r="EY99" s="36"/>
       <c r="EZ99" s="36"/>
       <c r="FA99" s="36"/>
       <c r="FB99" s="36"/>
@@ -46821,52 +47235,54 @@
       <c r="HH99" s="36"/>
       <c r="HI99" s="36"/>
       <c r="HJ99" s="36"/>
       <c r="HK99" s="36"/>
       <c r="HL99" s="36"/>
       <c r="HM99" s="36"/>
       <c r="HN99" s="36"/>
       <c r="HO99" s="36"/>
       <c r="HP99" s="36"/>
       <c r="HQ99" s="36"/>
       <c r="HR99" s="36"/>
       <c r="HS99" s="36"/>
       <c r="HT99" s="36"/>
       <c r="HU99" s="36"/>
       <c r="HV99" s="36"/>
       <c r="HW99" s="36"/>
       <c r="HX99" s="36"/>
       <c r="HY99" s="36"/>
       <c r="HZ99" s="36"/>
       <c r="IA99" s="36"/>
       <c r="IB99" s="36"/>
       <c r="IC99" s="36"/>
       <c r="ID99" s="36"/>
       <c r="IE99" s="36"/>
       <c r="IF99" s="36"/>
+      <c r="IG99" s="36"/>
+      <c r="IH99" s="36"/>
     </row>
-    <row r="100" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED100" s="36"/>
       <c r="EE100" s="36"/>
       <c r="EF100" s="36"/>
       <c r="EG100" s="36"/>
       <c r="EH100" s="36"/>
       <c r="EI100" s="36"/>
       <c r="EJ100" s="36"/>
       <c r="EK100" s="36"/>
       <c r="EL100" s="36"/>
       <c r="EM100" s="36"/>
       <c r="EN100" s="36"/>
       <c r="EO100" s="36"/>
       <c r="EP100" s="36"/>
       <c r="EQ100" s="36"/>
       <c r="ER100" s="36"/>
       <c r="ES100" s="36"/>
       <c r="ET100" s="36"/>
       <c r="EU100" s="36"/>
       <c r="EV100" s="36"/>
       <c r="EW100" s="36"/>
       <c r="EX100" s="36"/>
       <c r="EY100" s="36"/>
       <c r="EZ100" s="36"/>
       <c r="FA100" s="36"/>
       <c r="FB100" s="36"/>
@@ -46930,52 +47346,54 @@
       <c r="HH100" s="36"/>
       <c r="HI100" s="36"/>
       <c r="HJ100" s="36"/>
       <c r="HK100" s="36"/>
       <c r="HL100" s="36"/>
       <c r="HM100" s="36"/>
       <c r="HN100" s="36"/>
       <c r="HO100" s="36"/>
       <c r="HP100" s="36"/>
       <c r="HQ100" s="36"/>
       <c r="HR100" s="36"/>
       <c r="HS100" s="36"/>
       <c r="HT100" s="36"/>
       <c r="HU100" s="36"/>
       <c r="HV100" s="36"/>
       <c r="HW100" s="36"/>
       <c r="HX100" s="36"/>
       <c r="HY100" s="36"/>
       <c r="HZ100" s="36"/>
       <c r="IA100" s="36"/>
       <c r="IB100" s="36"/>
       <c r="IC100" s="36"/>
       <c r="ID100" s="36"/>
       <c r="IE100" s="36"/>
       <c r="IF100" s="36"/>
+      <c r="IG100" s="36"/>
+      <c r="IH100" s="36"/>
     </row>
-    <row r="101" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED101" s="36"/>
       <c r="EE101" s="36"/>
       <c r="EF101" s="36"/>
       <c r="EG101" s="36"/>
       <c r="EH101" s="36"/>
       <c r="EI101" s="36"/>
       <c r="EJ101" s="36"/>
       <c r="EK101" s="36"/>
       <c r="EL101" s="36"/>
       <c r="EM101" s="36"/>
       <c r="EN101" s="36"/>
       <c r="EO101" s="36"/>
       <c r="EP101" s="36"/>
       <c r="EQ101" s="36"/>
       <c r="ER101" s="36"/>
       <c r="ES101" s="36"/>
       <c r="ET101" s="36"/>
       <c r="EU101" s="36"/>
       <c r="EV101" s="36"/>
       <c r="EW101" s="36"/>
       <c r="EX101" s="36"/>
       <c r="EY101" s="36"/>
       <c r="EZ101" s="36"/>
       <c r="FA101" s="36"/>
       <c r="FB101" s="36"/>
@@ -47039,52 +47457,54 @@
       <c r="HH101" s="36"/>
       <c r="HI101" s="36"/>
       <c r="HJ101" s="36"/>
       <c r="HK101" s="36"/>
       <c r="HL101" s="36"/>
       <c r="HM101" s="36"/>
       <c r="HN101" s="36"/>
       <c r="HO101" s="36"/>
       <c r="HP101" s="36"/>
       <c r="HQ101" s="36"/>
       <c r="HR101" s="36"/>
       <c r="HS101" s="36"/>
       <c r="HT101" s="36"/>
       <c r="HU101" s="36"/>
       <c r="HV101" s="36"/>
       <c r="HW101" s="36"/>
       <c r="HX101" s="36"/>
       <c r="HY101" s="36"/>
       <c r="HZ101" s="36"/>
       <c r="IA101" s="36"/>
       <c r="IB101" s="36"/>
       <c r="IC101" s="36"/>
       <c r="ID101" s="36"/>
       <c r="IE101" s="36"/>
       <c r="IF101" s="36"/>
+      <c r="IG101" s="36"/>
+      <c r="IH101" s="36"/>
     </row>
-    <row r="102" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED102" s="36"/>
       <c r="EE102" s="36"/>
       <c r="EF102" s="36"/>
       <c r="EG102" s="36"/>
       <c r="EH102" s="36"/>
       <c r="EI102" s="36"/>
       <c r="EJ102" s="36"/>
       <c r="EK102" s="36"/>
       <c r="EL102" s="36"/>
       <c r="EM102" s="36"/>
       <c r="EN102" s="36"/>
       <c r="EO102" s="36"/>
       <c r="EP102" s="36"/>
       <c r="EQ102" s="36"/>
       <c r="ER102" s="36"/>
       <c r="ES102" s="36"/>
       <c r="ET102" s="36"/>
       <c r="EU102" s="36"/>
       <c r="EV102" s="36"/>
       <c r="EW102" s="36"/>
       <c r="EX102" s="36"/>
       <c r="EY102" s="36"/>
       <c r="EZ102" s="36"/>
       <c r="FA102" s="36"/>
       <c r="FB102" s="36"/>
@@ -47148,52 +47568,54 @@
       <c r="HH102" s="36"/>
       <c r="HI102" s="36"/>
       <c r="HJ102" s="36"/>
       <c r="HK102" s="36"/>
       <c r="HL102" s="36"/>
       <c r="HM102" s="36"/>
       <c r="HN102" s="36"/>
       <c r="HO102" s="36"/>
       <c r="HP102" s="36"/>
       <c r="HQ102" s="36"/>
       <c r="HR102" s="36"/>
       <c r="HS102" s="36"/>
       <c r="HT102" s="36"/>
       <c r="HU102" s="36"/>
       <c r="HV102" s="36"/>
       <c r="HW102" s="36"/>
       <c r="HX102" s="36"/>
       <c r="HY102" s="36"/>
       <c r="HZ102" s="36"/>
       <c r="IA102" s="36"/>
       <c r="IB102" s="36"/>
       <c r="IC102" s="36"/>
       <c r="ID102" s="36"/>
       <c r="IE102" s="36"/>
       <c r="IF102" s="36"/>
+      <c r="IG102" s="36"/>
+      <c r="IH102" s="36"/>
     </row>
-    <row r="103" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED103" s="36"/>
       <c r="EE103" s="36"/>
       <c r="EF103" s="36"/>
       <c r="EG103" s="36"/>
       <c r="EH103" s="36"/>
       <c r="EI103" s="36"/>
       <c r="EJ103" s="36"/>
       <c r="EK103" s="36"/>
       <c r="EL103" s="36"/>
       <c r="EM103" s="36"/>
       <c r="EN103" s="36"/>
       <c r="EO103" s="36"/>
       <c r="EP103" s="36"/>
       <c r="EQ103" s="36"/>
       <c r="ER103" s="36"/>
       <c r="ES103" s="36"/>
       <c r="ET103" s="36"/>
       <c r="EU103" s="36"/>
       <c r="EV103" s="36"/>
       <c r="EW103" s="36"/>
       <c r="EX103" s="36"/>
       <c r="EY103" s="36"/>
       <c r="EZ103" s="36"/>
       <c r="FA103" s="36"/>
       <c r="FB103" s="36"/>
@@ -47257,52 +47679,54 @@
       <c r="HH103" s="36"/>
       <c r="HI103" s="36"/>
       <c r="HJ103" s="36"/>
       <c r="HK103" s="36"/>
       <c r="HL103" s="36"/>
       <c r="HM103" s="36"/>
       <c r="HN103" s="36"/>
       <c r="HO103" s="36"/>
       <c r="HP103" s="36"/>
       <c r="HQ103" s="36"/>
       <c r="HR103" s="36"/>
       <c r="HS103" s="36"/>
       <c r="HT103" s="36"/>
       <c r="HU103" s="36"/>
       <c r="HV103" s="36"/>
       <c r="HW103" s="36"/>
       <c r="HX103" s="36"/>
       <c r="HY103" s="36"/>
       <c r="HZ103" s="36"/>
       <c r="IA103" s="36"/>
       <c r="IB103" s="36"/>
       <c r="IC103" s="36"/>
       <c r="ID103" s="36"/>
       <c r="IE103" s="36"/>
       <c r="IF103" s="36"/>
+      <c r="IG103" s="36"/>
+      <c r="IH103" s="36"/>
     </row>
-    <row r="104" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED104" s="36"/>
       <c r="EE104" s="36"/>
       <c r="EF104" s="36"/>
       <c r="EG104" s="36"/>
       <c r="EH104" s="36"/>
       <c r="EI104" s="36"/>
       <c r="EJ104" s="36"/>
       <c r="EK104" s="36"/>
       <c r="EL104" s="36"/>
       <c r="EM104" s="36"/>
       <c r="EN104" s="36"/>
       <c r="EO104" s="36"/>
       <c r="EP104" s="36"/>
       <c r="EQ104" s="36"/>
       <c r="ER104" s="36"/>
       <c r="ES104" s="36"/>
       <c r="ET104" s="36"/>
       <c r="EU104" s="36"/>
       <c r="EV104" s="36"/>
       <c r="EW104" s="36"/>
       <c r="EX104" s="36"/>
       <c r="EY104" s="36"/>
       <c r="EZ104" s="36"/>
       <c r="FA104" s="36"/>
       <c r="FB104" s="36"/>
@@ -47366,52 +47790,54 @@
       <c r="HH104" s="36"/>
       <c r="HI104" s="36"/>
       <c r="HJ104" s="36"/>
       <c r="HK104" s="36"/>
       <c r="HL104" s="36"/>
       <c r="HM104" s="36"/>
       <c r="HN104" s="36"/>
       <c r="HO104" s="36"/>
       <c r="HP104" s="36"/>
       <c r="HQ104" s="36"/>
       <c r="HR104" s="36"/>
       <c r="HS104" s="36"/>
       <c r="HT104" s="36"/>
       <c r="HU104" s="36"/>
       <c r="HV104" s="36"/>
       <c r="HW104" s="36"/>
       <c r="HX104" s="36"/>
       <c r="HY104" s="36"/>
       <c r="HZ104" s="36"/>
       <c r="IA104" s="36"/>
       <c r="IB104" s="36"/>
       <c r="IC104" s="36"/>
       <c r="ID104" s="36"/>
       <c r="IE104" s="36"/>
       <c r="IF104" s="36"/>
+      <c r="IG104" s="36"/>
+      <c r="IH104" s="36"/>
     </row>
-    <row r="105" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED105" s="36"/>
       <c r="EE105" s="36"/>
       <c r="EF105" s="36"/>
       <c r="EG105" s="36"/>
       <c r="EH105" s="36"/>
       <c r="EI105" s="36"/>
       <c r="EJ105" s="36"/>
       <c r="EK105" s="36"/>
       <c r="EL105" s="36"/>
       <c r="EM105" s="36"/>
       <c r="EN105" s="36"/>
       <c r="EO105" s="36"/>
       <c r="EP105" s="36"/>
       <c r="EQ105" s="36"/>
       <c r="ER105" s="36"/>
       <c r="ES105" s="36"/>
       <c r="ET105" s="36"/>
       <c r="EU105" s="36"/>
       <c r="EV105" s="36"/>
       <c r="EW105" s="36"/>
       <c r="EX105" s="36"/>
       <c r="EY105" s="36"/>
       <c r="EZ105" s="36"/>
       <c r="FA105" s="36"/>
       <c r="FB105" s="36"/>
@@ -47475,52 +47901,54 @@
       <c r="HH105" s="36"/>
       <c r="HI105" s="36"/>
       <c r="HJ105" s="36"/>
       <c r="HK105" s="36"/>
       <c r="HL105" s="36"/>
       <c r="HM105" s="36"/>
       <c r="HN105" s="36"/>
       <c r="HO105" s="36"/>
       <c r="HP105" s="36"/>
       <c r="HQ105" s="36"/>
       <c r="HR105" s="36"/>
       <c r="HS105" s="36"/>
       <c r="HT105" s="36"/>
       <c r="HU105" s="36"/>
       <c r="HV105" s="36"/>
       <c r="HW105" s="36"/>
       <c r="HX105" s="36"/>
       <c r="HY105" s="36"/>
       <c r="HZ105" s="36"/>
       <c r="IA105" s="36"/>
       <c r="IB105" s="36"/>
       <c r="IC105" s="36"/>
       <c r="ID105" s="36"/>
       <c r="IE105" s="36"/>
       <c r="IF105" s="36"/>
+      <c r="IG105" s="36"/>
+      <c r="IH105" s="36"/>
     </row>
-    <row r="106" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED106" s="36"/>
       <c r="EE106" s="36"/>
       <c r="EF106" s="36"/>
       <c r="EG106" s="36"/>
       <c r="EH106" s="36"/>
       <c r="EI106" s="36"/>
       <c r="EJ106" s="36"/>
       <c r="EK106" s="36"/>
       <c r="EL106" s="36"/>
       <c r="EM106" s="36"/>
       <c r="EN106" s="36"/>
       <c r="EO106" s="36"/>
       <c r="EP106" s="36"/>
       <c r="EQ106" s="36"/>
       <c r="ER106" s="36"/>
       <c r="ES106" s="36"/>
       <c r="ET106" s="36"/>
       <c r="EU106" s="36"/>
       <c r="EV106" s="36"/>
       <c r="EW106" s="36"/>
       <c r="EX106" s="36"/>
       <c r="EY106" s="36"/>
       <c r="EZ106" s="36"/>
       <c r="FA106" s="36"/>
       <c r="FB106" s="36"/>
@@ -47584,52 +48012,54 @@
       <c r="HH106" s="36"/>
       <c r="HI106" s="36"/>
       <c r="HJ106" s="36"/>
       <c r="HK106" s="36"/>
       <c r="HL106" s="36"/>
       <c r="HM106" s="36"/>
       <c r="HN106" s="36"/>
       <c r="HO106" s="36"/>
       <c r="HP106" s="36"/>
       <c r="HQ106" s="36"/>
       <c r="HR106" s="36"/>
       <c r="HS106" s="36"/>
       <c r="HT106" s="36"/>
       <c r="HU106" s="36"/>
       <c r="HV106" s="36"/>
       <c r="HW106" s="36"/>
       <c r="HX106" s="36"/>
       <c r="HY106" s="36"/>
       <c r="HZ106" s="36"/>
       <c r="IA106" s="36"/>
       <c r="IB106" s="36"/>
       <c r="IC106" s="36"/>
       <c r="ID106" s="36"/>
       <c r="IE106" s="36"/>
       <c r="IF106" s="36"/>
+      <c r="IG106" s="36"/>
+      <c r="IH106" s="36"/>
     </row>
-    <row r="107" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED107" s="36"/>
       <c r="EE107" s="36"/>
       <c r="EF107" s="36"/>
       <c r="EG107" s="36"/>
       <c r="EH107" s="36"/>
       <c r="EI107" s="36"/>
       <c r="EJ107" s="36"/>
       <c r="EK107" s="36"/>
       <c r="EL107" s="36"/>
       <c r="EM107" s="36"/>
       <c r="EN107" s="36"/>
       <c r="EO107" s="36"/>
       <c r="EP107" s="36"/>
       <c r="EQ107" s="36"/>
       <c r="ER107" s="36"/>
       <c r="ES107" s="36"/>
       <c r="ET107" s="36"/>
       <c r="EU107" s="36"/>
       <c r="EV107" s="36"/>
       <c r="EW107" s="36"/>
       <c r="EX107" s="36"/>
       <c r="EY107" s="36"/>
       <c r="EZ107" s="36"/>
       <c r="FA107" s="36"/>
       <c r="FB107" s="36"/>
@@ -47693,52 +48123,54 @@
       <c r="HH107" s="36"/>
       <c r="HI107" s="36"/>
       <c r="HJ107" s="36"/>
       <c r="HK107" s="36"/>
       <c r="HL107" s="36"/>
       <c r="HM107" s="36"/>
       <c r="HN107" s="36"/>
       <c r="HO107" s="36"/>
       <c r="HP107" s="36"/>
       <c r="HQ107" s="36"/>
       <c r="HR107" s="36"/>
       <c r="HS107" s="36"/>
       <c r="HT107" s="36"/>
       <c r="HU107" s="36"/>
       <c r="HV107" s="36"/>
       <c r="HW107" s="36"/>
       <c r="HX107" s="36"/>
       <c r="HY107" s="36"/>
       <c r="HZ107" s="36"/>
       <c r="IA107" s="36"/>
       <c r="IB107" s="36"/>
       <c r="IC107" s="36"/>
       <c r="ID107" s="36"/>
       <c r="IE107" s="36"/>
       <c r="IF107" s="36"/>
+      <c r="IG107" s="36"/>
+      <c r="IH107" s="36"/>
     </row>
-    <row r="108" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED108" s="36"/>
       <c r="EE108" s="36"/>
       <c r="EF108" s="36"/>
       <c r="EG108" s="36"/>
       <c r="EH108" s="36"/>
       <c r="EI108" s="36"/>
       <c r="EJ108" s="36"/>
       <c r="EK108" s="36"/>
       <c r="EL108" s="36"/>
       <c r="EM108" s="36"/>
       <c r="EN108" s="36"/>
       <c r="EO108" s="36"/>
       <c r="EP108" s="36"/>
       <c r="EQ108" s="36"/>
       <c r="ER108" s="36"/>
       <c r="ES108" s="36"/>
       <c r="ET108" s="36"/>
       <c r="EU108" s="36"/>
       <c r="EV108" s="36"/>
       <c r="EW108" s="36"/>
       <c r="EX108" s="36"/>
       <c r="EY108" s="36"/>
       <c r="EZ108" s="36"/>
       <c r="FA108" s="36"/>
       <c r="FB108" s="36"/>
@@ -47802,52 +48234,54 @@
       <c r="HH108" s="36"/>
       <c r="HI108" s="36"/>
       <c r="HJ108" s="36"/>
       <c r="HK108" s="36"/>
       <c r="HL108" s="36"/>
       <c r="HM108" s="36"/>
       <c r="HN108" s="36"/>
       <c r="HO108" s="36"/>
       <c r="HP108" s="36"/>
       <c r="HQ108" s="36"/>
       <c r="HR108" s="36"/>
       <c r="HS108" s="36"/>
       <c r="HT108" s="36"/>
       <c r="HU108" s="36"/>
       <c r="HV108" s="36"/>
       <c r="HW108" s="36"/>
       <c r="HX108" s="36"/>
       <c r="HY108" s="36"/>
       <c r="HZ108" s="36"/>
       <c r="IA108" s="36"/>
       <c r="IB108" s="36"/>
       <c r="IC108" s="36"/>
       <c r="ID108" s="36"/>
       <c r="IE108" s="36"/>
       <c r="IF108" s="36"/>
+      <c r="IG108" s="36"/>
+      <c r="IH108" s="36"/>
     </row>
-    <row r="109" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED109" s="36"/>
       <c r="EE109" s="36"/>
       <c r="EF109" s="36"/>
       <c r="EG109" s="36"/>
       <c r="EH109" s="36"/>
       <c r="EI109" s="36"/>
       <c r="EJ109" s="36"/>
       <c r="EK109" s="36"/>
       <c r="EL109" s="36"/>
       <c r="EM109" s="36"/>
       <c r="EN109" s="36"/>
       <c r="EO109" s="36"/>
       <c r="EP109" s="36"/>
       <c r="EQ109" s="36"/>
       <c r="ER109" s="36"/>
       <c r="ES109" s="36"/>
       <c r="ET109" s="36"/>
       <c r="EU109" s="36"/>
       <c r="EV109" s="36"/>
       <c r="EW109" s="36"/>
       <c r="EX109" s="36"/>
       <c r="EY109" s="36"/>
       <c r="EZ109" s="36"/>
       <c r="FA109" s="36"/>
       <c r="FB109" s="36"/>
@@ -47911,52 +48345,54 @@
       <c r="HH109" s="36"/>
       <c r="HI109" s="36"/>
       <c r="HJ109" s="36"/>
       <c r="HK109" s="36"/>
       <c r="HL109" s="36"/>
       <c r="HM109" s="36"/>
       <c r="HN109" s="36"/>
       <c r="HO109" s="36"/>
       <c r="HP109" s="36"/>
       <c r="HQ109" s="36"/>
       <c r="HR109" s="36"/>
       <c r="HS109" s="36"/>
       <c r="HT109" s="36"/>
       <c r="HU109" s="36"/>
       <c r="HV109" s="36"/>
       <c r="HW109" s="36"/>
       <c r="HX109" s="36"/>
       <c r="HY109" s="36"/>
       <c r="HZ109" s="36"/>
       <c r="IA109" s="36"/>
       <c r="IB109" s="36"/>
       <c r="IC109" s="36"/>
       <c r="ID109" s="36"/>
       <c r="IE109" s="36"/>
       <c r="IF109" s="36"/>
+      <c r="IG109" s="36"/>
+      <c r="IH109" s="36"/>
     </row>
-    <row r="110" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED110" s="36"/>
       <c r="EE110" s="36"/>
       <c r="EF110" s="36"/>
       <c r="EG110" s="36"/>
       <c r="EH110" s="36"/>
       <c r="EI110" s="36"/>
       <c r="EJ110" s="36"/>
       <c r="EK110" s="36"/>
       <c r="EL110" s="36"/>
       <c r="EM110" s="36"/>
       <c r="EN110" s="36"/>
       <c r="EO110" s="36"/>
       <c r="EP110" s="36"/>
       <c r="EQ110" s="36"/>
       <c r="ER110" s="36"/>
       <c r="ES110" s="36"/>
       <c r="ET110" s="36"/>
       <c r="EU110" s="36"/>
       <c r="EV110" s="36"/>
       <c r="EW110" s="36"/>
       <c r="EX110" s="36"/>
       <c r="EY110" s="36"/>
       <c r="EZ110" s="36"/>
       <c r="FA110" s="36"/>
       <c r="FB110" s="36"/>
@@ -48020,52 +48456,54 @@
       <c r="HH110" s="36"/>
       <c r="HI110" s="36"/>
       <c r="HJ110" s="36"/>
       <c r="HK110" s="36"/>
       <c r="HL110" s="36"/>
       <c r="HM110" s="36"/>
       <c r="HN110" s="36"/>
       <c r="HO110" s="36"/>
       <c r="HP110" s="36"/>
       <c r="HQ110" s="36"/>
       <c r="HR110" s="36"/>
       <c r="HS110" s="36"/>
       <c r="HT110" s="36"/>
       <c r="HU110" s="36"/>
       <c r="HV110" s="36"/>
       <c r="HW110" s="36"/>
       <c r="HX110" s="36"/>
       <c r="HY110" s="36"/>
       <c r="HZ110" s="36"/>
       <c r="IA110" s="36"/>
       <c r="IB110" s="36"/>
       <c r="IC110" s="36"/>
       <c r="ID110" s="36"/>
       <c r="IE110" s="36"/>
       <c r="IF110" s="36"/>
+      <c r="IG110" s="36"/>
+      <c r="IH110" s="36"/>
     </row>
-    <row r="111" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED111" s="36"/>
       <c r="EE111" s="36"/>
       <c r="EF111" s="36"/>
       <c r="EG111" s="36"/>
       <c r="EH111" s="36"/>
       <c r="EI111" s="36"/>
       <c r="EJ111" s="36"/>
       <c r="EK111" s="36"/>
       <c r="EL111" s="36"/>
       <c r="EM111" s="36"/>
       <c r="EN111" s="36"/>
       <c r="EO111" s="36"/>
       <c r="EP111" s="36"/>
       <c r="EQ111" s="36"/>
       <c r="ER111" s="36"/>
       <c r="ES111" s="36"/>
       <c r="ET111" s="36"/>
       <c r="EU111" s="36"/>
       <c r="EV111" s="36"/>
       <c r="EW111" s="36"/>
       <c r="EX111" s="36"/>
       <c r="EY111" s="36"/>
       <c r="EZ111" s="36"/>
       <c r="FA111" s="36"/>
       <c r="FB111" s="36"/>
@@ -48129,52 +48567,54 @@
       <c r="HH111" s="36"/>
       <c r="HI111" s="36"/>
       <c r="HJ111" s="36"/>
       <c r="HK111" s="36"/>
       <c r="HL111" s="36"/>
       <c r="HM111" s="36"/>
       <c r="HN111" s="36"/>
       <c r="HO111" s="36"/>
       <c r="HP111" s="36"/>
       <c r="HQ111" s="36"/>
       <c r="HR111" s="36"/>
       <c r="HS111" s="36"/>
       <c r="HT111" s="36"/>
       <c r="HU111" s="36"/>
       <c r="HV111" s="36"/>
       <c r="HW111" s="36"/>
       <c r="HX111" s="36"/>
       <c r="HY111" s="36"/>
       <c r="HZ111" s="36"/>
       <c r="IA111" s="36"/>
       <c r="IB111" s="36"/>
       <c r="IC111" s="36"/>
       <c r="ID111" s="36"/>
       <c r="IE111" s="36"/>
       <c r="IF111" s="36"/>
+      <c r="IG111" s="36"/>
+      <c r="IH111" s="36"/>
     </row>
-    <row r="112" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED112" s="36"/>
       <c r="EE112" s="36"/>
       <c r="EF112" s="36"/>
       <c r="EG112" s="36"/>
       <c r="EH112" s="36"/>
       <c r="EI112" s="36"/>
       <c r="EJ112" s="36"/>
       <c r="EK112" s="36"/>
       <c r="EL112" s="36"/>
       <c r="EM112" s="36"/>
       <c r="EN112" s="36"/>
       <c r="EO112" s="36"/>
       <c r="EP112" s="36"/>
       <c r="EQ112" s="36"/>
       <c r="ER112" s="36"/>
       <c r="ES112" s="36"/>
       <c r="ET112" s="36"/>
       <c r="EU112" s="36"/>
       <c r="EV112" s="36"/>
       <c r="EW112" s="36"/>
       <c r="EX112" s="36"/>
       <c r="EY112" s="36"/>
       <c r="EZ112" s="36"/>
       <c r="FA112" s="36"/>
       <c r="FB112" s="36"/>
@@ -48238,52 +48678,54 @@
       <c r="HH112" s="36"/>
       <c r="HI112" s="36"/>
       <c r="HJ112" s="36"/>
       <c r="HK112" s="36"/>
       <c r="HL112" s="36"/>
       <c r="HM112" s="36"/>
       <c r="HN112" s="36"/>
       <c r="HO112" s="36"/>
       <c r="HP112" s="36"/>
       <c r="HQ112" s="36"/>
       <c r="HR112" s="36"/>
       <c r="HS112" s="36"/>
       <c r="HT112" s="36"/>
       <c r="HU112" s="36"/>
       <c r="HV112" s="36"/>
       <c r="HW112" s="36"/>
       <c r="HX112" s="36"/>
       <c r="HY112" s="36"/>
       <c r="HZ112" s="36"/>
       <c r="IA112" s="36"/>
       <c r="IB112" s="36"/>
       <c r="IC112" s="36"/>
       <c r="ID112" s="36"/>
       <c r="IE112" s="36"/>
       <c r="IF112" s="36"/>
+      <c r="IG112" s="36"/>
+      <c r="IH112" s="36"/>
     </row>
-    <row r="113" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED113" s="36"/>
       <c r="EE113" s="36"/>
       <c r="EF113" s="36"/>
       <c r="EG113" s="36"/>
       <c r="EH113" s="36"/>
       <c r="EI113" s="36"/>
       <c r="EJ113" s="36"/>
       <c r="EK113" s="36"/>
       <c r="EL113" s="36"/>
       <c r="EM113" s="36"/>
       <c r="EN113" s="36"/>
       <c r="EO113" s="36"/>
       <c r="EP113" s="36"/>
       <c r="EQ113" s="36"/>
       <c r="ER113" s="36"/>
       <c r="ES113" s="36"/>
       <c r="ET113" s="36"/>
       <c r="EU113" s="36"/>
       <c r="EV113" s="36"/>
       <c r="EW113" s="36"/>
       <c r="EX113" s="36"/>
       <c r="EY113" s="36"/>
       <c r="EZ113" s="36"/>
       <c r="FA113" s="36"/>
       <c r="FB113" s="36"/>
@@ -48347,52 +48789,54 @@
       <c r="HH113" s="36"/>
       <c r="HI113" s="36"/>
       <c r="HJ113" s="36"/>
       <c r="HK113" s="36"/>
       <c r="HL113" s="36"/>
       <c r="HM113" s="36"/>
       <c r="HN113" s="36"/>
       <c r="HO113" s="36"/>
       <c r="HP113" s="36"/>
       <c r="HQ113" s="36"/>
       <c r="HR113" s="36"/>
       <c r="HS113" s="36"/>
       <c r="HT113" s="36"/>
       <c r="HU113" s="36"/>
       <c r="HV113" s="36"/>
       <c r="HW113" s="36"/>
       <c r="HX113" s="36"/>
       <c r="HY113" s="36"/>
       <c r="HZ113" s="36"/>
       <c r="IA113" s="36"/>
       <c r="IB113" s="36"/>
       <c r="IC113" s="36"/>
       <c r="ID113" s="36"/>
       <c r="IE113" s="36"/>
       <c r="IF113" s="36"/>
+      <c r="IG113" s="36"/>
+      <c r="IH113" s="36"/>
     </row>
-    <row r="114" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED114" s="36"/>
       <c r="EE114" s="36"/>
       <c r="EF114" s="36"/>
       <c r="EG114" s="36"/>
       <c r="EH114" s="36"/>
       <c r="EI114" s="36"/>
       <c r="EJ114" s="36"/>
       <c r="EK114" s="36"/>
       <c r="EL114" s="36"/>
       <c r="EM114" s="36"/>
       <c r="EN114" s="36"/>
       <c r="EO114" s="36"/>
       <c r="EP114" s="36"/>
       <c r="EQ114" s="36"/>
       <c r="ER114" s="36"/>
       <c r="ES114" s="36"/>
       <c r="ET114" s="36"/>
       <c r="EU114" s="36"/>
       <c r="EV114" s="36"/>
       <c r="EW114" s="36"/>
       <c r="EX114" s="36"/>
       <c r="EY114" s="36"/>
       <c r="EZ114" s="36"/>
       <c r="FA114" s="36"/>
       <c r="FB114" s="36"/>
@@ -48456,52 +48900,54 @@
       <c r="HH114" s="36"/>
       <c r="HI114" s="36"/>
       <c r="HJ114" s="36"/>
       <c r="HK114" s="36"/>
       <c r="HL114" s="36"/>
       <c r="HM114" s="36"/>
       <c r="HN114" s="36"/>
       <c r="HO114" s="36"/>
       <c r="HP114" s="36"/>
       <c r="HQ114" s="36"/>
       <c r="HR114" s="36"/>
       <c r="HS114" s="36"/>
       <c r="HT114" s="36"/>
       <c r="HU114" s="36"/>
       <c r="HV114" s="36"/>
       <c r="HW114" s="36"/>
       <c r="HX114" s="36"/>
       <c r="HY114" s="36"/>
       <c r="HZ114" s="36"/>
       <c r="IA114" s="36"/>
       <c r="IB114" s="36"/>
       <c r="IC114" s="36"/>
       <c r="ID114" s="36"/>
       <c r="IE114" s="36"/>
       <c r="IF114" s="36"/>
+      <c r="IG114" s="36"/>
+      <c r="IH114" s="36"/>
     </row>
-    <row r="115" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED115" s="36"/>
       <c r="EE115" s="36"/>
       <c r="EF115" s="36"/>
       <c r="EG115" s="36"/>
       <c r="EH115" s="36"/>
       <c r="EI115" s="36"/>
       <c r="EJ115" s="36"/>
       <c r="EK115" s="36"/>
       <c r="EL115" s="36"/>
       <c r="EM115" s="36"/>
       <c r="EN115" s="36"/>
       <c r="EO115" s="36"/>
       <c r="EP115" s="36"/>
       <c r="EQ115" s="36"/>
       <c r="ER115" s="36"/>
       <c r="ES115" s="36"/>
       <c r="ET115" s="36"/>
       <c r="EU115" s="36"/>
       <c r="EV115" s="36"/>
       <c r="EW115" s="36"/>
       <c r="EX115" s="36"/>
       <c r="EY115" s="36"/>
       <c r="EZ115" s="36"/>
       <c r="FA115" s="36"/>
       <c r="FB115" s="36"/>
@@ -48565,52 +49011,54 @@
       <c r="HH115" s="36"/>
       <c r="HI115" s="36"/>
       <c r="HJ115" s="36"/>
       <c r="HK115" s="36"/>
       <c r="HL115" s="36"/>
       <c r="HM115" s="36"/>
       <c r="HN115" s="36"/>
       <c r="HO115" s="36"/>
       <c r="HP115" s="36"/>
       <c r="HQ115" s="36"/>
       <c r="HR115" s="36"/>
       <c r="HS115" s="36"/>
       <c r="HT115" s="36"/>
       <c r="HU115" s="36"/>
       <c r="HV115" s="36"/>
       <c r="HW115" s="36"/>
       <c r="HX115" s="36"/>
       <c r="HY115" s="36"/>
       <c r="HZ115" s="36"/>
       <c r="IA115" s="36"/>
       <c r="IB115" s="36"/>
       <c r="IC115" s="36"/>
       <c r="ID115" s="36"/>
       <c r="IE115" s="36"/>
       <c r="IF115" s="36"/>
+      <c r="IG115" s="36"/>
+      <c r="IH115" s="36"/>
     </row>
-    <row r="116" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED116" s="36"/>
       <c r="EE116" s="36"/>
       <c r="EF116" s="36"/>
       <c r="EG116" s="36"/>
       <c r="EH116" s="36"/>
       <c r="EI116" s="36"/>
       <c r="EJ116" s="36"/>
       <c r="EK116" s="36"/>
       <c r="EL116" s="36"/>
       <c r="EM116" s="36"/>
       <c r="EN116" s="36"/>
       <c r="EO116" s="36"/>
       <c r="EP116" s="36"/>
       <c r="EQ116" s="36"/>
       <c r="ER116" s="36"/>
       <c r="ES116" s="36"/>
       <c r="ET116" s="36"/>
       <c r="EU116" s="36"/>
       <c r="EV116" s="36"/>
       <c r="EW116" s="36"/>
       <c r="EX116" s="36"/>
       <c r="EY116" s="36"/>
       <c r="EZ116" s="36"/>
       <c r="FA116" s="36"/>
       <c r="FB116" s="36"/>
@@ -48674,52 +49122,54 @@
       <c r="HH116" s="36"/>
       <c r="HI116" s="36"/>
       <c r="HJ116" s="36"/>
       <c r="HK116" s="36"/>
       <c r="HL116" s="36"/>
       <c r="HM116" s="36"/>
       <c r="HN116" s="36"/>
       <c r="HO116" s="36"/>
       <c r="HP116" s="36"/>
       <c r="HQ116" s="36"/>
       <c r="HR116" s="36"/>
       <c r="HS116" s="36"/>
       <c r="HT116" s="36"/>
       <c r="HU116" s="36"/>
       <c r="HV116" s="36"/>
       <c r="HW116" s="36"/>
       <c r="HX116" s="36"/>
       <c r="HY116" s="36"/>
       <c r="HZ116" s="36"/>
       <c r="IA116" s="36"/>
       <c r="IB116" s="36"/>
       <c r="IC116" s="36"/>
       <c r="ID116" s="36"/>
       <c r="IE116" s="36"/>
       <c r="IF116" s="36"/>
+      <c r="IG116" s="36"/>
+      <c r="IH116" s="36"/>
     </row>
-    <row r="117" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED117" s="36"/>
       <c r="EE117" s="36"/>
       <c r="EF117" s="36"/>
       <c r="EG117" s="36"/>
       <c r="EH117" s="36"/>
       <c r="EI117" s="36"/>
       <c r="EJ117" s="36"/>
       <c r="EK117" s="36"/>
       <c r="EL117" s="36"/>
       <c r="EM117" s="36"/>
       <c r="EN117" s="36"/>
       <c r="EO117" s="36"/>
       <c r="EP117" s="36"/>
       <c r="EQ117" s="36"/>
       <c r="ER117" s="36"/>
       <c r="ES117" s="36"/>
       <c r="ET117" s="36"/>
       <c r="EU117" s="36"/>
       <c r="EV117" s="36"/>
       <c r="EW117" s="36"/>
       <c r="EX117" s="36"/>
       <c r="EY117" s="36"/>
       <c r="EZ117" s="36"/>
       <c r="FA117" s="36"/>
       <c r="FB117" s="36"/>
@@ -48783,52 +49233,54 @@
       <c r="HH117" s="36"/>
       <c r="HI117" s="36"/>
       <c r="HJ117" s="36"/>
       <c r="HK117" s="36"/>
       <c r="HL117" s="36"/>
       <c r="HM117" s="36"/>
       <c r="HN117" s="36"/>
       <c r="HO117" s="36"/>
       <c r="HP117" s="36"/>
       <c r="HQ117" s="36"/>
       <c r="HR117" s="36"/>
       <c r="HS117" s="36"/>
       <c r="HT117" s="36"/>
       <c r="HU117" s="36"/>
       <c r="HV117" s="36"/>
       <c r="HW117" s="36"/>
       <c r="HX117" s="36"/>
       <c r="HY117" s="36"/>
       <c r="HZ117" s="36"/>
       <c r="IA117" s="36"/>
       <c r="IB117" s="36"/>
       <c r="IC117" s="36"/>
       <c r="ID117" s="36"/>
       <c r="IE117" s="36"/>
       <c r="IF117" s="36"/>
+      <c r="IG117" s="36"/>
+      <c r="IH117" s="36"/>
     </row>
-    <row r="118" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED118" s="36"/>
       <c r="EE118" s="36"/>
       <c r="EF118" s="36"/>
       <c r="EG118" s="36"/>
       <c r="EH118" s="36"/>
       <c r="EI118" s="36"/>
       <c r="EJ118" s="36"/>
       <c r="EK118" s="36"/>
       <c r="EL118" s="36"/>
       <c r="EM118" s="36"/>
       <c r="EN118" s="36"/>
       <c r="EO118" s="36"/>
       <c r="EP118" s="36"/>
       <c r="EQ118" s="36"/>
       <c r="ER118" s="36"/>
       <c r="ES118" s="36"/>
       <c r="ET118" s="36"/>
       <c r="EU118" s="36"/>
       <c r="EV118" s="36"/>
       <c r="EW118" s="36"/>
       <c r="EX118" s="36"/>
       <c r="EY118" s="36"/>
       <c r="EZ118" s="36"/>
       <c r="FA118" s="36"/>
       <c r="FB118" s="36"/>
@@ -48892,52 +49344,54 @@
       <c r="HH118" s="36"/>
       <c r="HI118" s="36"/>
       <c r="HJ118" s="36"/>
       <c r="HK118" s="36"/>
       <c r="HL118" s="36"/>
       <c r="HM118" s="36"/>
       <c r="HN118" s="36"/>
       <c r="HO118" s="36"/>
       <c r="HP118" s="36"/>
       <c r="HQ118" s="36"/>
       <c r="HR118" s="36"/>
       <c r="HS118" s="36"/>
       <c r="HT118" s="36"/>
       <c r="HU118" s="36"/>
       <c r="HV118" s="36"/>
       <c r="HW118" s="36"/>
       <c r="HX118" s="36"/>
       <c r="HY118" s="36"/>
       <c r="HZ118" s="36"/>
       <c r="IA118" s="36"/>
       <c r="IB118" s="36"/>
       <c r="IC118" s="36"/>
       <c r="ID118" s="36"/>
       <c r="IE118" s="36"/>
       <c r="IF118" s="36"/>
+      <c r="IG118" s="36"/>
+      <c r="IH118" s="36"/>
     </row>
-    <row r="119" spans="134:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="134:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED119" s="36"/>
       <c r="EE119" s="36"/>
       <c r="EF119" s="36"/>
       <c r="EG119" s="36"/>
       <c r="EH119" s="36"/>
       <c r="EI119" s="36"/>
       <c r="EJ119" s="36"/>
       <c r="EK119" s="36"/>
       <c r="EL119" s="36"/>
       <c r="EM119" s="36"/>
       <c r="EN119" s="36"/>
       <c r="EO119" s="36"/>
       <c r="EP119" s="36"/>
       <c r="EQ119" s="36"/>
       <c r="ER119" s="36"/>
       <c r="ES119" s="36"/>
       <c r="ET119" s="36"/>
       <c r="EU119" s="36"/>
       <c r="EV119" s="36"/>
       <c r="EW119" s="36"/>
       <c r="EX119" s="36"/>
       <c r="EY119" s="36"/>
       <c r="EZ119" s="36"/>
       <c r="FA119" s="36"/>
       <c r="FB119" s="36"/>
@@ -49001,50 +49455,52 @@
       <c r="HH119" s="36"/>
       <c r="HI119" s="36"/>
       <c r="HJ119" s="36"/>
       <c r="HK119" s="36"/>
       <c r="HL119" s="36"/>
       <c r="HM119" s="36"/>
       <c r="HN119" s="36"/>
       <c r="HO119" s="36"/>
       <c r="HP119" s="36"/>
       <c r="HQ119" s="36"/>
       <c r="HR119" s="36"/>
       <c r="HS119" s="36"/>
       <c r="HT119" s="36"/>
       <c r="HU119" s="36"/>
       <c r="HV119" s="36"/>
       <c r="HW119" s="36"/>
       <c r="HX119" s="36"/>
       <c r="HY119" s="36"/>
       <c r="HZ119" s="36"/>
       <c r="IA119" s="36"/>
       <c r="IB119" s="36"/>
       <c r="IC119" s="36"/>
       <c r="ID119" s="36"/>
       <c r="IE119" s="36"/>
       <c r="IF119" s="36"/>
+      <c r="IG119" s="36"/>
+      <c r="IH119" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EUR</vt:lpstr>