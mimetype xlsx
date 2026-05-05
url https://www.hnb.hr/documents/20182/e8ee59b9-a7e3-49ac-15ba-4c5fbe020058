--- v4 (2026-02-28)
+++ v5 (2026-05-05)
@@ -1,74 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\VP_1-10 - NOVO\biltenske tablice\2026\202602\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\VP_1-10 - NOVO\biltenske tablice\2026\202604\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECCD8295-E61A-4493-8B56-7160D9A2AFEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="14235"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">EUR!$B:$B,EUR!$2:$6</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="250">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>market valuation</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2012</t>
     </r>
   </si>
   <si>
@@ -1665,55 +1669,61 @@
   </si>
   <si>
     <t>Jul. 2025</t>
   </si>
   <si>
     <t>Aug. 2025</t>
   </si>
   <si>
     <t>Q3/25</t>
   </si>
   <si>
     <t>Sep. 2025</t>
   </si>
   <si>
     <t>Oct. 2025</t>
   </si>
   <si>
     <t>Nov. 2025</t>
   </si>
   <si>
     <t>Q4/25</t>
   </si>
   <si>
     <t>Dec. 2025</t>
   </si>
+  <si>
+    <t>Jan. 2026</t>
+  </si>
+  <si>
+    <t>Feb. 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.00;\-#,##0.00;&quot;–&quot;;"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -1958,54 +1968,54 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Naslov 1" xfId="1" builtinId="16"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
-    <cellStyle name="Obično 2" xfId="6"/>
-[...2 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="3"/>
+    <cellStyle name="Obično 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Obično 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Zaglavlje" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2246,78 +2256,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:IF122"/>
+  <dimension ref="A2:IH122"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="45.33203125" style="9" customWidth="1"/>
     <col min="3" max="97" width="9.83203125" style="9" customWidth="1"/>
     <col min="98" max="104" width="9.83203125" style="4" customWidth="1"/>
     <col min="105" max="128" width="9.83203125" style="1" customWidth="1"/>
     <col min="129" max="129" width="10.6640625" style="1" customWidth="1"/>
     <col min="130" max="138" width="9.83203125" style="1" customWidth="1"/>
     <col min="139" max="139" width="9.33203125" style="5"/>
-    <col min="140" max="240" width="9.83203125" style="1" customWidth="1"/>
-    <col min="241" max="16384" width="9.33203125" style="5"/>
+    <col min="140" max="242" width="9.83203125" style="1" customWidth="1"/>
+    <col min="243" max="16384" width="9.33203125" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:240" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:242" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
@@ -2373,51 +2383,51 @@
       <c r="BV2" s="3"/>
       <c r="BW2" s="3"/>
       <c r="BX2" s="3"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
       <c r="CK2" s="3"/>
       <c r="CL2" s="3"/>
       <c r="CM2" s="3"/>
       <c r="CN2" s="3"/>
       <c r="CO2" s="3"/>
       <c r="CP2" s="3"/>
       <c r="CQ2" s="3"/>
       <c r="CR2" s="3"/>
       <c r="CS2" s="3"/>
     </row>
-    <row r="3" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
@@ -2480,51 +2490,51 @@
       <c r="CC3" s="8"/>
       <c r="CD3" s="8"/>
       <c r="CE3" s="8"/>
       <c r="CF3" s="8"/>
       <c r="CG3" s="8"/>
       <c r="CH3" s="8"/>
       <c r="CI3" s="8"/>
       <c r="CJ3" s="8"/>
       <c r="CK3" s="8"/>
       <c r="CL3" s="8"/>
       <c r="CM3" s="8"/>
       <c r="CN3" s="8"/>
       <c r="CO3" s="8"/>
       <c r="CP3" s="8"/>
       <c r="CQ3" s="8"/>
       <c r="CR3" s="8"/>
       <c r="CS3" s="8"/>
       <c r="CT3" s="8"/>
       <c r="CU3" s="8"/>
       <c r="CV3" s="8"/>
       <c r="CW3" s="8"/>
       <c r="CX3" s="8"/>
       <c r="CY3" s="8"/>
       <c r="CZ3" s="8"/>
     </row>
-    <row r="4" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
@@ -2585,51 +2595,51 @@
       <c r="CC4" s="8"/>
       <c r="CD4" s="8"/>
       <c r="CE4" s="8"/>
       <c r="CF4" s="8"/>
       <c r="CG4" s="8"/>
       <c r="CH4" s="8"/>
       <c r="CI4" s="8"/>
       <c r="CJ4" s="8"/>
       <c r="CK4" s="8"/>
       <c r="CL4" s="8"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
       <c r="CT4" s="8"/>
       <c r="CU4" s="8"/>
       <c r="CV4" s="8"/>
       <c r="CW4" s="8"/>
       <c r="CX4" s="8"/>
       <c r="CY4" s="8"/>
       <c r="CZ4" s="8"/>
     </row>
-    <row r="5" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
@@ -2690,51 +2700,51 @@
       <c r="CC5" s="8"/>
       <c r="CD5" s="8"/>
       <c r="CE5" s="8"/>
       <c r="CF5" s="8"/>
       <c r="CG5" s="8"/>
       <c r="CH5" s="8"/>
       <c r="CI5" s="8"/>
       <c r="CJ5" s="8"/>
       <c r="CK5" s="8"/>
       <c r="CL5" s="8"/>
       <c r="CM5" s="8"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
       <c r="CT5" s="8"/>
       <c r="CU5" s="8"/>
       <c r="CV5" s="8"/>
       <c r="CW5" s="8"/>
       <c r="CX5" s="8"/>
       <c r="CY5" s="8"/>
       <c r="CZ5" s="8"/>
     </row>
-    <row r="6" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
@@ -2766,51 +2776,51 @@
       <c r="AX6" s="7"/>
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
       <c r="BE6" s="7"/>
       <c r="BF6" s="45"/>
       <c r="BG6" s="45"/>
       <c r="BH6" s="45"/>
       <c r="BI6" s="45"/>
       <c r="BJ6" s="45"/>
       <c r="BK6" s="45"/>
       <c r="BL6" s="45"/>
       <c r="BM6" s="45"/>
       <c r="BN6" s="45"/>
       <c r="BO6" s="45"/>
       <c r="BP6" s="45"/>
       <c r="BQ6" s="45"/>
       <c r="BR6" s="45"/>
       <c r="BS6" s="45"/>
       <c r="BT6" s="45"/>
       <c r="GN6" s="46"/>
     </row>
-    <row r="7" spans="1:240" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:242" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="12">
         <v>2016</v>
       </c>
       <c r="H7" s="12">
         <v>2017</v>
       </c>
       <c r="I7" s="12">
         <v>2018</v>
       </c>
       <c r="J7" s="12">
         <v>2019</v>
@@ -3483,52 +3493,58 @@
       </c>
       <c r="HY7" s="13" t="s">
         <v>238</v>
       </c>
       <c r="HZ7" s="13" t="s">
         <v>223</v>
       </c>
       <c r="IA7" s="13" t="s">
         <v>240</v>
       </c>
       <c r="IB7" s="13" t="s">
         <v>241</v>
       </c>
       <c r="IC7" s="13" t="s">
         <v>243</v>
       </c>
       <c r="ID7" s="13" t="s">
         <v>244</v>
       </c>
       <c r="IE7" s="13" t="s">
         <v>245</v>
       </c>
       <c r="IF7" s="13" t="s">
         <v>247</v>
       </c>
+      <c r="IG7" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="IH7" s="13" t="s">
+        <v>249</v>
+      </c>
     </row>
-    <row r="8" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
       <c r="B8" s="16" t="s">
         <v>71</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
@@ -3727,52 +3743,54 @@
       <c r="HH8" s="18"/>
       <c r="HI8" s="18"/>
       <c r="HJ8" s="18"/>
       <c r="HK8" s="18"/>
       <c r="HL8" s="18"/>
       <c r="HM8" s="18"/>
       <c r="HN8" s="18"/>
       <c r="HO8" s="18"/>
       <c r="HP8" s="18"/>
       <c r="HQ8" s="18"/>
       <c r="HR8" s="18"/>
       <c r="HS8" s="18"/>
       <c r="HT8" s="18"/>
       <c r="HU8" s="18"/>
       <c r="HV8" s="18"/>
       <c r="HW8" s="18"/>
       <c r="HX8" s="18"/>
       <c r="HY8" s="18"/>
       <c r="HZ8" s="18"/>
       <c r="IA8" s="18"/>
       <c r="IB8" s="18"/>
       <c r="IC8" s="18"/>
       <c r="ID8" s="18"/>
       <c r="IE8" s="18"/>
       <c r="IF8" s="18"/>
+      <c r="IG8" s="18"/>
+      <c r="IH8" s="18"/>
     </row>
-    <row r="9" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C9" s="21">
         <v>0</v>
       </c>
       <c r="D9" s="21">
         <v>0</v>
       </c>
       <c r="E9" s="21">
         <v>0</v>
       </c>
       <c r="F9" s="21">
         <v>0</v>
       </c>
       <c r="G9" s="21">
         <v>0</v>
       </c>
       <c r="H9" s="21">
         <v>0</v>
       </c>
       <c r="I9" s="21">
         <v>0</v>
       </c>
@@ -4447,52 +4465,58 @@
       </c>
       <c r="HY9" s="22">
         <v>0</v>
       </c>
       <c r="HZ9" s="22">
         <v>0</v>
       </c>
       <c r="IA9" s="22">
         <v>0</v>
       </c>
       <c r="IB9" s="22">
         <v>0</v>
       </c>
       <c r="IC9" s="22">
         <v>0</v>
       </c>
       <c r="ID9" s="22">
         <v>0</v>
       </c>
       <c r="IE9" s="22">
         <v>0</v>
       </c>
       <c r="IF9" s="22">
         <v>0</v>
       </c>
+      <c r="IG9" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH9" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C10" s="24">
         <v>0</v>
       </c>
       <c r="D10" s="24">
         <v>0</v>
       </c>
       <c r="E10" s="24">
         <v>0</v>
       </c>
       <c r="F10" s="24">
         <v>0</v>
       </c>
       <c r="G10" s="24">
         <v>0</v>
       </c>
       <c r="H10" s="24">
         <v>0</v>
       </c>
       <c r="I10" s="24">
         <v>0</v>
       </c>
       <c r="J10" s="24">
@@ -5166,52 +5190,58 @@
       </c>
       <c r="HY10" s="25">
         <v>0</v>
       </c>
       <c r="HZ10" s="25">
         <v>0</v>
       </c>
       <c r="IA10" s="25">
         <v>0</v>
       </c>
       <c r="IB10" s="25">
         <v>0</v>
       </c>
       <c r="IC10" s="25">
         <v>0</v>
       </c>
       <c r="ID10" s="25">
         <v>0</v>
       </c>
       <c r="IE10" s="25">
         <v>0</v>
       </c>
       <c r="IF10" s="25">
         <v>0</v>
       </c>
+      <c r="IG10" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH10" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="27">
         <v>0</v>
       </c>
       <c r="D11" s="27">
         <v>0</v>
       </c>
       <c r="E11" s="27">
         <v>0</v>
       </c>
       <c r="F11" s="27">
         <v>0</v>
       </c>
       <c r="G11" s="27">
         <v>0</v>
       </c>
       <c r="H11" s="27">
         <v>0</v>
       </c>
       <c r="I11" s="27">
         <v>0</v>
       </c>
       <c r="J11" s="27">
@@ -5885,52 +5915,58 @@
       </c>
       <c r="HY11" s="25">
         <v>0</v>
       </c>
       <c r="HZ11" s="25">
         <v>0</v>
       </c>
       <c r="IA11" s="25">
         <v>0</v>
       </c>
       <c r="IB11" s="25">
         <v>0</v>
       </c>
       <c r="IC11" s="25">
         <v>0</v>
       </c>
       <c r="ID11" s="25">
         <v>0</v>
       </c>
       <c r="IE11" s="25">
         <v>0</v>
       </c>
       <c r="IF11" s="25">
         <v>0</v>
       </c>
+      <c r="IG11" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH11" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="21">
         <v>0</v>
       </c>
       <c r="D12" s="21">
         <v>-2.5688720000000002E-2</v>
       </c>
       <c r="E12" s="21">
         <v>9.5817948899999994</v>
       </c>
       <c r="F12" s="21">
         <v>98.268101329999993</v>
       </c>
       <c r="G12" s="21">
         <v>0</v>
       </c>
       <c r="H12" s="21">
         <v>5.5563179999999997E-2</v>
       </c>
       <c r="I12" s="21">
         <v>0</v>
       </c>
@@ -6605,52 +6641,58 @@
       </c>
       <c r="HY12" s="22">
         <v>0</v>
       </c>
       <c r="HZ12" s="22">
         <v>0</v>
       </c>
       <c r="IA12" s="22">
         <v>0</v>
       </c>
       <c r="IB12" s="22">
         <v>0</v>
       </c>
       <c r="IC12" s="22">
         <v>0</v>
       </c>
       <c r="ID12" s="22">
         <v>0</v>
       </c>
       <c r="IE12" s="22">
         <v>0</v>
       </c>
       <c r="IF12" s="22">
         <v>0</v>
       </c>
+      <c r="IG12" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH12" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="29">
         <v>0</v>
       </c>
       <c r="D13" s="29">
         <v>-2.5688720000000002E-2</v>
       </c>
       <c r="E13" s="29">
         <v>9.5817948899999994</v>
       </c>
       <c r="F13" s="29">
         <v>98.268101329999993</v>
       </c>
       <c r="G13" s="29">
         <v>0</v>
       </c>
       <c r="H13" s="29">
         <v>0.43710143000000001</v>
       </c>
       <c r="I13" s="29">
         <v>0</v>
       </c>
       <c r="J13" s="29">
@@ -7324,52 +7366,58 @@
       </c>
       <c r="HY13" s="25">
         <v>0</v>
       </c>
       <c r="HZ13" s="25">
         <v>0</v>
       </c>
       <c r="IA13" s="25">
         <v>0</v>
       </c>
       <c r="IB13" s="25">
         <v>0</v>
       </c>
       <c r="IC13" s="25">
         <v>0</v>
       </c>
       <c r="ID13" s="25">
         <v>0</v>
       </c>
       <c r="IE13" s="25">
         <v>0</v>
       </c>
       <c r="IF13" s="25">
         <v>0</v>
       </c>
+      <c r="IG13" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH13" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="27">
         <v>0</v>
       </c>
       <c r="D14" s="27">
         <v>0</v>
       </c>
       <c r="E14" s="27">
         <v>0</v>
       </c>
       <c r="F14" s="27">
         <v>0</v>
       </c>
       <c r="G14" s="27">
         <v>0</v>
       </c>
       <c r="H14" s="27">
         <v>-0.38153826000000002</v>
       </c>
       <c r="I14" s="27">
         <v>0</v>
       </c>
       <c r="J14" s="27">
@@ -8043,52 +8091,58 @@
       </c>
       <c r="HY14" s="25">
         <v>0</v>
       </c>
       <c r="HZ14" s="25">
         <v>0</v>
       </c>
       <c r="IA14" s="25">
         <v>0</v>
       </c>
       <c r="IB14" s="25">
         <v>0</v>
       </c>
       <c r="IC14" s="25">
         <v>0</v>
       </c>
       <c r="ID14" s="25">
         <v>0</v>
       </c>
       <c r="IE14" s="25">
         <v>0</v>
       </c>
       <c r="IF14" s="25">
         <v>0</v>
       </c>
+      <c r="IG14" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH14" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C15" s="21">
         <v>0</v>
       </c>
       <c r="D15" s="21">
         <v>0</v>
       </c>
       <c r="E15" s="21">
         <v>0</v>
       </c>
       <c r="F15" s="21">
         <v>0</v>
       </c>
       <c r="G15" s="21">
         <v>0</v>
       </c>
       <c r="H15" s="21">
         <v>0</v>
       </c>
       <c r="I15" s="21">
         <v>0</v>
       </c>
@@ -8763,52 +8817,58 @@
       </c>
       <c r="HY15" s="22">
         <v>0</v>
       </c>
       <c r="HZ15" s="22">
         <v>0</v>
       </c>
       <c r="IA15" s="22">
         <v>0</v>
       </c>
       <c r="IB15" s="22">
         <v>0</v>
       </c>
       <c r="IC15" s="22">
         <v>0</v>
       </c>
       <c r="ID15" s="22">
         <v>0</v>
       </c>
       <c r="IE15" s="22">
         <v>0</v>
       </c>
       <c r="IF15" s="22">
         <v>0</v>
       </c>
+      <c r="IG15" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH15" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="24">
         <v>0</v>
       </c>
       <c r="D16" s="24">
         <v>0</v>
       </c>
       <c r="E16" s="24">
         <v>0</v>
       </c>
       <c r="F16" s="24">
         <v>0</v>
       </c>
       <c r="G16" s="24">
         <v>0</v>
       </c>
       <c r="H16" s="24">
         <v>0</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="24">
@@ -9482,52 +9542,58 @@
       </c>
       <c r="HY16" s="25">
         <v>0</v>
       </c>
       <c r="HZ16" s="25">
         <v>0</v>
       </c>
       <c r="IA16" s="25">
         <v>0</v>
       </c>
       <c r="IB16" s="25">
         <v>0</v>
       </c>
       <c r="IC16" s="25">
         <v>0</v>
       </c>
       <c r="ID16" s="25">
         <v>0</v>
       </c>
       <c r="IE16" s="25">
         <v>0</v>
       </c>
       <c r="IF16" s="25">
         <v>0</v>
       </c>
+      <c r="IG16" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH16" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="27">
         <v>0</v>
       </c>
       <c r="D17" s="27">
         <v>0</v>
       </c>
       <c r="E17" s="27">
         <v>0</v>
       </c>
       <c r="F17" s="27">
         <v>0</v>
       </c>
       <c r="G17" s="27">
         <v>0</v>
       </c>
       <c r="H17" s="27">
         <v>0</v>
       </c>
       <c r="I17" s="27">
         <v>0</v>
       </c>
       <c r="J17" s="27">
@@ -10201,52 +10267,58 @@
       </c>
       <c r="HY17" s="25">
         <v>0</v>
       </c>
       <c r="HZ17" s="25">
         <v>0</v>
       </c>
       <c r="IA17" s="25">
         <v>0</v>
       </c>
       <c r="IB17" s="25">
         <v>0</v>
       </c>
       <c r="IC17" s="25">
         <v>0</v>
       </c>
       <c r="ID17" s="25">
         <v>0</v>
       </c>
       <c r="IE17" s="25">
         <v>0</v>
       </c>
       <c r="IF17" s="25">
         <v>0</v>
       </c>
+      <c r="IG17" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH17" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3"/>
       <c r="B18" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="21">
         <v>0</v>
       </c>
       <c r="D18" s="21">
         <v>0</v>
       </c>
       <c r="E18" s="21">
         <v>0</v>
       </c>
       <c r="F18" s="21">
         <v>0</v>
       </c>
       <c r="G18" s="21">
         <v>0</v>
       </c>
       <c r="H18" s="21">
         <v>0</v>
       </c>
       <c r="I18" s="21">
         <v>0</v>
       </c>
@@ -10921,52 +10993,58 @@
       </c>
       <c r="HY18" s="22">
         <v>0</v>
       </c>
       <c r="HZ18" s="22">
         <v>0</v>
       </c>
       <c r="IA18" s="22">
         <v>0</v>
       </c>
       <c r="IB18" s="22">
         <v>0</v>
       </c>
       <c r="IC18" s="22">
         <v>0</v>
       </c>
       <c r="ID18" s="22">
         <v>0</v>
       </c>
       <c r="IE18" s="22">
         <v>0</v>
       </c>
       <c r="IF18" s="22">
         <v>0</v>
       </c>
+      <c r="IG18" s="22">
+        <v>1.0755000000000001E-2</v>
+      </c>
+      <c r="IH18" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="24">
         <v>0</v>
       </c>
       <c r="D19" s="24">
         <v>0</v>
       </c>
       <c r="E19" s="24">
         <v>0</v>
       </c>
       <c r="F19" s="24">
         <v>0</v>
       </c>
       <c r="G19" s="24">
         <v>0</v>
       </c>
       <c r="H19" s="24">
         <v>0</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="24">
@@ -11640,52 +11718,58 @@
       </c>
       <c r="HY19" s="25">
         <v>0</v>
       </c>
       <c r="HZ19" s="25">
         <v>0</v>
       </c>
       <c r="IA19" s="25">
         <v>0</v>
       </c>
       <c r="IB19" s="25">
         <v>0</v>
       </c>
       <c r="IC19" s="25">
         <v>0</v>
       </c>
       <c r="ID19" s="25">
         <v>0</v>
       </c>
       <c r="IE19" s="25">
         <v>0</v>
       </c>
       <c r="IF19" s="25">
         <v>0</v>
       </c>
+      <c r="IG19" s="25">
+        <v>1.0755000000000001E-2</v>
+      </c>
+      <c r="IH19" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="27">
         <v>0</v>
       </c>
       <c r="D20" s="27">
         <v>0</v>
       </c>
       <c r="E20" s="27">
         <v>0</v>
       </c>
       <c r="F20" s="27">
         <v>0</v>
       </c>
       <c r="G20" s="27">
         <v>0</v>
       </c>
       <c r="H20" s="27">
         <v>0</v>
       </c>
       <c r="I20" s="27">
         <v>0</v>
       </c>
       <c r="J20" s="27">
@@ -12359,52 +12443,58 @@
       </c>
       <c r="HY20" s="25">
         <v>0</v>
       </c>
       <c r="HZ20" s="25">
         <v>0</v>
       </c>
       <c r="IA20" s="25">
         <v>0</v>
       </c>
       <c r="IB20" s="25">
         <v>0</v>
       </c>
       <c r="IC20" s="25">
         <v>0</v>
       </c>
       <c r="ID20" s="25">
         <v>0</v>
       </c>
       <c r="IE20" s="25">
         <v>0</v>
       </c>
       <c r="IF20" s="25">
         <v>0</v>
       </c>
+      <c r="IG20" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH20" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:240" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:242" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
       <c r="B21" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="21">
         <v>0</v>
       </c>
       <c r="D21" s="21">
         <v>0</v>
       </c>
       <c r="E21" s="21">
         <v>0</v>
       </c>
       <c r="F21" s="21">
         <v>0</v>
       </c>
       <c r="G21" s="21">
         <v>0</v>
       </c>
       <c r="H21" s="21">
         <v>0</v>
       </c>
       <c r="I21" s="21">
         <v>0</v>
       </c>
@@ -13079,52 +13169,58 @@
       </c>
       <c r="HY21" s="22">
         <v>0</v>
       </c>
       <c r="HZ21" s="22">
         <v>0</v>
       </c>
       <c r="IA21" s="22">
         <v>0</v>
       </c>
       <c r="IB21" s="22">
         <v>0</v>
       </c>
       <c r="IC21" s="22">
         <v>0</v>
       </c>
       <c r="ID21" s="22">
         <v>0</v>
       </c>
       <c r="IE21" s="22">
         <v>0</v>
       </c>
       <c r="IF21" s="22">
         <v>0</v>
       </c>
+      <c r="IG21" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH21" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="24">
         <v>0</v>
       </c>
       <c r="D22" s="24">
         <v>0</v>
       </c>
       <c r="E22" s="24">
         <v>0</v>
       </c>
       <c r="F22" s="24">
         <v>0</v>
       </c>
       <c r="G22" s="24">
         <v>0</v>
       </c>
       <c r="H22" s="24">
         <v>0</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="24">
@@ -13798,52 +13894,58 @@
       </c>
       <c r="HY22" s="25">
         <v>0</v>
       </c>
       <c r="HZ22" s="25">
         <v>0</v>
       </c>
       <c r="IA22" s="25">
         <v>0</v>
       </c>
       <c r="IB22" s="25">
         <v>0</v>
       </c>
       <c r="IC22" s="25">
         <v>0</v>
       </c>
       <c r="ID22" s="25">
         <v>0</v>
       </c>
       <c r="IE22" s="25">
         <v>0</v>
       </c>
       <c r="IF22" s="25">
         <v>0</v>
       </c>
+      <c r="IG22" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH22" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="27">
         <v>0</v>
       </c>
       <c r="D23" s="27">
         <v>0</v>
       </c>
       <c r="E23" s="27">
         <v>0</v>
       </c>
       <c r="F23" s="27">
         <v>0</v>
       </c>
       <c r="G23" s="27">
         <v>0</v>
       </c>
       <c r="H23" s="27">
         <v>0</v>
       </c>
       <c r="I23" s="27">
         <v>0</v>
       </c>
       <c r="J23" s="27">
@@ -14517,52 +14619,58 @@
       </c>
       <c r="HY23" s="25">
         <v>0</v>
       </c>
       <c r="HZ23" s="25">
         <v>0</v>
       </c>
       <c r="IA23" s="25">
         <v>0</v>
       </c>
       <c r="IB23" s="25">
         <v>0</v>
       </c>
       <c r="IC23" s="25">
         <v>0</v>
       </c>
       <c r="ID23" s="25">
         <v>0</v>
       </c>
       <c r="IE23" s="25">
         <v>0</v>
       </c>
       <c r="IF23" s="25">
         <v>0</v>
       </c>
+      <c r="IG23" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH23" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3"/>
       <c r="B24" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="21">
         <v>0</v>
       </c>
       <c r="D24" s="21">
         <v>9.6882341200000006</v>
       </c>
       <c r="E24" s="21">
         <v>111.34062632</v>
       </c>
       <c r="F24" s="21">
         <v>0</v>
       </c>
       <c r="G24" s="21">
         <v>0</v>
       </c>
       <c r="H24" s="21">
         <v>0</v>
       </c>
       <c r="I24" s="21">
         <v>0</v>
       </c>
@@ -15237,52 +15345,58 @@
       </c>
       <c r="HY24" s="22">
         <v>0</v>
       </c>
       <c r="HZ24" s="22">
         <v>0</v>
       </c>
       <c r="IA24" s="22">
         <v>0</v>
       </c>
       <c r="IB24" s="22">
         <v>0</v>
       </c>
       <c r="IC24" s="22">
         <v>0</v>
       </c>
       <c r="ID24" s="22">
         <v>0</v>
       </c>
       <c r="IE24" s="22">
         <v>0</v>
       </c>
       <c r="IF24" s="22">
         <v>0</v>
       </c>
+      <c r="IG24" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH24" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="24">
         <v>0</v>
       </c>
       <c r="D25" s="24">
         <v>9.6882341200000006</v>
       </c>
       <c r="E25" s="24">
         <v>111.34062632</v>
       </c>
       <c r="F25" s="24">
         <v>0</v>
       </c>
       <c r="G25" s="24">
         <v>0</v>
       </c>
       <c r="H25" s="24">
         <v>0</v>
       </c>
       <c r="I25" s="24">
         <v>0</v>
       </c>
       <c r="J25" s="24">
@@ -15956,52 +16070,58 @@
       </c>
       <c r="HY25" s="25">
         <v>0</v>
       </c>
       <c r="HZ25" s="25">
         <v>0</v>
       </c>
       <c r="IA25" s="25">
         <v>0</v>
       </c>
       <c r="IB25" s="25">
         <v>0</v>
       </c>
       <c r="IC25" s="25">
         <v>0</v>
       </c>
       <c r="ID25" s="25">
         <v>0</v>
       </c>
       <c r="IE25" s="25">
         <v>0</v>
       </c>
       <c r="IF25" s="25">
         <v>0</v>
       </c>
+      <c r="IG25" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH25" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="27">
         <v>0</v>
       </c>
       <c r="D26" s="27">
         <v>0</v>
       </c>
       <c r="E26" s="27">
         <v>0</v>
       </c>
       <c r="F26" s="27">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="27">
         <v>0</v>
       </c>
       <c r="I26" s="27">
         <v>0</v>
       </c>
       <c r="J26" s="27">
@@ -16675,52 +16795,58 @@
       </c>
       <c r="HY26" s="25">
         <v>0</v>
       </c>
       <c r="HZ26" s="25">
         <v>0</v>
       </c>
       <c r="IA26" s="25">
         <v>0</v>
       </c>
       <c r="IB26" s="25">
         <v>0</v>
       </c>
       <c r="IC26" s="25">
         <v>0</v>
       </c>
       <c r="ID26" s="25">
         <v>0</v>
       </c>
       <c r="IE26" s="25">
         <v>0</v>
       </c>
       <c r="IF26" s="25">
         <v>0</v>
       </c>
+      <c r="IG26" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH26" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
       <c r="B27" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="21">
         <v>0</v>
       </c>
       <c r="D27" s="21">
         <v>107.15851673</v>
       </c>
       <c r="E27" s="21">
         <v>0.35795548999999999</v>
       </c>
       <c r="F27" s="21">
         <v>104.45267364</v>
       </c>
       <c r="G27" s="21">
         <v>14.194872159999999</v>
       </c>
       <c r="H27" s="21">
         <v>14.67830917</v>
       </c>
       <c r="I27" s="21">
         <v>0</v>
       </c>
@@ -17395,52 +17521,58 @@
       </c>
       <c r="HY27" s="22">
         <v>0</v>
       </c>
       <c r="HZ27" s="22">
         <v>0</v>
       </c>
       <c r="IA27" s="22">
         <v>0</v>
       </c>
       <c r="IB27" s="22">
         <v>0</v>
       </c>
       <c r="IC27" s="22">
         <v>0</v>
       </c>
       <c r="ID27" s="22">
         <v>0</v>
       </c>
       <c r="IE27" s="22">
         <v>0</v>
       </c>
       <c r="IF27" s="22">
         <v>0</v>
       </c>
+      <c r="IG27" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH27" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C28" s="24">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>107.15851673</v>
       </c>
       <c r="E28" s="24">
         <v>0.42590559</v>
       </c>
       <c r="F28" s="24">
         <v>104.45267364</v>
       </c>
       <c r="G28" s="24">
         <v>14.194872159999999</v>
       </c>
       <c r="H28" s="24">
         <v>14.67830917</v>
       </c>
       <c r="I28" s="24">
         <v>0</v>
       </c>
       <c r="J28" s="24">
@@ -18114,52 +18246,58 @@
       </c>
       <c r="HY28" s="25">
         <v>0</v>
       </c>
       <c r="HZ28" s="25">
         <v>0</v>
       </c>
       <c r="IA28" s="25">
         <v>0</v>
       </c>
       <c r="IB28" s="25">
         <v>0</v>
       </c>
       <c r="IC28" s="25">
         <v>0</v>
       </c>
       <c r="ID28" s="25">
         <v>0</v>
       </c>
       <c r="IE28" s="25">
         <v>0</v>
       </c>
       <c r="IF28" s="25">
         <v>0</v>
       </c>
+      <c r="IG28" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH28" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="27">
         <v>0</v>
       </c>
       <c r="D29" s="27">
         <v>0</v>
       </c>
       <c r="E29" s="27">
         <v>-6.7950099999999999E-2</v>
       </c>
       <c r="F29" s="27">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>0</v>
       </c>
       <c r="H29" s="27">
         <v>0</v>
       </c>
       <c r="I29" s="27">
         <v>0</v>
       </c>
       <c r="J29" s="27">
@@ -18833,52 +18971,58 @@
       </c>
       <c r="HY29" s="25">
         <v>0</v>
       </c>
       <c r="HZ29" s="25">
         <v>0</v>
       </c>
       <c r="IA29" s="25">
         <v>0</v>
       </c>
       <c r="IB29" s="25">
         <v>0</v>
       </c>
       <c r="IC29" s="25">
         <v>0</v>
       </c>
       <c r="ID29" s="25">
         <v>0</v>
       </c>
       <c r="IE29" s="25">
         <v>0</v>
       </c>
       <c r="IF29" s="25">
         <v>0</v>
       </c>
+      <c r="IG29" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH29" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="20" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="21">
         <v>6.2389516699999996</v>
       </c>
       <c r="D30" s="21">
         <v>128.86520901</v>
       </c>
       <c r="E30" s="21">
         <v>91.714324469999994</v>
       </c>
       <c r="F30" s="21">
         <v>202.97696833000001</v>
       </c>
       <c r="G30" s="21">
         <v>44.692352569999997</v>
       </c>
       <c r="H30" s="21">
         <v>199.26772459</v>
       </c>
       <c r="I30" s="21">
         <v>37.841275580000001</v>
       </c>
@@ -19553,52 +19697,58 @@
       </c>
       <c r="HY30" s="22">
         <v>0</v>
       </c>
       <c r="HZ30" s="22">
         <v>0</v>
       </c>
       <c r="IA30" s="22">
         <v>92.71596624</v>
       </c>
       <c r="IB30" s="22">
         <v>0</v>
       </c>
       <c r="IC30" s="22">
         <v>2.4615192100000058</v>
       </c>
       <c r="ID30" s="22">
         <v>0</v>
       </c>
       <c r="IE30" s="22">
         <v>90.19638762000001</v>
       </c>
       <c r="IF30" s="22">
         <v>0</v>
       </c>
+      <c r="IG30" s="22">
+        <v>-60.550840000000001</v>
+      </c>
+      <c r="IH30" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="24">
         <v>11.58104471</v>
       </c>
       <c r="D31" s="24">
         <v>128.86520901</v>
       </c>
       <c r="E31" s="24">
         <v>91.714324469999994</v>
       </c>
       <c r="F31" s="24">
         <v>207.70416324000001</v>
       </c>
       <c r="G31" s="24">
         <v>44.692352569999997</v>
       </c>
       <c r="H31" s="24">
         <v>199.87840001000001</v>
       </c>
       <c r="I31" s="24">
         <v>37.841275580000001</v>
       </c>
       <c r="J31" s="24">
@@ -20272,52 +20422,58 @@
       </c>
       <c r="HY31" s="25">
         <v>0</v>
       </c>
       <c r="HZ31" s="25">
         <v>0</v>
       </c>
       <c r="IA31" s="25">
         <v>92.71596624</v>
       </c>
       <c r="IB31" s="25">
         <v>0</v>
       </c>
       <c r="IC31" s="25">
         <v>2.4615192100000058</v>
       </c>
       <c r="ID31" s="25">
         <v>0</v>
       </c>
       <c r="IE31" s="25">
         <v>90.19638762000001</v>
       </c>
       <c r="IF31" s="25">
         <v>0</v>
       </c>
+      <c r="IG31" s="25">
+        <v>-60.550840000000001</v>
+      </c>
+      <c r="IH31" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="31">
         <v>-5.34209304</v>
       </c>
       <c r="D32" s="31">
         <v>0</v>
       </c>
       <c r="E32" s="31">
         <v>0</v>
       </c>
       <c r="F32" s="31">
         <v>-4.7271948999999998</v>
       </c>
       <c r="G32" s="31">
         <v>0</v>
       </c>
       <c r="H32" s="31">
         <v>-0.61067543000000002</v>
       </c>
       <c r="I32" s="31">
         <v>0</v>
       </c>
       <c r="J32" s="31">
@@ -20991,52 +21147,58 @@
       </c>
       <c r="HY32" s="32">
         <v>0</v>
       </c>
       <c r="HZ32" s="32">
         <v>0</v>
       </c>
       <c r="IA32" s="32">
         <v>0</v>
       </c>
       <c r="IB32" s="32">
         <v>0</v>
       </c>
       <c r="IC32" s="32">
         <v>0</v>
       </c>
       <c r="ID32" s="32">
         <v>0</v>
       </c>
       <c r="IE32" s="32">
         <v>0</v>
       </c>
       <c r="IF32" s="32">
         <v>0</v>
       </c>
+      <c r="IG32" s="32">
+        <v>0</v>
+      </c>
+      <c r="IH32" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3"/>
       <c r="B33" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="34">
         <v>6.2389516699999996</v>
       </c>
       <c r="D33" s="34">
         <v>245.68627114</v>
       </c>
       <c r="E33" s="34">
         <v>212.99470117000001</v>
       </c>
       <c r="F33" s="34">
         <v>405.69774331000002</v>
       </c>
       <c r="G33" s="34">
         <v>58.88722473</v>
       </c>
       <c r="H33" s="34">
         <v>214.00159693000001</v>
       </c>
       <c r="I33" s="34">
         <v>37.841275580000001</v>
       </c>
@@ -21711,52 +21873,58 @@
       </c>
       <c r="HY33" s="35">
         <v>0</v>
       </c>
       <c r="HZ33" s="35">
         <v>0</v>
       </c>
       <c r="IA33" s="35">
         <v>92.71596624</v>
       </c>
       <c r="IB33" s="35">
         <v>0</v>
       </c>
       <c r="IC33" s="35">
         <v>2.4615192100000058</v>
       </c>
       <c r="ID33" s="35">
         <v>0</v>
       </c>
       <c r="IE33" s="35">
         <v>90.19638762000001</v>
       </c>
       <c r="IF33" s="35">
         <v>0</v>
       </c>
+      <c r="IG33" s="35">
+        <v>-60.540084999999998</v>
+      </c>
+      <c r="IH33" s="35">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="15"/>
       <c r="B34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="36"/>
       <c r="M34" s="36"/>
       <c r="N34" s="36"/>
       <c r="O34" s="36"/>
       <c r="P34" s="36"/>
       <c r="Q34" s="36"/>
       <c r="R34" s="36"/>
       <c r="S34" s="36"/>
       <c r="T34" s="36"/>
       <c r="U34" s="36"/>
       <c r="V34" s="36"/>
       <c r="W34" s="36"/>
@@ -21955,52 +22123,54 @@
       <c r="HH34" s="37"/>
       <c r="HI34" s="37"/>
       <c r="HJ34" s="37"/>
       <c r="HK34" s="37"/>
       <c r="HL34" s="37"/>
       <c r="HM34" s="37"/>
       <c r="HN34" s="37"/>
       <c r="HO34" s="37"/>
       <c r="HP34" s="37"/>
       <c r="HQ34" s="37"/>
       <c r="HR34" s="37"/>
       <c r="HS34" s="37"/>
       <c r="HT34" s="37"/>
       <c r="HU34" s="37"/>
       <c r="HV34" s="37"/>
       <c r="HW34" s="37"/>
       <c r="HX34" s="37"/>
       <c r="HY34" s="37"/>
       <c r="HZ34" s="37"/>
       <c r="IA34" s="37"/>
       <c r="IB34" s="37"/>
       <c r="IC34" s="37"/>
       <c r="ID34" s="37"/>
       <c r="IE34" s="37"/>
       <c r="IF34" s="37"/>
+      <c r="IG34" s="37"/>
+      <c r="IH34" s="37"/>
     </row>
-    <row r="35" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3"/>
       <c r="B35" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="21">
         <v>0</v>
       </c>
       <c r="D35" s="21">
         <v>0</v>
       </c>
       <c r="E35" s="21">
         <v>0</v>
       </c>
       <c r="F35" s="21">
         <v>0</v>
       </c>
       <c r="G35" s="21">
         <v>0</v>
       </c>
       <c r="H35" s="21">
         <v>0</v>
       </c>
       <c r="I35" s="21">
         <v>0</v>
       </c>
@@ -22675,52 +22845,58 @@
       </c>
       <c r="HY35" s="22">
         <v>0</v>
       </c>
       <c r="HZ35" s="22">
         <v>0</v>
       </c>
       <c r="IA35" s="22">
         <v>0</v>
       </c>
       <c r="IB35" s="22">
         <v>0</v>
       </c>
       <c r="IC35" s="22">
         <v>0</v>
       </c>
       <c r="ID35" s="22">
         <v>0</v>
       </c>
       <c r="IE35" s="22">
         <v>0</v>
       </c>
       <c r="IF35" s="22">
         <v>0</v>
       </c>
+      <c r="IG35" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH35" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="24">
         <v>0</v>
       </c>
       <c r="D36" s="24">
         <v>0</v>
       </c>
       <c r="E36" s="24">
         <v>0</v>
       </c>
       <c r="F36" s="24">
         <v>0</v>
       </c>
       <c r="G36" s="24">
         <v>0</v>
       </c>
       <c r="H36" s="24">
         <v>0</v>
       </c>
       <c r="I36" s="24">
         <v>0</v>
       </c>
       <c r="J36" s="24">
@@ -23394,52 +23570,58 @@
       </c>
       <c r="HY36" s="25">
         <v>0</v>
       </c>
       <c r="HZ36" s="25">
         <v>0</v>
       </c>
       <c r="IA36" s="25">
         <v>0</v>
       </c>
       <c r="IB36" s="25">
         <v>0</v>
       </c>
       <c r="IC36" s="25">
         <v>0</v>
       </c>
       <c r="ID36" s="25">
         <v>0</v>
       </c>
       <c r="IE36" s="25">
         <v>0</v>
       </c>
       <c r="IF36" s="25">
         <v>0</v>
       </c>
+      <c r="IG36" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH36" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="27">
         <v>0</v>
       </c>
       <c r="D37" s="27">
         <v>0</v>
       </c>
       <c r="E37" s="27">
         <v>0</v>
       </c>
       <c r="F37" s="27">
         <v>0</v>
       </c>
       <c r="G37" s="27">
         <v>0</v>
       </c>
       <c r="H37" s="27">
         <v>0</v>
       </c>
       <c r="I37" s="27">
         <v>0</v>
       </c>
       <c r="J37" s="27">
@@ -24113,52 +24295,58 @@
       </c>
       <c r="HY37" s="25">
         <v>0</v>
       </c>
       <c r="HZ37" s="25">
         <v>0</v>
       </c>
       <c r="IA37" s="25">
         <v>0</v>
       </c>
       <c r="IB37" s="25">
         <v>0</v>
       </c>
       <c r="IC37" s="25">
         <v>0</v>
       </c>
       <c r="ID37" s="25">
         <v>0</v>
       </c>
       <c r="IE37" s="25">
         <v>0</v>
       </c>
       <c r="IF37" s="25">
         <v>0</v>
       </c>
+      <c r="IG37" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH37" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3"/>
       <c r="B38" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="21">
         <v>-3.1634760100000001</v>
       </c>
       <c r="D38" s="21">
         <v>36.577079570000002</v>
       </c>
       <c r="E38" s="21">
         <v>55.676039549999999</v>
       </c>
       <c r="F38" s="21">
         <v>25.039485039999999</v>
       </c>
       <c r="G38" s="21">
         <v>65.451828259999999</v>
       </c>
       <c r="H38" s="21">
         <v>439.35560507000002</v>
       </c>
       <c r="I38" s="21">
         <v>14.59609916</v>
       </c>
@@ -24833,52 +25021,58 @@
       </c>
       <c r="HY38" s="22">
         <v>0</v>
       </c>
       <c r="HZ38" s="22">
         <v>0</v>
       </c>
       <c r="IA38" s="22">
         <v>0</v>
       </c>
       <c r="IB38" s="22">
         <v>0</v>
       </c>
       <c r="IC38" s="22">
         <v>0</v>
       </c>
       <c r="ID38" s="22">
         <v>0</v>
       </c>
       <c r="IE38" s="22">
         <v>0</v>
       </c>
       <c r="IF38" s="22">
         <v>0</v>
       </c>
+      <c r="IG38" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH38" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="29">
         <v>-5.15431814</v>
       </c>
       <c r="D39" s="29">
         <v>55.430752669999997</v>
       </c>
       <c r="E39" s="29">
         <v>55.676039549999999</v>
       </c>
       <c r="F39" s="29">
         <v>25.039485039999999</v>
       </c>
       <c r="G39" s="29">
         <v>105.56172273999999</v>
       </c>
       <c r="H39" s="29">
         <v>440.96131878</v>
       </c>
       <c r="I39" s="29">
         <v>14.59609916</v>
       </c>
       <c r="J39" s="29">
@@ -25552,52 +25746,58 @@
       </c>
       <c r="HY39" s="25">
         <v>0</v>
       </c>
       <c r="HZ39" s="25">
         <v>0</v>
       </c>
       <c r="IA39" s="25">
         <v>0</v>
       </c>
       <c r="IB39" s="25">
         <v>0</v>
       </c>
       <c r="IC39" s="25">
         <v>0</v>
       </c>
       <c r="ID39" s="25">
         <v>0</v>
       </c>
       <c r="IE39" s="25">
         <v>0</v>
       </c>
       <c r="IF39" s="25">
         <v>0</v>
       </c>
+      <c r="IG39" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH39" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C40" s="27">
         <v>1.9908421300000001</v>
       </c>
       <c r="D40" s="27">
         <v>-18.853673100000002</v>
       </c>
       <c r="E40" s="27">
         <v>0</v>
       </c>
       <c r="F40" s="27">
         <v>0</v>
       </c>
       <c r="G40" s="27">
         <v>-40.109894490000002</v>
       </c>
       <c r="H40" s="27">
         <v>-1.60571372</v>
       </c>
       <c r="I40" s="27">
         <v>0</v>
       </c>
       <c r="J40" s="27">
@@ -26271,52 +26471,58 @@
       </c>
       <c r="HY40" s="25">
         <v>0</v>
       </c>
       <c r="HZ40" s="25">
         <v>0</v>
       </c>
       <c r="IA40" s="25">
         <v>0</v>
       </c>
       <c r="IB40" s="25">
         <v>0</v>
       </c>
       <c r="IC40" s="25">
         <v>0</v>
       </c>
       <c r="ID40" s="25">
         <v>0</v>
       </c>
       <c r="IE40" s="25">
         <v>0</v>
       </c>
       <c r="IF40" s="25">
         <v>0</v>
       </c>
+      <c r="IG40" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH40" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3"/>
       <c r="B41" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="21">
         <v>0</v>
       </c>
       <c r="D41" s="21">
         <v>0</v>
       </c>
       <c r="E41" s="21">
         <v>0</v>
       </c>
       <c r="F41" s="21">
         <v>0</v>
       </c>
       <c r="G41" s="21">
         <v>0</v>
       </c>
       <c r="H41" s="21">
         <v>0.96887650000000003</v>
       </c>
       <c r="I41" s="21">
         <v>0</v>
       </c>
@@ -26991,52 +27197,58 @@
       </c>
       <c r="HY41" s="22">
         <v>0</v>
       </c>
       <c r="HZ41" s="22">
         <v>0</v>
       </c>
       <c r="IA41" s="22">
         <v>3.3E-3</v>
       </c>
       <c r="IB41" s="22">
         <v>0</v>
       </c>
       <c r="IC41" s="22">
         <v>0</v>
       </c>
       <c r="ID41" s="22">
         <v>0</v>
       </c>
       <c r="IE41" s="22">
         <v>0</v>
       </c>
       <c r="IF41" s="22">
         <v>0</v>
       </c>
+      <c r="IG41" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH41" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="24">
         <v>0</v>
       </c>
       <c r="D42" s="24">
         <v>0</v>
       </c>
       <c r="E42" s="24">
         <v>0</v>
       </c>
       <c r="F42" s="24">
         <v>0</v>
       </c>
       <c r="G42" s="24">
         <v>0</v>
       </c>
       <c r="H42" s="24">
         <v>0.96887650000000003</v>
       </c>
       <c r="I42" s="24">
         <v>0</v>
       </c>
       <c r="J42" s="24">
@@ -27710,52 +27922,58 @@
       </c>
       <c r="HY42" s="25">
         <v>0</v>
       </c>
       <c r="HZ42" s="25">
         <v>0</v>
       </c>
       <c r="IA42" s="25">
         <v>3.3E-3</v>
       </c>
       <c r="IB42" s="25">
         <v>0</v>
       </c>
       <c r="IC42" s="25">
         <v>0</v>
       </c>
       <c r="ID42" s="25">
         <v>0</v>
       </c>
       <c r="IE42" s="25">
         <v>0</v>
       </c>
       <c r="IF42" s="25">
         <v>0</v>
       </c>
+      <c r="IG42" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH42" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="27">
         <v>0</v>
       </c>
       <c r="D43" s="27">
         <v>0</v>
       </c>
       <c r="E43" s="27">
         <v>0</v>
       </c>
       <c r="F43" s="27">
         <v>0</v>
       </c>
       <c r="G43" s="27">
         <v>0</v>
       </c>
       <c r="H43" s="27">
         <v>0</v>
       </c>
       <c r="I43" s="27">
         <v>0</v>
       </c>
       <c r="J43" s="27">
@@ -28429,52 +28647,58 @@
       </c>
       <c r="HY43" s="25">
         <v>0</v>
       </c>
       <c r="HZ43" s="25">
         <v>0</v>
       </c>
       <c r="IA43" s="25">
         <v>0</v>
       </c>
       <c r="IB43" s="25">
         <v>0</v>
       </c>
       <c r="IC43" s="25">
         <v>0</v>
       </c>
       <c r="ID43" s="25">
         <v>0</v>
       </c>
       <c r="IE43" s="25">
         <v>0</v>
       </c>
       <c r="IF43" s="25">
         <v>0</v>
       </c>
+      <c r="IG43" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH43" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3"/>
       <c r="B44" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="21">
         <v>0</v>
       </c>
       <c r="D44" s="21">
         <v>0</v>
       </c>
       <c r="E44" s="21">
         <v>8.5168624299999998</v>
       </c>
       <c r="F44" s="21">
         <v>0.78956799</v>
       </c>
       <c r="G44" s="21">
         <v>0</v>
       </c>
       <c r="H44" s="21">
         <v>1.00869334</v>
       </c>
       <c r="I44" s="21">
         <v>0</v>
       </c>
@@ -29149,52 +29373,58 @@
       </c>
       <c r="HY44" s="22">
         <v>0</v>
       </c>
       <c r="HZ44" s="22">
         <v>0</v>
       </c>
       <c r="IA44" s="22">
         <v>0</v>
       </c>
       <c r="IB44" s="22">
         <v>0</v>
       </c>
       <c r="IC44" s="22">
         <v>1.3265000000000001E-2</v>
       </c>
       <c r="ID44" s="22">
         <v>0</v>
       </c>
       <c r="IE44" s="22">
         <v>0</v>
       </c>
       <c r="IF44" s="22">
         <v>0</v>
       </c>
+      <c r="IG44" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH44" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C45" s="24">
         <v>0</v>
       </c>
       <c r="D45" s="24">
         <v>0</v>
       </c>
       <c r="E45" s="24">
         <v>8.5168624299999998</v>
       </c>
       <c r="F45" s="24">
         <v>0.78956799</v>
       </c>
       <c r="G45" s="24">
         <v>0</v>
       </c>
       <c r="H45" s="24">
         <v>1.00869334</v>
       </c>
       <c r="I45" s="24">
         <v>0</v>
       </c>
       <c r="J45" s="24">
@@ -29868,52 +30098,58 @@
       </c>
       <c r="HY45" s="25">
         <v>0</v>
       </c>
       <c r="HZ45" s="25">
         <v>0</v>
       </c>
       <c r="IA45" s="25">
         <v>0</v>
       </c>
       <c r="IB45" s="25">
         <v>0</v>
       </c>
       <c r="IC45" s="25">
         <v>1.3265000000000001E-2</v>
       </c>
       <c r="ID45" s="25">
         <v>0</v>
       </c>
       <c r="IE45" s="25">
         <v>0</v>
       </c>
       <c r="IF45" s="25">
         <v>0</v>
       </c>
+      <c r="IG45" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH45" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="27">
         <v>0</v>
       </c>
       <c r="D46" s="27">
         <v>0</v>
       </c>
       <c r="E46" s="27">
         <v>0</v>
       </c>
       <c r="F46" s="27">
         <v>0</v>
       </c>
       <c r="G46" s="27">
         <v>0</v>
       </c>
       <c r="H46" s="27">
         <v>0</v>
       </c>
       <c r="I46" s="27">
         <v>0</v>
       </c>
       <c r="J46" s="27">
@@ -30587,52 +30823,58 @@
       </c>
       <c r="HY46" s="25">
         <v>0</v>
       </c>
       <c r="HZ46" s="25">
         <v>0</v>
       </c>
       <c r="IA46" s="25">
         <v>0</v>
       </c>
       <c r="IB46" s="25">
         <v>0</v>
       </c>
       <c r="IC46" s="25">
         <v>0</v>
       </c>
       <c r="ID46" s="25">
         <v>0</v>
       </c>
       <c r="IE46" s="25">
         <v>0</v>
       </c>
       <c r="IF46" s="25">
         <v>0</v>
       </c>
+      <c r="IG46" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH46" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="47" spans="1:240" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:242" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3"/>
       <c r="B47" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C47" s="21">
         <v>0.21235649000000001</v>
       </c>
       <c r="D47" s="21">
         <v>0</v>
       </c>
       <c r="E47" s="21">
         <v>0</v>
       </c>
       <c r="F47" s="21">
         <v>0</v>
       </c>
       <c r="G47" s="21">
         <v>0</v>
       </c>
       <c r="H47" s="21">
         <v>0</v>
       </c>
       <c r="I47" s="21">
         <v>0</v>
       </c>
@@ -31307,52 +31549,58 @@
       </c>
       <c r="HY47" s="22">
         <v>0</v>
       </c>
       <c r="HZ47" s="22">
         <v>0</v>
       </c>
       <c r="IA47" s="22">
         <v>0</v>
       </c>
       <c r="IB47" s="22">
         <v>0</v>
       </c>
       <c r="IC47" s="22">
         <v>0</v>
       </c>
       <c r="ID47" s="22">
         <v>0</v>
       </c>
       <c r="IE47" s="22">
         <v>0</v>
       </c>
       <c r="IF47" s="22">
         <v>0</v>
       </c>
+      <c r="IG47" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH47" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C48" s="24">
         <v>0.21235649000000001</v>
       </c>
       <c r="D48" s="24">
         <v>0</v>
       </c>
       <c r="E48" s="24">
         <v>0</v>
       </c>
       <c r="F48" s="24">
         <v>0</v>
       </c>
       <c r="G48" s="24">
         <v>0</v>
       </c>
       <c r="H48" s="24">
         <v>0</v>
       </c>
       <c r="I48" s="24">
         <v>0</v>
       </c>
       <c r="J48" s="24">
@@ -32026,52 +32274,58 @@
       </c>
       <c r="HY48" s="25">
         <v>0</v>
       </c>
       <c r="HZ48" s="25">
         <v>0</v>
       </c>
       <c r="IA48" s="25">
         <v>0</v>
       </c>
       <c r="IB48" s="25">
         <v>0</v>
       </c>
       <c r="IC48" s="25">
         <v>0</v>
       </c>
       <c r="ID48" s="25">
         <v>0</v>
       </c>
       <c r="IE48" s="25">
         <v>0</v>
       </c>
       <c r="IF48" s="25">
         <v>0</v>
       </c>
+      <c r="IG48" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH48" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C49" s="27">
         <v>0</v>
       </c>
       <c r="D49" s="27">
         <v>0</v>
       </c>
       <c r="E49" s="27">
         <v>0</v>
       </c>
       <c r="F49" s="27">
         <v>0</v>
       </c>
       <c r="G49" s="27">
         <v>0</v>
       </c>
       <c r="H49" s="27">
         <v>0</v>
       </c>
       <c r="I49" s="27">
         <v>0</v>
       </c>
       <c r="J49" s="27">
@@ -32745,52 +32999,58 @@
       </c>
       <c r="HY49" s="25">
         <v>0</v>
       </c>
       <c r="HZ49" s="25">
         <v>0</v>
       </c>
       <c r="IA49" s="25">
         <v>0</v>
       </c>
       <c r="IB49" s="25">
         <v>0</v>
       </c>
       <c r="IC49" s="25">
         <v>0</v>
       </c>
       <c r="ID49" s="25">
         <v>0</v>
       </c>
       <c r="IE49" s="25">
         <v>0</v>
       </c>
       <c r="IF49" s="25">
         <v>0</v>
       </c>
+      <c r="IG49" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH49" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3"/>
       <c r="B50" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C50" s="21">
         <v>17.806755590000002</v>
       </c>
       <c r="D50" s="21">
         <v>5.4088791599999997</v>
       </c>
       <c r="E50" s="21">
         <v>0.93769692999999998</v>
       </c>
       <c r="F50" s="21">
         <v>0.30334033999999999</v>
       </c>
       <c r="G50" s="21">
         <v>11.499064300000001</v>
       </c>
       <c r="H50" s="21">
         <v>0</v>
       </c>
       <c r="I50" s="21">
         <v>0</v>
       </c>
@@ -33465,52 +33725,58 @@
       </c>
       <c r="HY50" s="22">
         <v>0</v>
       </c>
       <c r="HZ50" s="22">
         <v>0</v>
       </c>
       <c r="IA50" s="22">
         <v>0</v>
       </c>
       <c r="IB50" s="22">
         <v>0</v>
       </c>
       <c r="IC50" s="22">
         <v>0</v>
       </c>
       <c r="ID50" s="22">
         <v>0</v>
       </c>
       <c r="IE50" s="22">
         <v>0</v>
       </c>
       <c r="IF50" s="22">
         <v>0</v>
       </c>
+      <c r="IG50" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH50" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="51" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="24">
         <v>17.806755590000002</v>
       </c>
       <c r="D51" s="24">
         <v>5.4088791599999997</v>
       </c>
       <c r="E51" s="24">
         <v>0.93769692999999998</v>
       </c>
       <c r="F51" s="24">
         <v>0.30334033999999999</v>
       </c>
       <c r="G51" s="24">
         <v>11.499064300000001</v>
       </c>
       <c r="H51" s="24">
         <v>0</v>
       </c>
       <c r="I51" s="24">
         <v>0</v>
       </c>
       <c r="J51" s="24">
@@ -34184,52 +34450,58 @@
       </c>
       <c r="HY51" s="25">
         <v>0</v>
       </c>
       <c r="HZ51" s="25">
         <v>0</v>
       </c>
       <c r="IA51" s="25">
         <v>0</v>
       </c>
       <c r="IB51" s="25">
         <v>0</v>
       </c>
       <c r="IC51" s="25">
         <v>0</v>
       </c>
       <c r="ID51" s="25">
         <v>0</v>
       </c>
       <c r="IE51" s="25">
         <v>0</v>
       </c>
       <c r="IF51" s="25">
         <v>0</v>
       </c>
+      <c r="IG51" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH51" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C52" s="27">
         <v>0</v>
       </c>
       <c r="D52" s="27">
         <v>0</v>
       </c>
       <c r="E52" s="27">
         <v>0</v>
       </c>
       <c r="F52" s="27">
         <v>0</v>
       </c>
       <c r="G52" s="27">
         <v>0</v>
       </c>
       <c r="H52" s="27">
         <v>0</v>
       </c>
       <c r="I52" s="27">
         <v>0</v>
       </c>
       <c r="J52" s="27">
@@ -34903,52 +35175,58 @@
       </c>
       <c r="HY52" s="25">
         <v>0</v>
       </c>
       <c r="HZ52" s="25">
         <v>0</v>
       </c>
       <c r="IA52" s="25">
         <v>0</v>
       </c>
       <c r="IB52" s="25">
         <v>0</v>
       </c>
       <c r="IC52" s="25">
         <v>0</v>
       </c>
       <c r="ID52" s="25">
         <v>0</v>
       </c>
       <c r="IE52" s="25">
         <v>0</v>
       </c>
       <c r="IF52" s="25">
         <v>0</v>
       </c>
+      <c r="IG52" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH52" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="53" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3"/>
       <c r="B53" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C53" s="21">
         <v>0</v>
       </c>
       <c r="D53" s="21">
         <v>0</v>
       </c>
       <c r="E53" s="21">
         <v>3.06589687</v>
       </c>
       <c r="F53" s="21">
         <v>0</v>
       </c>
       <c r="G53" s="21">
         <v>0</v>
       </c>
       <c r="H53" s="21">
         <v>0</v>
       </c>
       <c r="I53" s="21">
         <v>0</v>
       </c>
@@ -35623,52 +35901,58 @@
       </c>
       <c r="HY53" s="22">
         <v>0</v>
       </c>
       <c r="HZ53" s="22">
         <v>0</v>
       </c>
       <c r="IA53" s="22">
         <v>0</v>
       </c>
       <c r="IB53" s="22">
         <v>0</v>
       </c>
       <c r="IC53" s="22">
         <v>0</v>
       </c>
       <c r="ID53" s="22">
         <v>0</v>
       </c>
       <c r="IE53" s="22">
         <v>0</v>
       </c>
       <c r="IF53" s="22">
         <v>0</v>
       </c>
+      <c r="IG53" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH53" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="54" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C54" s="24">
         <v>0</v>
       </c>
       <c r="D54" s="24">
         <v>0</v>
       </c>
       <c r="E54" s="24">
         <v>3.06589687</v>
       </c>
       <c r="F54" s="24">
         <v>0</v>
       </c>
       <c r="G54" s="24">
         <v>0</v>
       </c>
       <c r="H54" s="24">
         <v>0</v>
       </c>
       <c r="I54" s="24">
         <v>0</v>
       </c>
       <c r="J54" s="24">
@@ -36342,52 +36626,58 @@
       </c>
       <c r="HY54" s="25">
         <v>0</v>
       </c>
       <c r="HZ54" s="25">
         <v>0</v>
       </c>
       <c r="IA54" s="25">
         <v>0</v>
       </c>
       <c r="IB54" s="25">
         <v>0</v>
       </c>
       <c r="IC54" s="25">
         <v>0</v>
       </c>
       <c r="ID54" s="25">
         <v>0</v>
       </c>
       <c r="IE54" s="25">
         <v>0</v>
       </c>
       <c r="IF54" s="25">
         <v>0</v>
       </c>
+      <c r="IG54" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH54" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="55" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C55" s="27">
         <v>0</v>
       </c>
       <c r="D55" s="27">
         <v>0</v>
       </c>
       <c r="E55" s="27">
         <v>0</v>
       </c>
       <c r="F55" s="27">
         <v>0</v>
       </c>
       <c r="G55" s="27">
         <v>0</v>
       </c>
       <c r="H55" s="27">
         <v>0</v>
       </c>
       <c r="I55" s="27">
         <v>0</v>
       </c>
       <c r="J55" s="27">
@@ -37061,52 +37351,58 @@
       </c>
       <c r="HY55" s="25">
         <v>0</v>
       </c>
       <c r="HZ55" s="25">
         <v>0</v>
       </c>
       <c r="IA55" s="25">
         <v>0</v>
       </c>
       <c r="IB55" s="25">
         <v>0</v>
       </c>
       <c r="IC55" s="25">
         <v>0</v>
       </c>
       <c r="ID55" s="25">
         <v>0</v>
       </c>
       <c r="IE55" s="25">
         <v>0</v>
       </c>
       <c r="IF55" s="25">
         <v>0</v>
       </c>
+      <c r="IG55" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH55" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="56" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C56" s="21">
         <v>39.846718430000003</v>
       </c>
       <c r="D56" s="21">
         <v>45.672161389999999</v>
       </c>
       <c r="E56" s="21">
         <v>47.4602681</v>
       </c>
       <c r="F56" s="21">
         <v>45.188024419999998</v>
       </c>
       <c r="G56" s="21">
         <v>13.397106640000001</v>
       </c>
       <c r="H56" s="21">
         <v>13.65738934</v>
       </c>
       <c r="I56" s="21">
         <v>93.553567580000006</v>
       </c>
@@ -37781,52 +38077,58 @@
       </c>
       <c r="HY56" s="22">
         <v>0</v>
       </c>
       <c r="HZ56" s="22">
         <v>0</v>
       </c>
       <c r="IA56" s="22">
         <v>0</v>
       </c>
       <c r="IB56" s="22">
         <v>0</v>
       </c>
       <c r="IC56" s="22">
         <v>0</v>
       </c>
       <c r="ID56" s="22">
         <v>0</v>
       </c>
       <c r="IE56" s="22">
         <v>0</v>
       </c>
       <c r="IF56" s="22">
         <v>0</v>
       </c>
+      <c r="IG56" s="22">
+        <v>0</v>
+      </c>
+      <c r="IH56" s="22">
+        <v>43</v>
+      </c>
     </row>
-    <row r="57" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C57" s="24">
         <v>39.846718430000003</v>
       </c>
       <c r="D57" s="24">
         <v>45.672161389999999</v>
       </c>
       <c r="E57" s="24">
         <v>47.4602681</v>
       </c>
       <c r="F57" s="24">
         <v>45.188024419999998</v>
       </c>
       <c r="G57" s="24">
         <v>13.397106640000001</v>
       </c>
       <c r="H57" s="24">
         <v>13.65738934</v>
       </c>
       <c r="I57" s="24">
         <v>93.553567580000006</v>
       </c>
       <c r="J57" s="24">
@@ -38500,52 +38802,58 @@
       </c>
       <c r="HY57" s="25">
         <v>0</v>
       </c>
       <c r="HZ57" s="25">
         <v>0</v>
       </c>
       <c r="IA57" s="25">
         <v>0</v>
       </c>
       <c r="IB57" s="25">
         <v>0</v>
       </c>
       <c r="IC57" s="25">
         <v>0</v>
       </c>
       <c r="ID57" s="25">
         <v>0</v>
       </c>
       <c r="IE57" s="25">
         <v>0</v>
       </c>
       <c r="IF57" s="25">
         <v>0</v>
       </c>
+      <c r="IG57" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH57" s="25">
+        <v>43</v>
+      </c>
     </row>
-    <row r="58" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C58" s="27">
         <v>0</v>
       </c>
       <c r="D58" s="27">
         <v>0</v>
       </c>
       <c r="E58" s="27">
         <v>0</v>
       </c>
       <c r="F58" s="27">
         <v>0</v>
       </c>
       <c r="G58" s="27">
         <v>0</v>
       </c>
       <c r="H58" s="27">
         <v>0</v>
       </c>
       <c r="I58" s="27">
         <v>0</v>
       </c>
       <c r="J58" s="27">
@@ -39219,52 +39527,58 @@
       </c>
       <c r="HY58" s="25">
         <v>0</v>
       </c>
       <c r="HZ58" s="25">
         <v>0</v>
       </c>
       <c r="IA58" s="25">
         <v>0</v>
       </c>
       <c r="IB58" s="25">
         <v>0</v>
       </c>
       <c r="IC58" s="25">
         <v>0</v>
       </c>
       <c r="ID58" s="25">
         <v>0</v>
       </c>
       <c r="IE58" s="25">
         <v>0</v>
       </c>
       <c r="IF58" s="25">
         <v>0</v>
       </c>
+      <c r="IG58" s="25">
+        <v>0</v>
+      </c>
+      <c r="IH58" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3"/>
       <c r="B59" s="20" t="s">
         <v>81</v>
       </c>
       <c r="C59" s="21">
         <v>89.222204689999998</v>
       </c>
       <c r="D59" s="21">
         <v>99.092570640000005</v>
       </c>
       <c r="E59" s="21">
         <v>491.95041162000001</v>
       </c>
       <c r="F59" s="21">
         <v>234.21284079</v>
       </c>
       <c r="G59" s="21">
         <v>75.686967710000005</v>
       </c>
       <c r="H59" s="21">
         <v>111.39739668</v>
       </c>
       <c r="I59" s="21">
         <v>64.678040339999995</v>
       </c>
@@ -39939,52 +40253,58 @@
       </c>
       <c r="HY59" s="22">
         <v>0.27584700000000001</v>
       </c>
       <c r="HZ59" s="22">
         <v>0.97460000000000002</v>
       </c>
       <c r="IA59" s="22">
         <v>4.8142387999999992</v>
       </c>
       <c r="IB59" s="22">
         <v>0</v>
       </c>
       <c r="IC59" s="22">
         <v>5.0020700000000007</v>
       </c>
       <c r="ID59" s="22">
         <v>16.095293000000002</v>
       </c>
       <c r="IE59" s="22">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IF59" s="22">
         <v>-2.2882684099999997</v>
       </c>
+      <c r="IG59" s="22">
+        <v>7.0332683599999992</v>
+      </c>
+      <c r="IH59" s="22">
+        <v>18.143005350000003</v>
+      </c>
     </row>
-    <row r="60" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="24">
         <v>88.956759070000004</v>
       </c>
       <c r="D60" s="24">
         <v>99.372569319999997</v>
       </c>
       <c r="E60" s="24">
         <v>483.06642728000003</v>
       </c>
       <c r="F60" s="24">
         <v>231.80015248999999</v>
       </c>
       <c r="G60" s="24">
         <v>76.685438739999995</v>
       </c>
       <c r="H60" s="24">
         <v>111.89299492000001</v>
       </c>
       <c r="I60" s="24">
         <v>63.005732960000003</v>
       </c>
       <c r="J60" s="24">
@@ -40658,52 +40978,58 @@
       </c>
       <c r="HY60" s="25">
         <v>0.27584700000000001</v>
       </c>
       <c r="HZ60" s="25">
         <v>0.97460000000000002</v>
       </c>
       <c r="IA60" s="25">
         <v>5.4833311999999994</v>
       </c>
       <c r="IB60" s="25">
         <v>0</v>
       </c>
       <c r="IC60" s="25">
         <v>5.0020700000000007</v>
       </c>
       <c r="ID60" s="25">
         <v>16.095293000000002</v>
       </c>
       <c r="IE60" s="25">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IF60" s="25">
         <v>-2.2882684099999997</v>
       </c>
+      <c r="IG60" s="25">
+        <v>7.0332683599999992</v>
+      </c>
+      <c r="IH60" s="25">
+        <v>18.143005350000003</v>
+      </c>
     </row>
-    <row r="61" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C61" s="31">
         <v>0.26544561999999999</v>
       </c>
       <c r="D61" s="31">
         <v>-0.27999867000000001</v>
       </c>
       <c r="E61" s="31">
         <v>8.8839843399999996</v>
       </c>
       <c r="F61" s="31">
         <v>2.4126883000000001</v>
       </c>
       <c r="G61" s="31">
         <v>-0.99847103000000004</v>
       </c>
       <c r="H61" s="31">
         <v>-0.49559825000000002</v>
       </c>
       <c r="I61" s="31">
         <v>1.6723073900000001</v>
       </c>
       <c r="J61" s="31">
@@ -41377,52 +41703,58 @@
       </c>
       <c r="HY61" s="32">
         <v>0</v>
       </c>
       <c r="HZ61" s="32">
         <v>0</v>
       </c>
       <c r="IA61" s="32">
         <v>-0.66909240000000003</v>
       </c>
       <c r="IB61" s="32">
         <v>0</v>
       </c>
       <c r="IC61" s="32">
         <v>0</v>
       </c>
       <c r="ID61" s="32">
         <v>0</v>
       </c>
       <c r="IE61" s="32">
         <v>0</v>
       </c>
       <c r="IF61" s="32">
         <v>0</v>
       </c>
+      <c r="IG61" s="32">
+        <v>0</v>
+      </c>
+      <c r="IH61" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="62" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="3"/>
       <c r="B62" s="38" t="s">
         <v>85</v>
       </c>
       <c r="C62" s="39">
         <v>143.92455919</v>
       </c>
       <c r="D62" s="39">
         <v>186.75069076</v>
       </c>
       <c r="E62" s="39">
         <v>607.60717551000005</v>
       </c>
       <c r="F62" s="39">
         <v>305.53325856999999</v>
       </c>
       <c r="G62" s="39">
         <v>166.03496691000001</v>
       </c>
       <c r="H62" s="39">
         <v>566.38796092999996</v>
       </c>
       <c r="I62" s="39">
         <v>172.82770708000001</v>
       </c>
@@ -42097,52 +42429,58 @@
       </c>
       <c r="HY62" s="40">
         <v>0.27584700000000001</v>
       </c>
       <c r="HZ62" s="40">
         <v>0.97460000000000002</v>
       </c>
       <c r="IA62" s="40">
         <v>4.8175387999999995</v>
       </c>
       <c r="IB62" s="40">
         <v>0</v>
       </c>
       <c r="IC62" s="40">
         <v>5.0153350000000003</v>
       </c>
       <c r="ID62" s="40">
         <v>16.095293000000002</v>
       </c>
       <c r="IE62" s="40">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IF62" s="40">
         <v>-2.2882684099999997</v>
       </c>
+      <c r="IG62" s="40">
+        <v>7.0332683599999992</v>
+      </c>
+      <c r="IH62" s="40">
+        <v>61.143005350000003</v>
+      </c>
     </row>
-    <row r="63" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="3"/>
       <c r="B63" s="41" t="s">
         <v>86</v>
       </c>
       <c r="C63" s="42">
         <v>150.16351086</v>
       </c>
       <c r="D63" s="42">
         <v>432.43696189999997</v>
       </c>
       <c r="E63" s="42">
         <v>820.60187668000003</v>
       </c>
       <c r="F63" s="42">
         <v>711.23100188000001</v>
       </c>
       <c r="G63" s="42">
         <v>224.92219163999999</v>
       </c>
       <c r="H63" s="42">
         <v>780.38955785999997</v>
       </c>
       <c r="I63" s="42">
         <v>210.66898266000001</v>
       </c>
@@ -42817,52 +43155,58 @@
       </c>
       <c r="HY63" s="43">
         <v>0.27584700000000001</v>
       </c>
       <c r="HZ63" s="43">
         <v>0.97460000000000002</v>
       </c>
       <c r="IA63" s="43">
         <v>97.533505039999994</v>
       </c>
       <c r="IB63" s="43">
         <v>0</v>
       </c>
       <c r="IC63" s="43">
         <v>7.4768542100000062</v>
       </c>
       <c r="ID63" s="43">
         <v>16.095293000000002</v>
       </c>
       <c r="IE63" s="43">
         <v>80.97861223000001</v>
       </c>
       <c r="IF63" s="43">
         <v>-2.2882684099999997</v>
       </c>
+      <c r="IG63" s="43">
+        <v>-53.506816639999997</v>
+      </c>
+      <c r="IH63" s="43">
+        <v>61.143005350000003</v>
+      </c>
     </row>
-    <row r="64" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3"/>
       <c r="B64" s="20"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
       <c r="N64" s="21"/>
       <c r="O64" s="21"/>
       <c r="P64" s="21"/>
       <c r="Q64" s="21"/>
       <c r="R64" s="21"/>
       <c r="S64" s="21"/>
       <c r="T64" s="21"/>
       <c r="U64" s="21"/>
       <c r="V64" s="21"/>
       <c r="W64" s="21"/>
       <c r="X64" s="21"/>
       <c r="Y64" s="21"/>
@@ -43059,52 +43403,54 @@
       <c r="HH64" s="22"/>
       <c r="HI64" s="22"/>
       <c r="HJ64" s="22"/>
       <c r="HK64" s="22"/>
       <c r="HL64" s="22"/>
       <c r="HM64" s="22"/>
       <c r="HN64" s="22"/>
       <c r="HO64" s="22"/>
       <c r="HP64" s="22"/>
       <c r="HQ64" s="22"/>
       <c r="HR64" s="22"/>
       <c r="HS64" s="22"/>
       <c r="HT64" s="22"/>
       <c r="HU64" s="22"/>
       <c r="HV64" s="22"/>
       <c r="HW64" s="22"/>
       <c r="HX64" s="22"/>
       <c r="HY64" s="22"/>
       <c r="HZ64" s="22"/>
       <c r="IA64" s="22"/>
       <c r="IB64" s="22"/>
       <c r="IC64" s="22"/>
       <c r="ID64" s="22"/>
       <c r="IE64" s="22"/>
       <c r="IF64" s="22"/>
+      <c r="IG64" s="22"/>
+      <c r="IH64" s="22"/>
     </row>
-    <row r="65" spans="1:240" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:242" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="3"/>
       <c r="B65" s="20"/>
       <c r="C65" s="21"/>
       <c r="D65" s="21"/>
       <c r="E65" s="21"/>
       <c r="F65" s="21"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="21"/>
       <c r="N65" s="21"/>
       <c r="O65" s="21"/>
       <c r="P65" s="21"/>
       <c r="Q65" s="21"/>
       <c r="R65" s="21"/>
       <c r="S65" s="21"/>
       <c r="T65" s="21"/>
       <c r="U65" s="21"/>
       <c r="V65" s="21"/>
       <c r="W65" s="21"/>
       <c r="X65" s="21"/>
       <c r="Y65" s="21"/>
@@ -43301,57 +43647,59 @@
       <c r="HH65" s="22"/>
       <c r="HI65" s="22"/>
       <c r="HJ65" s="22"/>
       <c r="HK65" s="22"/>
       <c r="HL65" s="22"/>
       <c r="HM65" s="22"/>
       <c r="HN65" s="22"/>
       <c r="HO65" s="22"/>
       <c r="HP65" s="22"/>
       <c r="HQ65" s="22"/>
       <c r="HR65" s="22"/>
       <c r="HS65" s="22"/>
       <c r="HT65" s="22"/>
       <c r="HU65" s="22"/>
       <c r="HV65" s="22"/>
       <c r="HW65" s="22"/>
       <c r="HX65" s="22"/>
       <c r="HY65" s="22"/>
       <c r="HZ65" s="22"/>
       <c r="IA65" s="22"/>
       <c r="IB65" s="22"/>
       <c r="IC65" s="22"/>
       <c r="ID65" s="22"/>
       <c r="IE65" s="22"/>
       <c r="IF65" s="22"/>
+      <c r="IG65" s="22"/>
+      <c r="IH65" s="22"/>
     </row>
-    <row r="66" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="9" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="67" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="47" t="s">
         <v>199</v>
       </c>
       <c r="C67" s="44"/>
       <c r="D67" s="44"/>
       <c r="E67" s="44"/>
       <c r="F67" s="44"/>
       <c r="G67" s="44"/>
       <c r="H67" s="44"/>
       <c r="I67" s="44"/>
       <c r="J67" s="44"/>
       <c r="K67" s="44"/>
       <c r="L67" s="44"/>
       <c r="M67" s="44"/>
       <c r="N67" s="44"/>
       <c r="O67" s="44"/>
       <c r="P67" s="44"/>
       <c r="Q67" s="44"/>
       <c r="R67" s="44"/>
       <c r="S67" s="44"/>
       <c r="T67" s="44"/>
       <c r="U67" s="44"/>
       <c r="V67" s="44"/>
       <c r="W67" s="44"/>
       <c r="X67" s="44"/>
@@ -43548,136 +43896,138 @@
       <c r="HH67" s="44"/>
       <c r="HI67" s="44"/>
       <c r="HJ67" s="44"/>
       <c r="HK67" s="44"/>
       <c r="HL67" s="44"/>
       <c r="HM67" s="44"/>
       <c r="HN67" s="44"/>
       <c r="HO67" s="44"/>
       <c r="HP67" s="44"/>
       <c r="HQ67" s="44"/>
       <c r="HR67" s="44"/>
       <c r="HS67" s="44"/>
       <c r="HT67" s="44"/>
       <c r="HU67" s="44"/>
       <c r="HV67" s="44"/>
       <c r="HW67" s="44"/>
       <c r="HX67" s="44"/>
       <c r="HY67" s="44"/>
       <c r="HZ67" s="44"/>
       <c r="IA67" s="44"/>
       <c r="IB67" s="44"/>
       <c r="IC67" s="44"/>
       <c r="ID67" s="44"/>
       <c r="IE67" s="44"/>
       <c r="IF67" s="44"/>
+      <c r="IG67" s="44"/>
+      <c r="IH67" s="44"/>
     </row>
-    <row r="68" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED68" s="44"/>
       <c r="EE68" s="44"/>
       <c r="EF68" s="44"/>
       <c r="EG68" s="44"/>
       <c r="EH68" s="44"/>
     </row>
-    <row r="69" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED69" s="44"/>
       <c r="EE69" s="44"/>
       <c r="EF69" s="44"/>
       <c r="EG69" s="44"/>
       <c r="EH69" s="44"/>
     </row>
-    <row r="70" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED70" s="44"/>
       <c r="EE70" s="44"/>
       <c r="EF70" s="44"/>
       <c r="EG70" s="44"/>
       <c r="EH70" s="44"/>
     </row>
-    <row r="71" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED71" s="44"/>
       <c r="EE71" s="44"/>
       <c r="EF71" s="44"/>
       <c r="EG71" s="44"/>
       <c r="EH71" s="44"/>
     </row>
-    <row r="72" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED72" s="44"/>
       <c r="EE72" s="44"/>
       <c r="EF72" s="44"/>
       <c r="EG72" s="44"/>
       <c r="EH72" s="44"/>
     </row>
-    <row r="73" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED73" s="44"/>
       <c r="EE73" s="44"/>
       <c r="EF73" s="44"/>
       <c r="EG73" s="44"/>
       <c r="EH73" s="44"/>
     </row>
-    <row r="74" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED74" s="44"/>
       <c r="EE74" s="44"/>
       <c r="EF74" s="44"/>
       <c r="EG74" s="44"/>
       <c r="EH74" s="44"/>
     </row>
-    <row r="75" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED75" s="44"/>
       <c r="EE75" s="44"/>
       <c r="EF75" s="44"/>
       <c r="EG75" s="44"/>
       <c r="EH75" s="44"/>
     </row>
-    <row r="76" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED76" s="44"/>
       <c r="EE76" s="44"/>
       <c r="EF76" s="44"/>
       <c r="EG76" s="44"/>
       <c r="EH76" s="44"/>
     </row>
-    <row r="77" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED77" s="44"/>
       <c r="EE77" s="44"/>
       <c r="EF77" s="44"/>
       <c r="EG77" s="44"/>
       <c r="EH77" s="44"/>
     </row>
-    <row r="78" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED78" s="44"/>
       <c r="EE78" s="44"/>
       <c r="EF78" s="44"/>
       <c r="EG78" s="44"/>
       <c r="EH78" s="44"/>
     </row>
-    <row r="79" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED79" s="44"/>
       <c r="EE79" s="44"/>
       <c r="EF79" s="44"/>
       <c r="EG79" s="44"/>
       <c r="EH79" s="44"/>
     </row>
-    <row r="80" spans="1:240" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:242" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED80" s="44"/>
       <c r="EE80" s="44"/>
       <c r="EF80" s="44"/>
       <c r="EG80" s="44"/>
       <c r="EH80" s="44"/>
     </row>
     <row r="81" spans="134:138" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED81" s="44"/>
       <c r="EE81" s="44"/>
       <c r="EF81" s="44"/>
       <c r="EG81" s="44"/>
       <c r="EH81" s="44"/>
     </row>
     <row r="82" spans="134:138" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED82" s="44"/>
       <c r="EE82" s="44"/>
       <c r="EF82" s="44"/>
       <c r="EG82" s="44"/>
       <c r="EH82" s="44"/>
     </row>
     <row r="83" spans="134:138" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="ED83" s="44"/>
       <c r="EE83" s="44"/>
       <c r="EF83" s="44"/>
       <c r="EG83" s="44"/>