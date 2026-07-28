--- v6 (2026-05-29)
+++ v7 (2026-07-28)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\VP_1-10 - NOVO\biltenske tablice\2026\202605\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\VP_1-10 - NOVO\biltenske tablice\2026\202606\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2CCF4B7E-C18D-424C-A164-EC419D5B2727}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF74DF11-A73F-4127-BED7-A1C36E9671D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">EUR!$B:$B,EUR!$2:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="253">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>market valuation</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2012</t>
     </r>
   </si>
   <si>
@@ -1690,50 +1690,53 @@
   </si>
   <si>
     <t>Oct. 2025</t>
   </si>
   <si>
     <t>Nov. 2025</t>
   </si>
   <si>
     <t>Q4/25</t>
   </si>
   <si>
     <t>Dec. 2025</t>
   </si>
   <si>
     <t>Jan. 2026</t>
   </si>
   <si>
     <t>Feb. 2026</t>
   </si>
   <si>
     <t>Q1/26</t>
   </si>
   <si>
     <t>Mar. 2026</t>
   </si>
+  <si>
+    <t>Apr. 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.00;\-#,##0.00;&quot;–&quot;;"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -2275,74 +2278,74 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:IJ122"/>
+  <dimension ref="A2:IK122"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="45.33203125" style="9" customWidth="1"/>
     <col min="3" max="98" width="9.83203125" style="9" customWidth="1"/>
     <col min="99" max="105" width="9.83203125" style="4" customWidth="1"/>
     <col min="106" max="129" width="9.83203125" style="1" customWidth="1"/>
     <col min="130" max="130" width="10.6640625" style="1" customWidth="1"/>
     <col min="131" max="139" width="9.83203125" style="1" customWidth="1"/>
     <col min="140" max="140" width="9.33203125" style="5"/>
-    <col min="141" max="244" width="9.83203125" style="1" customWidth="1"/>
-    <col min="245" max="16384" width="9.33203125" style="5"/>
+    <col min="141" max="245" width="9.83203125" style="1" customWidth="1"/>
+    <col min="246" max="16384" width="9.33203125" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:244" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:245" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
@@ -2399,51 +2402,51 @@
       <c r="BW2" s="3"/>
       <c r="BX2" s="3"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
       <c r="CK2" s="3"/>
       <c r="CL2" s="3"/>
       <c r="CM2" s="3"/>
       <c r="CN2" s="3"/>
       <c r="CO2" s="3"/>
       <c r="CP2" s="3"/>
       <c r="CQ2" s="3"/>
       <c r="CR2" s="3"/>
       <c r="CS2" s="3"/>
       <c r="CT2" s="3"/>
     </row>
-    <row r="3" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
@@ -2507,51 +2510,51 @@
       <c r="CD3" s="8"/>
       <c r="CE3" s="8"/>
       <c r="CF3" s="8"/>
       <c r="CG3" s="8"/>
       <c r="CH3" s="8"/>
       <c r="CI3" s="8"/>
       <c r="CJ3" s="8"/>
       <c r="CK3" s="8"/>
       <c r="CL3" s="8"/>
       <c r="CM3" s="8"/>
       <c r="CN3" s="8"/>
       <c r="CO3" s="8"/>
       <c r="CP3" s="8"/>
       <c r="CQ3" s="8"/>
       <c r="CR3" s="8"/>
       <c r="CS3" s="8"/>
       <c r="CT3" s="8"/>
       <c r="CU3" s="8"/>
       <c r="CV3" s="8"/>
       <c r="CW3" s="8"/>
       <c r="CX3" s="8"/>
       <c r="CY3" s="8"/>
       <c r="CZ3" s="8"/>
       <c r="DA3" s="8"/>
     </row>
-    <row r="4" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
@@ -2613,51 +2616,51 @@
       <c r="CD4" s="8"/>
       <c r="CE4" s="8"/>
       <c r="CF4" s="8"/>
       <c r="CG4" s="8"/>
       <c r="CH4" s="8"/>
       <c r="CI4" s="8"/>
       <c r="CJ4" s="8"/>
       <c r="CK4" s="8"/>
       <c r="CL4" s="8"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
       <c r="CT4" s="8"/>
       <c r="CU4" s="8"/>
       <c r="CV4" s="8"/>
       <c r="CW4" s="8"/>
       <c r="CX4" s="8"/>
       <c r="CY4" s="8"/>
       <c r="CZ4" s="8"/>
       <c r="DA4" s="8"/>
     </row>
-    <row r="5" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
@@ -2719,51 +2722,51 @@
       <c r="CD5" s="8"/>
       <c r="CE5" s="8"/>
       <c r="CF5" s="8"/>
       <c r="CG5" s="8"/>
       <c r="CH5" s="8"/>
       <c r="CI5" s="8"/>
       <c r="CJ5" s="8"/>
       <c r="CK5" s="8"/>
       <c r="CL5" s="8"/>
       <c r="CM5" s="8"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
       <c r="CT5" s="8"/>
       <c r="CU5" s="8"/>
       <c r="CV5" s="8"/>
       <c r="CW5" s="8"/>
       <c r="CX5" s="8"/>
       <c r="CY5" s="8"/>
       <c r="CZ5" s="8"/>
       <c r="DA5" s="8"/>
     </row>
-    <row r="6" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
@@ -2796,51 +2799,51 @@
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
       <c r="BE6" s="7"/>
       <c r="BF6" s="45"/>
       <c r="BG6" s="45"/>
       <c r="BH6" s="45"/>
       <c r="BI6" s="45"/>
       <c r="BJ6" s="45"/>
       <c r="BK6" s="45"/>
       <c r="BL6" s="45"/>
       <c r="BM6" s="45"/>
       <c r="BN6" s="45"/>
       <c r="BO6" s="45"/>
       <c r="BP6" s="45"/>
       <c r="BQ6" s="45"/>
       <c r="BR6" s="45"/>
       <c r="BS6" s="45"/>
       <c r="BT6" s="45"/>
       <c r="BU6" s="45"/>
       <c r="GO6" s="46"/>
     </row>
-    <row r="7" spans="1:244" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:245" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="12">
         <v>2016</v>
       </c>
       <c r="H7" s="12">
         <v>2017</v>
       </c>
       <c r="I7" s="12">
         <v>2018</v>
       </c>
       <c r="J7" s="12">
         <v>2019</v>
@@ -3525,52 +3528,55 @@
       </c>
       <c r="IC7" s="13" t="s">
         <v>241</v>
       </c>
       <c r="ID7" s="13" t="s">
         <v>243</v>
       </c>
       <c r="IE7" s="13" t="s">
         <v>244</v>
       </c>
       <c r="IF7" s="13" t="s">
         <v>245</v>
       </c>
       <c r="IG7" s="13" t="s">
         <v>247</v>
       </c>
       <c r="IH7" s="13" t="s">
         <v>248</v>
       </c>
       <c r="II7" s="13" t="s">
         <v>249</v>
       </c>
       <c r="IJ7" s="13" t="s">
         <v>251</v>
       </c>
+      <c r="IK7" s="13" t="s">
+        <v>252</v>
+      </c>
     </row>
-    <row r="8" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
       <c r="B8" s="16" t="s">
         <v>71</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
@@ -3773,52 +3779,53 @@
       <c r="HL8" s="18"/>
       <c r="HM8" s="18"/>
       <c r="HN8" s="18"/>
       <c r="HO8" s="18"/>
       <c r="HP8" s="18"/>
       <c r="HQ8" s="18"/>
       <c r="HR8" s="18"/>
       <c r="HS8" s="18"/>
       <c r="HT8" s="18"/>
       <c r="HU8" s="18"/>
       <c r="HV8" s="18"/>
       <c r="HW8" s="18"/>
       <c r="HX8" s="18"/>
       <c r="HY8" s="18"/>
       <c r="HZ8" s="18"/>
       <c r="IA8" s="18"/>
       <c r="IB8" s="18"/>
       <c r="IC8" s="18"/>
       <c r="ID8" s="18"/>
       <c r="IE8" s="18"/>
       <c r="IF8" s="18"/>
       <c r="IG8" s="18"/>
       <c r="IH8" s="18"/>
       <c r="II8" s="18"/>
       <c r="IJ8" s="18"/>
+      <c r="IK8" s="18"/>
     </row>
-    <row r="9" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C9" s="21">
         <v>0</v>
       </c>
       <c r="D9" s="21">
         <v>0</v>
       </c>
       <c r="E9" s="21">
         <v>0</v>
       </c>
       <c r="F9" s="21">
         <v>0</v>
       </c>
       <c r="G9" s="21">
         <v>0</v>
       </c>
       <c r="H9" s="21">
         <v>0</v>
       </c>
       <c r="I9" s="21">
         <v>0</v>
       </c>
@@ -4505,52 +4512,55 @@
       </c>
       <c r="IC9" s="22">
         <v>0</v>
       </c>
       <c r="ID9" s="22">
         <v>0</v>
       </c>
       <c r="IE9" s="22">
         <v>0</v>
       </c>
       <c r="IF9" s="22">
         <v>0</v>
       </c>
       <c r="IG9" s="22">
         <v>0</v>
       </c>
       <c r="IH9" s="22">
         <v>0</v>
       </c>
       <c r="II9" s="22">
         <v>0</v>
       </c>
       <c r="IJ9" s="22">
         <v>0</v>
       </c>
+      <c r="IK9" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C10" s="24">
         <v>0</v>
       </c>
       <c r="D10" s="24">
         <v>0</v>
       </c>
       <c r="E10" s="24">
         <v>0</v>
       </c>
       <c r="F10" s="24">
         <v>0</v>
       </c>
       <c r="G10" s="24">
         <v>0</v>
       </c>
       <c r="H10" s="24">
         <v>0</v>
       </c>
       <c r="I10" s="24">
         <v>0</v>
       </c>
       <c r="J10" s="24">
@@ -5236,52 +5246,55 @@
       </c>
       <c r="IC10" s="25">
         <v>0</v>
       </c>
       <c r="ID10" s="25">
         <v>0</v>
       </c>
       <c r="IE10" s="25">
         <v>0</v>
       </c>
       <c r="IF10" s="25">
         <v>0</v>
       </c>
       <c r="IG10" s="25">
         <v>0</v>
       </c>
       <c r="IH10" s="25">
         <v>0</v>
       </c>
       <c r="II10" s="25">
         <v>0</v>
       </c>
       <c r="IJ10" s="25">
         <v>0</v>
       </c>
+      <c r="IK10" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="27">
         <v>0</v>
       </c>
       <c r="D11" s="27">
         <v>0</v>
       </c>
       <c r="E11" s="27">
         <v>0</v>
       </c>
       <c r="F11" s="27">
         <v>0</v>
       </c>
       <c r="G11" s="27">
         <v>0</v>
       </c>
       <c r="H11" s="27">
         <v>0</v>
       </c>
       <c r="I11" s="27">
         <v>0</v>
       </c>
       <c r="J11" s="27">
@@ -5967,52 +5980,55 @@
       </c>
       <c r="IC11" s="25">
         <v>0</v>
       </c>
       <c r="ID11" s="25">
         <v>0</v>
       </c>
       <c r="IE11" s="25">
         <v>0</v>
       </c>
       <c r="IF11" s="25">
         <v>0</v>
       </c>
       <c r="IG11" s="25">
         <v>0</v>
       </c>
       <c r="IH11" s="25">
         <v>0</v>
       </c>
       <c r="II11" s="25">
         <v>0</v>
       </c>
       <c r="IJ11" s="25">
         <v>0</v>
       </c>
+      <c r="IK11" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="21">
         <v>0</v>
       </c>
       <c r="D12" s="21">
         <v>-2.5688720000000002E-2</v>
       </c>
       <c r="E12" s="21">
         <v>9.5817948899999994</v>
       </c>
       <c r="F12" s="21">
         <v>98.268101329999993</v>
       </c>
       <c r="G12" s="21">
         <v>0</v>
       </c>
       <c r="H12" s="21">
         <v>5.5563179999999997E-2</v>
       </c>
       <c r="I12" s="21">
         <v>0</v>
       </c>
@@ -6699,52 +6715,55 @@
       </c>
       <c r="IC12" s="22">
         <v>0</v>
       </c>
       <c r="ID12" s="22">
         <v>0</v>
       </c>
       <c r="IE12" s="22">
         <v>0</v>
       </c>
       <c r="IF12" s="22">
         <v>0</v>
       </c>
       <c r="IG12" s="22">
         <v>0</v>
       </c>
       <c r="IH12" s="22">
         <v>0</v>
       </c>
       <c r="II12" s="22">
         <v>0</v>
       </c>
       <c r="IJ12" s="22">
         <v>0</v>
       </c>
+      <c r="IK12" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="29">
         <v>0</v>
       </c>
       <c r="D13" s="29">
         <v>-2.5688720000000002E-2</v>
       </c>
       <c r="E13" s="29">
         <v>9.5817948899999994</v>
       </c>
       <c r="F13" s="29">
         <v>98.268101329999993</v>
       </c>
       <c r="G13" s="29">
         <v>0</v>
       </c>
       <c r="H13" s="29">
         <v>0.43710143000000001</v>
       </c>
       <c r="I13" s="29">
         <v>0</v>
       </c>
       <c r="J13" s="29">
@@ -7430,52 +7449,55 @@
       </c>
       <c r="IC13" s="25">
         <v>0</v>
       </c>
       <c r="ID13" s="25">
         <v>0</v>
       </c>
       <c r="IE13" s="25">
         <v>0</v>
       </c>
       <c r="IF13" s="25">
         <v>0</v>
       </c>
       <c r="IG13" s="25">
         <v>0</v>
       </c>
       <c r="IH13" s="25">
         <v>0</v>
       </c>
       <c r="II13" s="25">
         <v>0</v>
       </c>
       <c r="IJ13" s="25">
         <v>0</v>
       </c>
+      <c r="IK13" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="27">
         <v>0</v>
       </c>
       <c r="D14" s="27">
         <v>0</v>
       </c>
       <c r="E14" s="27">
         <v>0</v>
       </c>
       <c r="F14" s="27">
         <v>0</v>
       </c>
       <c r="G14" s="27">
         <v>0</v>
       </c>
       <c r="H14" s="27">
         <v>-0.38153826000000002</v>
       </c>
       <c r="I14" s="27">
         <v>0</v>
       </c>
       <c r="J14" s="27">
@@ -8161,52 +8183,55 @@
       </c>
       <c r="IC14" s="25">
         <v>0</v>
       </c>
       <c r="ID14" s="25">
         <v>0</v>
       </c>
       <c r="IE14" s="25">
         <v>0</v>
       </c>
       <c r="IF14" s="25">
         <v>0</v>
       </c>
       <c r="IG14" s="25">
         <v>0</v>
       </c>
       <c r="IH14" s="25">
         <v>0</v>
       </c>
       <c r="II14" s="25">
         <v>0</v>
       </c>
       <c r="IJ14" s="25">
         <v>0</v>
       </c>
+      <c r="IK14" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C15" s="21">
         <v>0</v>
       </c>
       <c r="D15" s="21">
         <v>0</v>
       </c>
       <c r="E15" s="21">
         <v>0</v>
       </c>
       <c r="F15" s="21">
         <v>0</v>
       </c>
       <c r="G15" s="21">
         <v>0</v>
       </c>
       <c r="H15" s="21">
         <v>0</v>
       </c>
       <c r="I15" s="21">
         <v>0</v>
       </c>
@@ -8893,52 +8918,55 @@
       </c>
       <c r="IC15" s="22">
         <v>0</v>
       </c>
       <c r="ID15" s="22">
         <v>0</v>
       </c>
       <c r="IE15" s="22">
         <v>0</v>
       </c>
       <c r="IF15" s="22">
         <v>0</v>
       </c>
       <c r="IG15" s="22">
         <v>0</v>
       </c>
       <c r="IH15" s="22">
         <v>0</v>
       </c>
       <c r="II15" s="22">
         <v>0</v>
       </c>
       <c r="IJ15" s="22">
         <v>0</v>
       </c>
+      <c r="IK15" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="24">
         <v>0</v>
       </c>
       <c r="D16" s="24">
         <v>0</v>
       </c>
       <c r="E16" s="24">
         <v>0</v>
       </c>
       <c r="F16" s="24">
         <v>0</v>
       </c>
       <c r="G16" s="24">
         <v>0</v>
       </c>
       <c r="H16" s="24">
         <v>0</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="24">
@@ -9624,52 +9652,55 @@
       </c>
       <c r="IC16" s="25">
         <v>0</v>
       </c>
       <c r="ID16" s="25">
         <v>0</v>
       </c>
       <c r="IE16" s="25">
         <v>0</v>
       </c>
       <c r="IF16" s="25">
         <v>0</v>
       </c>
       <c r="IG16" s="25">
         <v>0</v>
       </c>
       <c r="IH16" s="25">
         <v>0</v>
       </c>
       <c r="II16" s="25">
         <v>0</v>
       </c>
       <c r="IJ16" s="25">
         <v>0</v>
       </c>
+      <c r="IK16" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="27">
         <v>0</v>
       </c>
       <c r="D17" s="27">
         <v>0</v>
       </c>
       <c r="E17" s="27">
         <v>0</v>
       </c>
       <c r="F17" s="27">
         <v>0</v>
       </c>
       <c r="G17" s="27">
         <v>0</v>
       </c>
       <c r="H17" s="27">
         <v>0</v>
       </c>
       <c r="I17" s="27">
         <v>0</v>
       </c>
       <c r="J17" s="27">
@@ -10355,52 +10386,55 @@
       </c>
       <c r="IC17" s="25">
         <v>0</v>
       </c>
       <c r="ID17" s="25">
         <v>0</v>
       </c>
       <c r="IE17" s="25">
         <v>0</v>
       </c>
       <c r="IF17" s="25">
         <v>0</v>
       </c>
       <c r="IG17" s="25">
         <v>0</v>
       </c>
       <c r="IH17" s="25">
         <v>0</v>
       </c>
       <c r="II17" s="25">
         <v>0</v>
       </c>
       <c r="IJ17" s="25">
         <v>0</v>
       </c>
+      <c r="IK17" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3"/>
       <c r="B18" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="21">
         <v>0</v>
       </c>
       <c r="D18" s="21">
         <v>0</v>
       </c>
       <c r="E18" s="21">
         <v>0</v>
       </c>
       <c r="F18" s="21">
         <v>0</v>
       </c>
       <c r="G18" s="21">
         <v>0</v>
       </c>
       <c r="H18" s="21">
         <v>0</v>
       </c>
       <c r="I18" s="21">
         <v>0</v>
       </c>
@@ -11087,52 +11121,55 @@
       </c>
       <c r="IC18" s="22">
         <v>0</v>
       </c>
       <c r="ID18" s="22">
         <v>0</v>
       </c>
       <c r="IE18" s="22">
         <v>0</v>
       </c>
       <c r="IF18" s="22">
         <v>0</v>
       </c>
       <c r="IG18" s="22">
         <v>0</v>
       </c>
       <c r="IH18" s="22">
         <v>1.0755000000000001E-2</v>
       </c>
       <c r="II18" s="22">
         <v>0</v>
       </c>
       <c r="IJ18" s="22">
         <v>0</v>
       </c>
+      <c r="IK18" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="24">
         <v>0</v>
       </c>
       <c r="D19" s="24">
         <v>0</v>
       </c>
       <c r="E19" s="24">
         <v>0</v>
       </c>
       <c r="F19" s="24">
         <v>0</v>
       </c>
       <c r="G19" s="24">
         <v>0</v>
       </c>
       <c r="H19" s="24">
         <v>0</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="24">
@@ -11818,52 +11855,55 @@
       </c>
       <c r="IC19" s="25">
         <v>0</v>
       </c>
       <c r="ID19" s="25">
         <v>0</v>
       </c>
       <c r="IE19" s="25">
         <v>0</v>
       </c>
       <c r="IF19" s="25">
         <v>0</v>
       </c>
       <c r="IG19" s="25">
         <v>0</v>
       </c>
       <c r="IH19" s="25">
         <v>1.0755000000000001E-2</v>
       </c>
       <c r="II19" s="25">
         <v>0</v>
       </c>
       <c r="IJ19" s="25">
         <v>0</v>
       </c>
+      <c r="IK19" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="27">
         <v>0</v>
       </c>
       <c r="D20" s="27">
         <v>0</v>
       </c>
       <c r="E20" s="27">
         <v>0</v>
       </c>
       <c r="F20" s="27">
         <v>0</v>
       </c>
       <c r="G20" s="27">
         <v>0</v>
       </c>
       <c r="H20" s="27">
         <v>0</v>
       </c>
       <c r="I20" s="27">
         <v>0</v>
       </c>
       <c r="J20" s="27">
@@ -12549,52 +12589,55 @@
       </c>
       <c r="IC20" s="25">
         <v>0</v>
       </c>
       <c r="ID20" s="25">
         <v>0</v>
       </c>
       <c r="IE20" s="25">
         <v>0</v>
       </c>
       <c r="IF20" s="25">
         <v>0</v>
       </c>
       <c r="IG20" s="25">
         <v>0</v>
       </c>
       <c r="IH20" s="25">
         <v>0</v>
       </c>
       <c r="II20" s="25">
         <v>0</v>
       </c>
       <c r="IJ20" s="25">
         <v>0</v>
       </c>
+      <c r="IK20" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:244" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:245" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
       <c r="B21" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="21">
         <v>0</v>
       </c>
       <c r="D21" s="21">
         <v>0</v>
       </c>
       <c r="E21" s="21">
         <v>0</v>
       </c>
       <c r="F21" s="21">
         <v>0</v>
       </c>
       <c r="G21" s="21">
         <v>0</v>
       </c>
       <c r="H21" s="21">
         <v>0</v>
       </c>
       <c r="I21" s="21">
         <v>0</v>
       </c>
@@ -13281,52 +13324,55 @@
       </c>
       <c r="IC21" s="22">
         <v>0</v>
       </c>
       <c r="ID21" s="22">
         <v>0</v>
       </c>
       <c r="IE21" s="22">
         <v>0</v>
       </c>
       <c r="IF21" s="22">
         <v>0</v>
       </c>
       <c r="IG21" s="22">
         <v>0</v>
       </c>
       <c r="IH21" s="22">
         <v>0</v>
       </c>
       <c r="II21" s="22">
         <v>0</v>
       </c>
       <c r="IJ21" s="22">
         <v>0</v>
       </c>
+      <c r="IK21" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="24">
         <v>0</v>
       </c>
       <c r="D22" s="24">
         <v>0</v>
       </c>
       <c r="E22" s="24">
         <v>0</v>
       </c>
       <c r="F22" s="24">
         <v>0</v>
       </c>
       <c r="G22" s="24">
         <v>0</v>
       </c>
       <c r="H22" s="24">
         <v>0</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="24">
@@ -14012,52 +14058,55 @@
       </c>
       <c r="IC22" s="25">
         <v>0</v>
       </c>
       <c r="ID22" s="25">
         <v>0</v>
       </c>
       <c r="IE22" s="25">
         <v>0</v>
       </c>
       <c r="IF22" s="25">
         <v>0</v>
       </c>
       <c r="IG22" s="25">
         <v>0</v>
       </c>
       <c r="IH22" s="25">
         <v>0</v>
       </c>
       <c r="II22" s="25">
         <v>0</v>
       </c>
       <c r="IJ22" s="25">
         <v>0</v>
       </c>
+      <c r="IK22" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="27">
         <v>0</v>
       </c>
       <c r="D23" s="27">
         <v>0</v>
       </c>
       <c r="E23" s="27">
         <v>0</v>
       </c>
       <c r="F23" s="27">
         <v>0</v>
       </c>
       <c r="G23" s="27">
         <v>0</v>
       </c>
       <c r="H23" s="27">
         <v>0</v>
       </c>
       <c r="I23" s="27">
         <v>0</v>
       </c>
       <c r="J23" s="27">
@@ -14743,52 +14792,55 @@
       </c>
       <c r="IC23" s="25">
         <v>0</v>
       </c>
       <c r="ID23" s="25">
         <v>0</v>
       </c>
       <c r="IE23" s="25">
         <v>0</v>
       </c>
       <c r="IF23" s="25">
         <v>0</v>
       </c>
       <c r="IG23" s="25">
         <v>0</v>
       </c>
       <c r="IH23" s="25">
         <v>0</v>
       </c>
       <c r="II23" s="25">
         <v>0</v>
       </c>
       <c r="IJ23" s="25">
         <v>0</v>
       </c>
+      <c r="IK23" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3"/>
       <c r="B24" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="21">
         <v>0</v>
       </c>
       <c r="D24" s="21">
         <v>9.6882341200000006</v>
       </c>
       <c r="E24" s="21">
         <v>111.34062632</v>
       </c>
       <c r="F24" s="21">
         <v>0</v>
       </c>
       <c r="G24" s="21">
         <v>0</v>
       </c>
       <c r="H24" s="21">
         <v>0</v>
       </c>
       <c r="I24" s="21">
         <v>0</v>
       </c>
@@ -15475,52 +15527,55 @@
       </c>
       <c r="IC24" s="22">
         <v>0</v>
       </c>
       <c r="ID24" s="22">
         <v>0</v>
       </c>
       <c r="IE24" s="22">
         <v>0</v>
       </c>
       <c r="IF24" s="22">
         <v>0</v>
       </c>
       <c r="IG24" s="22">
         <v>0</v>
       </c>
       <c r="IH24" s="22">
         <v>0</v>
       </c>
       <c r="II24" s="22">
         <v>0</v>
       </c>
       <c r="IJ24" s="22">
         <v>0</v>
       </c>
+      <c r="IK24" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="24">
         <v>0</v>
       </c>
       <c r="D25" s="24">
         <v>9.6882341200000006</v>
       </c>
       <c r="E25" s="24">
         <v>111.34062632</v>
       </c>
       <c r="F25" s="24">
         <v>0</v>
       </c>
       <c r="G25" s="24">
         <v>0</v>
       </c>
       <c r="H25" s="24">
         <v>0</v>
       </c>
       <c r="I25" s="24">
         <v>0</v>
       </c>
       <c r="J25" s="24">
@@ -16206,52 +16261,55 @@
       </c>
       <c r="IC25" s="25">
         <v>0</v>
       </c>
       <c r="ID25" s="25">
         <v>0</v>
       </c>
       <c r="IE25" s="25">
         <v>0</v>
       </c>
       <c r="IF25" s="25">
         <v>0</v>
       </c>
       <c r="IG25" s="25">
         <v>0</v>
       </c>
       <c r="IH25" s="25">
         <v>0</v>
       </c>
       <c r="II25" s="25">
         <v>0</v>
       </c>
       <c r="IJ25" s="25">
         <v>0</v>
       </c>
+      <c r="IK25" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="27">
         <v>0</v>
       </c>
       <c r="D26" s="27">
         <v>0</v>
       </c>
       <c r="E26" s="27">
         <v>0</v>
       </c>
       <c r="F26" s="27">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="27">
         <v>0</v>
       </c>
       <c r="I26" s="27">
         <v>0</v>
       </c>
       <c r="J26" s="27">
@@ -16937,52 +16995,55 @@
       </c>
       <c r="IC26" s="25">
         <v>0</v>
       </c>
       <c r="ID26" s="25">
         <v>0</v>
       </c>
       <c r="IE26" s="25">
         <v>0</v>
       </c>
       <c r="IF26" s="25">
         <v>0</v>
       </c>
       <c r="IG26" s="25">
         <v>0</v>
       </c>
       <c r="IH26" s="25">
         <v>0</v>
       </c>
       <c r="II26" s="25">
         <v>0</v>
       </c>
       <c r="IJ26" s="25">
         <v>0</v>
       </c>
+      <c r="IK26" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
       <c r="B27" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="21">
         <v>0</v>
       </c>
       <c r="D27" s="21">
         <v>107.15851673</v>
       </c>
       <c r="E27" s="21">
         <v>0.35795548999999999</v>
       </c>
       <c r="F27" s="21">
         <v>104.45267364</v>
       </c>
       <c r="G27" s="21">
         <v>14.194872159999999</v>
       </c>
       <c r="H27" s="21">
         <v>14.67830917</v>
       </c>
       <c r="I27" s="21">
         <v>0</v>
       </c>
@@ -17669,52 +17730,55 @@
       </c>
       <c r="IC27" s="22">
         <v>0</v>
       </c>
       <c r="ID27" s="22">
         <v>0</v>
       </c>
       <c r="IE27" s="22">
         <v>0</v>
       </c>
       <c r="IF27" s="22">
         <v>0</v>
       </c>
       <c r="IG27" s="22">
         <v>0</v>
       </c>
       <c r="IH27" s="22">
         <v>0</v>
       </c>
       <c r="II27" s="22">
         <v>0</v>
       </c>
       <c r="IJ27" s="22">
         <v>0</v>
       </c>
+      <c r="IK27" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C28" s="24">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>107.15851673</v>
       </c>
       <c r="E28" s="24">
         <v>0.42590559</v>
       </c>
       <c r="F28" s="24">
         <v>104.45267364</v>
       </c>
       <c r="G28" s="24">
         <v>14.194872159999999</v>
       </c>
       <c r="H28" s="24">
         <v>14.67830917</v>
       </c>
       <c r="I28" s="24">
         <v>0</v>
       </c>
       <c r="J28" s="24">
@@ -18400,52 +18464,55 @@
       </c>
       <c r="IC28" s="25">
         <v>0</v>
       </c>
       <c r="ID28" s="25">
         <v>0</v>
       </c>
       <c r="IE28" s="25">
         <v>0</v>
       </c>
       <c r="IF28" s="25">
         <v>0</v>
       </c>
       <c r="IG28" s="25">
         <v>0</v>
       </c>
       <c r="IH28" s="25">
         <v>0</v>
       </c>
       <c r="II28" s="25">
         <v>0</v>
       </c>
       <c r="IJ28" s="25">
         <v>0</v>
       </c>
+      <c r="IK28" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="27">
         <v>0</v>
       </c>
       <c r="D29" s="27">
         <v>0</v>
       </c>
       <c r="E29" s="27">
         <v>-6.7950099999999999E-2</v>
       </c>
       <c r="F29" s="27">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>0</v>
       </c>
       <c r="H29" s="27">
         <v>0</v>
       </c>
       <c r="I29" s="27">
         <v>0</v>
       </c>
       <c r="J29" s="27">
@@ -19131,52 +19198,55 @@
       </c>
       <c r="IC29" s="25">
         <v>0</v>
       </c>
       <c r="ID29" s="25">
         <v>0</v>
       </c>
       <c r="IE29" s="25">
         <v>0</v>
       </c>
       <c r="IF29" s="25">
         <v>0</v>
       </c>
       <c r="IG29" s="25">
         <v>0</v>
       </c>
       <c r="IH29" s="25">
         <v>0</v>
       </c>
       <c r="II29" s="25">
         <v>0</v>
       </c>
       <c r="IJ29" s="25">
         <v>0</v>
       </c>
+      <c r="IK29" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="20" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="21">
         <v>6.2389516699999996</v>
       </c>
       <c r="D30" s="21">
         <v>128.86520901</v>
       </c>
       <c r="E30" s="21">
         <v>91.714324469999994</v>
       </c>
       <c r="F30" s="21">
         <v>202.97696833000001</v>
       </c>
       <c r="G30" s="21">
         <v>44.692352569999997</v>
       </c>
       <c r="H30" s="21">
         <v>199.26772459</v>
       </c>
       <c r="I30" s="21">
         <v>37.841275580000001</v>
       </c>
@@ -19863,52 +19933,55 @@
       </c>
       <c r="IC30" s="22">
         <v>0</v>
       </c>
       <c r="ID30" s="22">
         <v>2.4615192100000058</v>
       </c>
       <c r="IE30" s="22">
         <v>0</v>
       </c>
       <c r="IF30" s="22">
         <v>90.19638762000001</v>
       </c>
       <c r="IG30" s="22">
         <v>0</v>
       </c>
       <c r="IH30" s="22">
         <v>-60.550840000000001</v>
       </c>
       <c r="II30" s="22">
         <v>0</v>
       </c>
       <c r="IJ30" s="22">
         <v>0</v>
       </c>
+      <c r="IK30" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="24">
         <v>11.58104471</v>
       </c>
       <c r="D31" s="24">
         <v>128.86520901</v>
       </c>
       <c r="E31" s="24">
         <v>91.714324469999994</v>
       </c>
       <c r="F31" s="24">
         <v>207.70416324000001</v>
       </c>
       <c r="G31" s="24">
         <v>44.692352569999997</v>
       </c>
       <c r="H31" s="24">
         <v>199.87840001000001</v>
       </c>
       <c r="I31" s="24">
         <v>37.841275580000001</v>
       </c>
       <c r="J31" s="24">
@@ -20594,52 +20667,55 @@
       </c>
       <c r="IC31" s="25">
         <v>0</v>
       </c>
       <c r="ID31" s="25">
         <v>2.4615192100000058</v>
       </c>
       <c r="IE31" s="25">
         <v>0</v>
       </c>
       <c r="IF31" s="25">
         <v>90.19638762000001</v>
       </c>
       <c r="IG31" s="25">
         <v>0</v>
       </c>
       <c r="IH31" s="25">
         <v>-60.550840000000001</v>
       </c>
       <c r="II31" s="25">
         <v>0</v>
       </c>
       <c r="IJ31" s="25">
         <v>0</v>
       </c>
+      <c r="IK31" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="32" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="31">
         <v>-5.34209304</v>
       </c>
       <c r="D32" s="31">
         <v>0</v>
       </c>
       <c r="E32" s="31">
         <v>0</v>
       </c>
       <c r="F32" s="31">
         <v>-4.7271948999999998</v>
       </c>
       <c r="G32" s="31">
         <v>0</v>
       </c>
       <c r="H32" s="31">
         <v>-0.61067543000000002</v>
       </c>
       <c r="I32" s="31">
         <v>0</v>
       </c>
       <c r="J32" s="31">
@@ -21325,52 +21401,55 @@
       </c>
       <c r="IC32" s="32">
         <v>0</v>
       </c>
       <c r="ID32" s="32">
         <v>0</v>
       </c>
       <c r="IE32" s="32">
         <v>0</v>
       </c>
       <c r="IF32" s="32">
         <v>0</v>
       </c>
       <c r="IG32" s="32">
         <v>0</v>
       </c>
       <c r="IH32" s="32">
         <v>0</v>
       </c>
       <c r="II32" s="32">
         <v>0</v>
       </c>
       <c r="IJ32" s="32">
         <v>0</v>
       </c>
+      <c r="IK32" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3"/>
       <c r="B33" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="34">
         <v>6.2389516699999996</v>
       </c>
       <c r="D33" s="34">
         <v>245.68627114</v>
       </c>
       <c r="E33" s="34">
         <v>212.99470117000001</v>
       </c>
       <c r="F33" s="34">
         <v>405.69774331000002</v>
       </c>
       <c r="G33" s="34">
         <v>58.88722473</v>
       </c>
       <c r="H33" s="34">
         <v>214.00159693000001</v>
       </c>
       <c r="I33" s="34">
         <v>37.841275580000001</v>
       </c>
@@ -22057,52 +22136,55 @@
       </c>
       <c r="IC33" s="35">
         <v>0</v>
       </c>
       <c r="ID33" s="35">
         <v>2.4615192100000058</v>
       </c>
       <c r="IE33" s="35">
         <v>0</v>
       </c>
       <c r="IF33" s="35">
         <v>90.19638762000001</v>
       </c>
       <c r="IG33" s="35">
         <v>0</v>
       </c>
       <c r="IH33" s="35">
         <v>-60.540084999999998</v>
       </c>
       <c r="II33" s="35">
         <v>0</v>
       </c>
       <c r="IJ33" s="35">
         <v>0</v>
       </c>
+      <c r="IK33" s="35">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="15"/>
       <c r="B34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="36"/>
       <c r="M34" s="36"/>
       <c r="N34" s="36"/>
       <c r="O34" s="36"/>
       <c r="P34" s="36"/>
       <c r="Q34" s="36"/>
       <c r="R34" s="36"/>
       <c r="S34" s="36"/>
       <c r="T34" s="36"/>
       <c r="U34" s="36"/>
       <c r="V34" s="36"/>
       <c r="W34" s="36"/>
@@ -22305,52 +22387,53 @@
       <c r="HL34" s="37"/>
       <c r="HM34" s="37"/>
       <c r="HN34" s="37"/>
       <c r="HO34" s="37"/>
       <c r="HP34" s="37"/>
       <c r="HQ34" s="37"/>
       <c r="HR34" s="37"/>
       <c r="HS34" s="37"/>
       <c r="HT34" s="37"/>
       <c r="HU34" s="37"/>
       <c r="HV34" s="37"/>
       <c r="HW34" s="37"/>
       <c r="HX34" s="37"/>
       <c r="HY34" s="37"/>
       <c r="HZ34" s="37"/>
       <c r="IA34" s="37"/>
       <c r="IB34" s="37"/>
       <c r="IC34" s="37"/>
       <c r="ID34" s="37"/>
       <c r="IE34" s="37"/>
       <c r="IF34" s="37"/>
       <c r="IG34" s="37"/>
       <c r="IH34" s="37"/>
       <c r="II34" s="37"/>
       <c r="IJ34" s="37"/>
+      <c r="IK34" s="37"/>
     </row>
-    <row r="35" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3"/>
       <c r="B35" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="21">
         <v>0</v>
       </c>
       <c r="D35" s="21">
         <v>0</v>
       </c>
       <c r="E35" s="21">
         <v>0</v>
       </c>
       <c r="F35" s="21">
         <v>0</v>
       </c>
       <c r="G35" s="21">
         <v>0</v>
       </c>
       <c r="H35" s="21">
         <v>0</v>
       </c>
       <c r="I35" s="21">
         <v>0</v>
       </c>
@@ -23037,52 +23120,55 @@
       </c>
       <c r="IC35" s="22">
         <v>0</v>
       </c>
       <c r="ID35" s="22">
         <v>0</v>
       </c>
       <c r="IE35" s="22">
         <v>0</v>
       </c>
       <c r="IF35" s="22">
         <v>0</v>
       </c>
       <c r="IG35" s="22">
         <v>0</v>
       </c>
       <c r="IH35" s="22">
         <v>0</v>
       </c>
       <c r="II35" s="22">
         <v>0</v>
       </c>
       <c r="IJ35" s="22">
         <v>0</v>
       </c>
+      <c r="IK35" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="24">
         <v>0</v>
       </c>
       <c r="D36" s="24">
         <v>0</v>
       </c>
       <c r="E36" s="24">
         <v>0</v>
       </c>
       <c r="F36" s="24">
         <v>0</v>
       </c>
       <c r="G36" s="24">
         <v>0</v>
       </c>
       <c r="H36" s="24">
         <v>0</v>
       </c>
       <c r="I36" s="24">
         <v>0</v>
       </c>
       <c r="J36" s="24">
@@ -23768,52 +23854,55 @@
       </c>
       <c r="IC36" s="25">
         <v>0</v>
       </c>
       <c r="ID36" s="25">
         <v>0</v>
       </c>
       <c r="IE36" s="25">
         <v>0</v>
       </c>
       <c r="IF36" s="25">
         <v>0</v>
       </c>
       <c r="IG36" s="25">
         <v>0</v>
       </c>
       <c r="IH36" s="25">
         <v>0</v>
       </c>
       <c r="II36" s="25">
         <v>0</v>
       </c>
       <c r="IJ36" s="25">
         <v>0</v>
       </c>
+      <c r="IK36" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="27">
         <v>0</v>
       </c>
       <c r="D37" s="27">
         <v>0</v>
       </c>
       <c r="E37" s="27">
         <v>0</v>
       </c>
       <c r="F37" s="27">
         <v>0</v>
       </c>
       <c r="G37" s="27">
         <v>0</v>
       </c>
       <c r="H37" s="27">
         <v>0</v>
       </c>
       <c r="I37" s="27">
         <v>0</v>
       </c>
       <c r="J37" s="27">
@@ -24499,52 +24588,55 @@
       </c>
       <c r="IC37" s="25">
         <v>0</v>
       </c>
       <c r="ID37" s="25">
         <v>0</v>
       </c>
       <c r="IE37" s="25">
         <v>0</v>
       </c>
       <c r="IF37" s="25">
         <v>0</v>
       </c>
       <c r="IG37" s="25">
         <v>0</v>
       </c>
       <c r="IH37" s="25">
         <v>0</v>
       </c>
       <c r="II37" s="25">
         <v>0</v>
       </c>
       <c r="IJ37" s="25">
         <v>0</v>
       </c>
+      <c r="IK37" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3"/>
       <c r="B38" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="21">
         <v>-3.1634760100000001</v>
       </c>
       <c r="D38" s="21">
         <v>36.577079570000002</v>
       </c>
       <c r="E38" s="21">
         <v>55.676039549999999</v>
       </c>
       <c r="F38" s="21">
         <v>25.039485039999999</v>
       </c>
       <c r="G38" s="21">
         <v>65.451828259999999</v>
       </c>
       <c r="H38" s="21">
         <v>439.35560507000002</v>
       </c>
       <c r="I38" s="21">
         <v>14.59609916</v>
       </c>
@@ -25231,52 +25323,55 @@
       </c>
       <c r="IC38" s="22">
         <v>0</v>
       </c>
       <c r="ID38" s="22">
         <v>0</v>
       </c>
       <c r="IE38" s="22">
         <v>0</v>
       </c>
       <c r="IF38" s="22">
         <v>0</v>
       </c>
       <c r="IG38" s="22">
         <v>0</v>
       </c>
       <c r="IH38" s="22">
         <v>0</v>
       </c>
       <c r="II38" s="22">
         <v>0</v>
       </c>
       <c r="IJ38" s="22">
         <v>0</v>
       </c>
+      <c r="IK38" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="29">
         <v>-5.15431814</v>
       </c>
       <c r="D39" s="29">
         <v>55.430752669999997</v>
       </c>
       <c r="E39" s="29">
         <v>55.676039549999999</v>
       </c>
       <c r="F39" s="29">
         <v>25.039485039999999</v>
       </c>
       <c r="G39" s="29">
         <v>105.56172273999999</v>
       </c>
       <c r="H39" s="29">
         <v>440.96131878</v>
       </c>
       <c r="I39" s="29">
         <v>14.59609916</v>
       </c>
       <c r="J39" s="29">
@@ -25962,52 +26057,55 @@
       </c>
       <c r="IC39" s="25">
         <v>0</v>
       </c>
       <c r="ID39" s="25">
         <v>0</v>
       </c>
       <c r="IE39" s="25">
         <v>0</v>
       </c>
       <c r="IF39" s="25">
         <v>0</v>
       </c>
       <c r="IG39" s="25">
         <v>0</v>
       </c>
       <c r="IH39" s="25">
         <v>0</v>
       </c>
       <c r="II39" s="25">
         <v>0</v>
       </c>
       <c r="IJ39" s="25">
         <v>0</v>
       </c>
+      <c r="IK39" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C40" s="27">
         <v>1.9908421300000001</v>
       </c>
       <c r="D40" s="27">
         <v>-18.853673100000002</v>
       </c>
       <c r="E40" s="27">
         <v>0</v>
       </c>
       <c r="F40" s="27">
         <v>0</v>
       </c>
       <c r="G40" s="27">
         <v>-40.109894490000002</v>
       </c>
       <c r="H40" s="27">
         <v>-1.60571372</v>
       </c>
       <c r="I40" s="27">
         <v>0</v>
       </c>
       <c r="J40" s="27">
@@ -26693,52 +26791,55 @@
       </c>
       <c r="IC40" s="25">
         <v>0</v>
       </c>
       <c r="ID40" s="25">
         <v>0</v>
       </c>
       <c r="IE40" s="25">
         <v>0</v>
       </c>
       <c r="IF40" s="25">
         <v>0</v>
       </c>
       <c r="IG40" s="25">
         <v>0</v>
       </c>
       <c r="IH40" s="25">
         <v>0</v>
       </c>
       <c r="II40" s="25">
         <v>0</v>
       </c>
       <c r="IJ40" s="25">
         <v>0</v>
       </c>
+      <c r="IK40" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3"/>
       <c r="B41" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="21">
         <v>0</v>
       </c>
       <c r="D41" s="21">
         <v>0</v>
       </c>
       <c r="E41" s="21">
         <v>0</v>
       </c>
       <c r="F41" s="21">
         <v>0</v>
       </c>
       <c r="G41" s="21">
         <v>0</v>
       </c>
       <c r="H41" s="21">
         <v>0.96887650000000003</v>
       </c>
       <c r="I41" s="21">
         <v>0</v>
       </c>
@@ -27425,52 +27526,55 @@
       </c>
       <c r="IC41" s="22">
         <v>0</v>
       </c>
       <c r="ID41" s="22">
         <v>0</v>
       </c>
       <c r="IE41" s="22">
         <v>0</v>
       </c>
       <c r="IF41" s="22">
         <v>0</v>
       </c>
       <c r="IG41" s="22">
         <v>0</v>
       </c>
       <c r="IH41" s="22">
         <v>0</v>
       </c>
       <c r="II41" s="22">
         <v>0</v>
       </c>
       <c r="IJ41" s="22">
         <v>0</v>
       </c>
+      <c r="IK41" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="24">
         <v>0</v>
       </c>
       <c r="D42" s="24">
         <v>0</v>
       </c>
       <c r="E42" s="24">
         <v>0</v>
       </c>
       <c r="F42" s="24">
         <v>0</v>
       </c>
       <c r="G42" s="24">
         <v>0</v>
       </c>
       <c r="H42" s="24">
         <v>0.96887650000000003</v>
       </c>
       <c r="I42" s="24">
         <v>0</v>
       </c>
       <c r="J42" s="24">
@@ -28156,52 +28260,55 @@
       </c>
       <c r="IC42" s="25">
         <v>0</v>
       </c>
       <c r="ID42" s="25">
         <v>0</v>
       </c>
       <c r="IE42" s="25">
         <v>0</v>
       </c>
       <c r="IF42" s="25">
         <v>0</v>
       </c>
       <c r="IG42" s="25">
         <v>0</v>
       </c>
       <c r="IH42" s="25">
         <v>0</v>
       </c>
       <c r="II42" s="25">
         <v>0</v>
       </c>
       <c r="IJ42" s="25">
         <v>0</v>
       </c>
+      <c r="IK42" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="27">
         <v>0</v>
       </c>
       <c r="D43" s="27">
         <v>0</v>
       </c>
       <c r="E43" s="27">
         <v>0</v>
       </c>
       <c r="F43" s="27">
         <v>0</v>
       </c>
       <c r="G43" s="27">
         <v>0</v>
       </c>
       <c r="H43" s="27">
         <v>0</v>
       </c>
       <c r="I43" s="27">
         <v>0</v>
       </c>
       <c r="J43" s="27">
@@ -28887,52 +28994,55 @@
       </c>
       <c r="IC43" s="25">
         <v>0</v>
       </c>
       <c r="ID43" s="25">
         <v>0</v>
       </c>
       <c r="IE43" s="25">
         <v>0</v>
       </c>
       <c r="IF43" s="25">
         <v>0</v>
       </c>
       <c r="IG43" s="25">
         <v>0</v>
       </c>
       <c r="IH43" s="25">
         <v>0</v>
       </c>
       <c r="II43" s="25">
         <v>0</v>
       </c>
       <c r="IJ43" s="25">
         <v>0</v>
       </c>
+      <c r="IK43" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3"/>
       <c r="B44" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="21">
         <v>0</v>
       </c>
       <c r="D44" s="21">
         <v>0</v>
       </c>
       <c r="E44" s="21">
         <v>8.5168624299999998</v>
       </c>
       <c r="F44" s="21">
         <v>0.78956799</v>
       </c>
       <c r="G44" s="21">
         <v>0</v>
       </c>
       <c r="H44" s="21">
         <v>1.00869334</v>
       </c>
       <c r="I44" s="21">
         <v>0</v>
       </c>
@@ -29619,52 +29729,55 @@
       </c>
       <c r="IC44" s="22">
         <v>0</v>
       </c>
       <c r="ID44" s="22">
         <v>1.3265000000000001E-2</v>
       </c>
       <c r="IE44" s="22">
         <v>0</v>
       </c>
       <c r="IF44" s="22">
         <v>0</v>
       </c>
       <c r="IG44" s="22">
         <v>0</v>
       </c>
       <c r="IH44" s="22">
         <v>0</v>
       </c>
       <c r="II44" s="22">
         <v>0</v>
       </c>
       <c r="IJ44" s="22">
         <v>0</v>
       </c>
+      <c r="IK44" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C45" s="24">
         <v>0</v>
       </c>
       <c r="D45" s="24">
         <v>0</v>
       </c>
       <c r="E45" s="24">
         <v>8.5168624299999998</v>
       </c>
       <c r="F45" s="24">
         <v>0.78956799</v>
       </c>
       <c r="G45" s="24">
         <v>0</v>
       </c>
       <c r="H45" s="24">
         <v>1.00869334</v>
       </c>
       <c r="I45" s="24">
         <v>0</v>
       </c>
       <c r="J45" s="24">
@@ -30350,52 +30463,55 @@
       </c>
       <c r="IC45" s="25">
         <v>0</v>
       </c>
       <c r="ID45" s="25">
         <v>1.3265000000000001E-2</v>
       </c>
       <c r="IE45" s="25">
         <v>0</v>
       </c>
       <c r="IF45" s="25">
         <v>0</v>
       </c>
       <c r="IG45" s="25">
         <v>0</v>
       </c>
       <c r="IH45" s="25">
         <v>0</v>
       </c>
       <c r="II45" s="25">
         <v>0</v>
       </c>
       <c r="IJ45" s="25">
         <v>0</v>
       </c>
+      <c r="IK45" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="27">
         <v>0</v>
       </c>
       <c r="D46" s="27">
         <v>0</v>
       </c>
       <c r="E46" s="27">
         <v>0</v>
       </c>
       <c r="F46" s="27">
         <v>0</v>
       </c>
       <c r="G46" s="27">
         <v>0</v>
       </c>
       <c r="H46" s="27">
         <v>0</v>
       </c>
       <c r="I46" s="27">
         <v>0</v>
       </c>
       <c r="J46" s="27">
@@ -31081,52 +31197,55 @@
       </c>
       <c r="IC46" s="25">
         <v>0</v>
       </c>
       <c r="ID46" s="25">
         <v>0</v>
       </c>
       <c r="IE46" s="25">
         <v>0</v>
       </c>
       <c r="IF46" s="25">
         <v>0</v>
       </c>
       <c r="IG46" s="25">
         <v>0</v>
       </c>
       <c r="IH46" s="25">
         <v>0</v>
       </c>
       <c r="II46" s="25">
         <v>0</v>
       </c>
       <c r="IJ46" s="25">
         <v>0</v>
       </c>
+      <c r="IK46" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="47" spans="1:244" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:245" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3"/>
       <c r="B47" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C47" s="21">
         <v>0.21235649000000001</v>
       </c>
       <c r="D47" s="21">
         <v>0</v>
       </c>
       <c r="E47" s="21">
         <v>0</v>
       </c>
       <c r="F47" s="21">
         <v>0</v>
       </c>
       <c r="G47" s="21">
         <v>0</v>
       </c>
       <c r="H47" s="21">
         <v>0</v>
       </c>
       <c r="I47" s="21">
         <v>0</v>
       </c>
@@ -31813,52 +31932,55 @@
       </c>
       <c r="IC47" s="22">
         <v>0</v>
       </c>
       <c r="ID47" s="22">
         <v>0</v>
       </c>
       <c r="IE47" s="22">
         <v>0</v>
       </c>
       <c r="IF47" s="22">
         <v>0</v>
       </c>
       <c r="IG47" s="22">
         <v>0</v>
       </c>
       <c r="IH47" s="22">
         <v>0</v>
       </c>
       <c r="II47" s="22">
         <v>0</v>
       </c>
       <c r="IJ47" s="22">
         <v>0</v>
       </c>
+      <c r="IK47" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C48" s="24">
         <v>0.21235649000000001</v>
       </c>
       <c r="D48" s="24">
         <v>0</v>
       </c>
       <c r="E48" s="24">
         <v>0</v>
       </c>
       <c r="F48" s="24">
         <v>0</v>
       </c>
       <c r="G48" s="24">
         <v>0</v>
       </c>
       <c r="H48" s="24">
         <v>0</v>
       </c>
       <c r="I48" s="24">
         <v>0</v>
       </c>
       <c r="J48" s="24">
@@ -32544,52 +32666,55 @@
       </c>
       <c r="IC48" s="25">
         <v>0</v>
       </c>
       <c r="ID48" s="25">
         <v>0</v>
       </c>
       <c r="IE48" s="25">
         <v>0</v>
       </c>
       <c r="IF48" s="25">
         <v>0</v>
       </c>
       <c r="IG48" s="25">
         <v>0</v>
       </c>
       <c r="IH48" s="25">
         <v>0</v>
       </c>
       <c r="II48" s="25">
         <v>0</v>
       </c>
       <c r="IJ48" s="25">
         <v>0</v>
       </c>
+      <c r="IK48" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C49" s="27">
         <v>0</v>
       </c>
       <c r="D49" s="27">
         <v>0</v>
       </c>
       <c r="E49" s="27">
         <v>0</v>
       </c>
       <c r="F49" s="27">
         <v>0</v>
       </c>
       <c r="G49" s="27">
         <v>0</v>
       </c>
       <c r="H49" s="27">
         <v>0</v>
       </c>
       <c r="I49" s="27">
         <v>0</v>
       </c>
       <c r="J49" s="27">
@@ -33275,52 +33400,55 @@
       </c>
       <c r="IC49" s="25">
         <v>0</v>
       </c>
       <c r="ID49" s="25">
         <v>0</v>
       </c>
       <c r="IE49" s="25">
         <v>0</v>
       </c>
       <c r="IF49" s="25">
         <v>0</v>
       </c>
       <c r="IG49" s="25">
         <v>0</v>
       </c>
       <c r="IH49" s="25">
         <v>0</v>
       </c>
       <c r="II49" s="25">
         <v>0</v>
       </c>
       <c r="IJ49" s="25">
         <v>0</v>
       </c>
+      <c r="IK49" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3"/>
       <c r="B50" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C50" s="21">
         <v>17.806755590000002</v>
       </c>
       <c r="D50" s="21">
         <v>5.4088791599999997</v>
       </c>
       <c r="E50" s="21">
         <v>0.93769692999999998</v>
       </c>
       <c r="F50" s="21">
         <v>0.30334033999999999</v>
       </c>
       <c r="G50" s="21">
         <v>11.499064300000001</v>
       </c>
       <c r="H50" s="21">
         <v>0</v>
       </c>
       <c r="I50" s="21">
         <v>0</v>
       </c>
@@ -34007,52 +34135,55 @@
       </c>
       <c r="IC50" s="22">
         <v>0</v>
       </c>
       <c r="ID50" s="22">
         <v>0</v>
       </c>
       <c r="IE50" s="22">
         <v>0</v>
       </c>
       <c r="IF50" s="22">
         <v>0</v>
       </c>
       <c r="IG50" s="22">
         <v>0</v>
       </c>
       <c r="IH50" s="22">
         <v>0</v>
       </c>
       <c r="II50" s="22">
         <v>0</v>
       </c>
       <c r="IJ50" s="22">
         <v>0</v>
       </c>
+      <c r="IK50" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="51" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="24">
         <v>17.806755590000002</v>
       </c>
       <c r="D51" s="24">
         <v>5.4088791599999997</v>
       </c>
       <c r="E51" s="24">
         <v>0.93769692999999998</v>
       </c>
       <c r="F51" s="24">
         <v>0.30334033999999999</v>
       </c>
       <c r="G51" s="24">
         <v>11.499064300000001</v>
       </c>
       <c r="H51" s="24">
         <v>0</v>
       </c>
       <c r="I51" s="24">
         <v>0</v>
       </c>
       <c r="J51" s="24">
@@ -34738,52 +34869,55 @@
       </c>
       <c r="IC51" s="25">
         <v>0</v>
       </c>
       <c r="ID51" s="25">
         <v>0</v>
       </c>
       <c r="IE51" s="25">
         <v>0</v>
       </c>
       <c r="IF51" s="25">
         <v>0</v>
       </c>
       <c r="IG51" s="25">
         <v>0</v>
       </c>
       <c r="IH51" s="25">
         <v>0</v>
       </c>
       <c r="II51" s="25">
         <v>0</v>
       </c>
       <c r="IJ51" s="25">
         <v>0</v>
       </c>
+      <c r="IK51" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C52" s="27">
         <v>0</v>
       </c>
       <c r="D52" s="27">
         <v>0</v>
       </c>
       <c r="E52" s="27">
         <v>0</v>
       </c>
       <c r="F52" s="27">
         <v>0</v>
       </c>
       <c r="G52" s="27">
         <v>0</v>
       </c>
       <c r="H52" s="27">
         <v>0</v>
       </c>
       <c r="I52" s="27">
         <v>0</v>
       </c>
       <c r="J52" s="27">
@@ -35469,52 +35603,55 @@
       </c>
       <c r="IC52" s="25">
         <v>0</v>
       </c>
       <c r="ID52" s="25">
         <v>0</v>
       </c>
       <c r="IE52" s="25">
         <v>0</v>
       </c>
       <c r="IF52" s="25">
         <v>0</v>
       </c>
       <c r="IG52" s="25">
         <v>0</v>
       </c>
       <c r="IH52" s="25">
         <v>0</v>
       </c>
       <c r="II52" s="25">
         <v>0</v>
       </c>
       <c r="IJ52" s="25">
         <v>0</v>
       </c>
+      <c r="IK52" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="53" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3"/>
       <c r="B53" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C53" s="21">
         <v>0</v>
       </c>
       <c r="D53" s="21">
         <v>0</v>
       </c>
       <c r="E53" s="21">
         <v>3.06589687</v>
       </c>
       <c r="F53" s="21">
         <v>0</v>
       </c>
       <c r="G53" s="21">
         <v>0</v>
       </c>
       <c r="H53" s="21">
         <v>0</v>
       </c>
       <c r="I53" s="21">
         <v>0</v>
       </c>
@@ -36201,52 +36338,55 @@
       </c>
       <c r="IC53" s="22">
         <v>0</v>
       </c>
       <c r="ID53" s="22">
         <v>0</v>
       </c>
       <c r="IE53" s="22">
         <v>0</v>
       </c>
       <c r="IF53" s="22">
         <v>0</v>
       </c>
       <c r="IG53" s="22">
         <v>0</v>
       </c>
       <c r="IH53" s="22">
         <v>0</v>
       </c>
       <c r="II53" s="22">
         <v>0</v>
       </c>
       <c r="IJ53" s="22">
         <v>0</v>
       </c>
+      <c r="IK53" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="54" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C54" s="24">
         <v>0</v>
       </c>
       <c r="D54" s="24">
         <v>0</v>
       </c>
       <c r="E54" s="24">
         <v>3.06589687</v>
       </c>
       <c r="F54" s="24">
         <v>0</v>
       </c>
       <c r="G54" s="24">
         <v>0</v>
       </c>
       <c r="H54" s="24">
         <v>0</v>
       </c>
       <c r="I54" s="24">
         <v>0</v>
       </c>
       <c r="J54" s="24">
@@ -36932,52 +37072,55 @@
       </c>
       <c r="IC54" s="25">
         <v>0</v>
       </c>
       <c r="ID54" s="25">
         <v>0</v>
       </c>
       <c r="IE54" s="25">
         <v>0</v>
       </c>
       <c r="IF54" s="25">
         <v>0</v>
       </c>
       <c r="IG54" s="25">
         <v>0</v>
       </c>
       <c r="IH54" s="25">
         <v>0</v>
       </c>
       <c r="II54" s="25">
         <v>0</v>
       </c>
       <c r="IJ54" s="25">
         <v>0</v>
       </c>
+      <c r="IK54" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="55" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C55" s="27">
         <v>0</v>
       </c>
       <c r="D55" s="27">
         <v>0</v>
       </c>
       <c r="E55" s="27">
         <v>0</v>
       </c>
       <c r="F55" s="27">
         <v>0</v>
       </c>
       <c r="G55" s="27">
         <v>0</v>
       </c>
       <c r="H55" s="27">
         <v>0</v>
       </c>
       <c r="I55" s="27">
         <v>0</v>
       </c>
       <c r="J55" s="27">
@@ -37663,52 +37806,55 @@
       </c>
       <c r="IC55" s="25">
         <v>0</v>
       </c>
       <c r="ID55" s="25">
         <v>0</v>
       </c>
       <c r="IE55" s="25">
         <v>0</v>
       </c>
       <c r="IF55" s="25">
         <v>0</v>
       </c>
       <c r="IG55" s="25">
         <v>0</v>
       </c>
       <c r="IH55" s="25">
         <v>0</v>
       </c>
       <c r="II55" s="25">
         <v>0</v>
       </c>
       <c r="IJ55" s="25">
         <v>0</v>
       </c>
+      <c r="IK55" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="56" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C56" s="21">
         <v>39.846718430000003</v>
       </c>
       <c r="D56" s="21">
         <v>45.672161389999999</v>
       </c>
       <c r="E56" s="21">
         <v>47.4602681</v>
       </c>
       <c r="F56" s="21">
         <v>45.188024419999998</v>
       </c>
       <c r="G56" s="21">
         <v>13.397106640000001</v>
       </c>
       <c r="H56" s="21">
         <v>13.65738934</v>
       </c>
       <c r="I56" s="21">
         <v>93.553567580000006</v>
       </c>
@@ -38395,52 +38541,55 @@
       </c>
       <c r="IC56" s="22">
         <v>0</v>
       </c>
       <c r="ID56" s="22">
         <v>0</v>
       </c>
       <c r="IE56" s="22">
         <v>0</v>
       </c>
       <c r="IF56" s="22">
         <v>0</v>
       </c>
       <c r="IG56" s="22">
         <v>0</v>
       </c>
       <c r="IH56" s="22">
         <v>0</v>
       </c>
       <c r="II56" s="22">
         <v>43</v>
       </c>
       <c r="IJ56" s="22">
         <v>0</v>
       </c>
+      <c r="IK56" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="57" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C57" s="24">
         <v>39.846718430000003</v>
       </c>
       <c r="D57" s="24">
         <v>45.672161389999999</v>
       </c>
       <c r="E57" s="24">
         <v>47.4602681</v>
       </c>
       <c r="F57" s="24">
         <v>45.188024419999998</v>
       </c>
       <c r="G57" s="24">
         <v>13.397106640000001</v>
       </c>
       <c r="H57" s="24">
         <v>13.65738934</v>
       </c>
       <c r="I57" s="24">
         <v>93.553567580000006</v>
       </c>
       <c r="J57" s="24">
@@ -39126,52 +39275,55 @@
       </c>
       <c r="IC57" s="25">
         <v>0</v>
       </c>
       <c r="ID57" s="25">
         <v>0</v>
       </c>
       <c r="IE57" s="25">
         <v>0</v>
       </c>
       <c r="IF57" s="25">
         <v>0</v>
       </c>
       <c r="IG57" s="25">
         <v>0</v>
       </c>
       <c r="IH57" s="25">
         <v>0</v>
       </c>
       <c r="II57" s="25">
         <v>43</v>
       </c>
       <c r="IJ57" s="25">
         <v>0</v>
       </c>
+      <c r="IK57" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="58" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C58" s="27">
         <v>0</v>
       </c>
       <c r="D58" s="27">
         <v>0</v>
       </c>
       <c r="E58" s="27">
         <v>0</v>
       </c>
       <c r="F58" s="27">
         <v>0</v>
       </c>
       <c r="G58" s="27">
         <v>0</v>
       </c>
       <c r="H58" s="27">
         <v>0</v>
       </c>
       <c r="I58" s="27">
         <v>0</v>
       </c>
       <c r="J58" s="27">
@@ -39857,52 +40009,55 @@
       </c>
       <c r="IC58" s="25">
         <v>0</v>
       </c>
       <c r="ID58" s="25">
         <v>0</v>
       </c>
       <c r="IE58" s="25">
         <v>0</v>
       </c>
       <c r="IF58" s="25">
         <v>0</v>
       </c>
       <c r="IG58" s="25">
         <v>0</v>
       </c>
       <c r="IH58" s="25">
         <v>0</v>
       </c>
       <c r="II58" s="25">
         <v>0</v>
       </c>
       <c r="IJ58" s="25">
         <v>0</v>
       </c>
+      <c r="IK58" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3"/>
       <c r="B59" s="20" t="s">
         <v>81</v>
       </c>
       <c r="C59" s="21">
         <v>89.222204689999998</v>
       </c>
       <c r="D59" s="21">
         <v>99.092570640000005</v>
       </c>
       <c r="E59" s="21">
         <v>491.95041162000001</v>
       </c>
       <c r="F59" s="21">
         <v>234.21284079</v>
       </c>
       <c r="G59" s="21">
         <v>75.686967710000005</v>
       </c>
       <c r="H59" s="21">
         <v>111.39739668</v>
       </c>
       <c r="I59" s="21">
         <v>64.678040339999995</v>
       </c>
@@ -40589,52 +40744,55 @@
       </c>
       <c r="IC59" s="22">
         <v>0</v>
       </c>
       <c r="ID59" s="22">
         <v>5.0020700000000007</v>
       </c>
       <c r="IE59" s="22">
         <v>16.095293000000002</v>
       </c>
       <c r="IF59" s="22">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IG59" s="22">
         <v>-2.2882684099999997</v>
       </c>
       <c r="IH59" s="22">
         <v>7.0332683599999992</v>
       </c>
       <c r="II59" s="22">
         <v>18.143005350000003</v>
       </c>
       <c r="IJ59" s="22">
         <v>0</v>
       </c>
+      <c r="IK59" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="60" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="24">
         <v>88.956759070000004</v>
       </c>
       <c r="D60" s="24">
         <v>99.372569319999997</v>
       </c>
       <c r="E60" s="24">
         <v>483.06642728000003</v>
       </c>
       <c r="F60" s="24">
         <v>231.80015248999999</v>
       </c>
       <c r="G60" s="24">
         <v>76.685438739999995</v>
       </c>
       <c r="H60" s="24">
         <v>111.89299492000001</v>
       </c>
       <c r="I60" s="24">
         <v>63.005732960000003</v>
       </c>
       <c r="J60" s="24">
@@ -41320,52 +41478,55 @@
       </c>
       <c r="IC60" s="25">
         <v>0</v>
       </c>
       <c r="ID60" s="25">
         <v>5.0020700000000007</v>
       </c>
       <c r="IE60" s="25">
         <v>16.095293000000002</v>
       </c>
       <c r="IF60" s="25">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IG60" s="25">
         <v>-2.2882684099999997</v>
       </c>
       <c r="IH60" s="25">
         <v>7.0332683599999992</v>
       </c>
       <c r="II60" s="25">
         <v>18.143005350000003</v>
       </c>
       <c r="IJ60" s="25">
         <v>0</v>
       </c>
+      <c r="IK60" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="61" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C61" s="31">
         <v>0.26544561999999999</v>
       </c>
       <c r="D61" s="31">
         <v>-0.27999867000000001</v>
       </c>
       <c r="E61" s="31">
         <v>8.8839843399999996</v>
       </c>
       <c r="F61" s="31">
         <v>2.4126883000000001</v>
       </c>
       <c r="G61" s="31">
         <v>-0.99847103000000004</v>
       </c>
       <c r="H61" s="31">
         <v>-0.49559825000000002</v>
       </c>
       <c r="I61" s="31">
         <v>1.6723073900000001</v>
       </c>
       <c r="J61" s="31">
@@ -42051,52 +42212,55 @@
       </c>
       <c r="IC61" s="32">
         <v>0</v>
       </c>
       <c r="ID61" s="32">
         <v>0</v>
       </c>
       <c r="IE61" s="32">
         <v>0</v>
       </c>
       <c r="IF61" s="32">
         <v>0</v>
       </c>
       <c r="IG61" s="32">
         <v>0</v>
       </c>
       <c r="IH61" s="32">
         <v>0</v>
       </c>
       <c r="II61" s="32">
         <v>0</v>
       </c>
       <c r="IJ61" s="32">
         <v>0</v>
       </c>
+      <c r="IK61" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="62" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="3"/>
       <c r="B62" s="38" t="s">
         <v>85</v>
       </c>
       <c r="C62" s="39">
         <v>143.92455919</v>
       </c>
       <c r="D62" s="39">
         <v>186.75069076</v>
       </c>
       <c r="E62" s="39">
         <v>607.60717551000005</v>
       </c>
       <c r="F62" s="39">
         <v>305.53325856999999</v>
       </c>
       <c r="G62" s="39">
         <v>166.03496691000001</v>
       </c>
       <c r="H62" s="39">
         <v>566.38796092999996</v>
       </c>
       <c r="I62" s="39">
         <v>172.82770708000001</v>
       </c>
@@ -42783,52 +42947,55 @@
       </c>
       <c r="IC62" s="40">
         <v>0</v>
       </c>
       <c r="ID62" s="40">
         <v>5.0153350000000003</v>
       </c>
       <c r="IE62" s="40">
         <v>16.095293000000002</v>
       </c>
       <c r="IF62" s="40">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IG62" s="40">
         <v>-2.2882684099999997</v>
       </c>
       <c r="IH62" s="40">
         <v>7.0332683599999992</v>
       </c>
       <c r="II62" s="40">
         <v>61.143005350000003</v>
       </c>
       <c r="IJ62" s="40">
         <v>0</v>
       </c>
+      <c r="IK62" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="63" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="3"/>
       <c r="B63" s="41" t="s">
         <v>86</v>
       </c>
       <c r="C63" s="42">
         <v>150.16351086</v>
       </c>
       <c r="D63" s="42">
         <v>432.43696189999997</v>
       </c>
       <c r="E63" s="42">
         <v>820.60187668000003</v>
       </c>
       <c r="F63" s="42">
         <v>711.23100188000001</v>
       </c>
       <c r="G63" s="42">
         <v>224.92219163999999</v>
       </c>
       <c r="H63" s="42">
         <v>780.38955785999997</v>
       </c>
       <c r="I63" s="42">
         <v>210.66898266000001</v>
       </c>
@@ -43515,52 +43682,55 @@
       </c>
       <c r="IC63" s="43">
         <v>0</v>
       </c>
       <c r="ID63" s="43">
         <v>7.4768542100000062</v>
       </c>
       <c r="IE63" s="43">
         <v>16.095293000000002</v>
       </c>
       <c r="IF63" s="43">
         <v>80.97861223000001</v>
       </c>
       <c r="IG63" s="43">
         <v>-2.2882684099999997</v>
       </c>
       <c r="IH63" s="43">
         <v>-53.506816639999997</v>
       </c>
       <c r="II63" s="43">
         <v>61.143005350000003</v>
       </c>
       <c r="IJ63" s="43">
         <v>0</v>
       </c>
+      <c r="IK63" s="43">
+        <v>0</v>
+      </c>
     </row>
-    <row r="64" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3"/>
       <c r="B64" s="20"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
       <c r="N64" s="21"/>
       <c r="O64" s="21"/>
       <c r="P64" s="21"/>
       <c r="Q64" s="21"/>
       <c r="R64" s="21"/>
       <c r="S64" s="21"/>
       <c r="T64" s="21"/>
       <c r="U64" s="21"/>
       <c r="V64" s="21"/>
       <c r="W64" s="21"/>
       <c r="X64" s="21"/>
       <c r="Y64" s="21"/>
@@ -43761,52 +43931,53 @@
       <c r="HL64" s="22"/>
       <c r="HM64" s="22"/>
       <c r="HN64" s="22"/>
       <c r="HO64" s="22"/>
       <c r="HP64" s="22"/>
       <c r="HQ64" s="22"/>
       <c r="HR64" s="22"/>
       <c r="HS64" s="22"/>
       <c r="HT64" s="22"/>
       <c r="HU64" s="22"/>
       <c r="HV64" s="22"/>
       <c r="HW64" s="22"/>
       <c r="HX64" s="22"/>
       <c r="HY64" s="22"/>
       <c r="HZ64" s="22"/>
       <c r="IA64" s="22"/>
       <c r="IB64" s="22"/>
       <c r="IC64" s="22"/>
       <c r="ID64" s="22"/>
       <c r="IE64" s="22"/>
       <c r="IF64" s="22"/>
       <c r="IG64" s="22"/>
       <c r="IH64" s="22"/>
       <c r="II64" s="22"/>
       <c r="IJ64" s="22"/>
+      <c r="IK64" s="22"/>
     </row>
-    <row r="65" spans="1:244" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="3"/>
       <c r="B65" s="20"/>
       <c r="C65" s="21"/>
       <c r="D65" s="21"/>
       <c r="E65" s="21"/>
       <c r="F65" s="21"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="21"/>
       <c r="N65" s="21"/>
       <c r="O65" s="21"/>
       <c r="P65" s="21"/>
       <c r="Q65" s="21"/>
       <c r="R65" s="21"/>
       <c r="S65" s="21"/>
       <c r="T65" s="21"/>
       <c r="U65" s="21"/>
       <c r="V65" s="21"/>
       <c r="W65" s="21"/>
       <c r="X65" s="21"/>
       <c r="Y65" s="21"/>
@@ -44007,57 +44178,58 @@
       <c r="HL65" s="22"/>
       <c r="HM65" s="22"/>
       <c r="HN65" s="22"/>
       <c r="HO65" s="22"/>
       <c r="HP65" s="22"/>
       <c r="HQ65" s="22"/>
       <c r="HR65" s="22"/>
       <c r="HS65" s="22"/>
       <c r="HT65" s="22"/>
       <c r="HU65" s="22"/>
       <c r="HV65" s="22"/>
       <c r="HW65" s="22"/>
       <c r="HX65" s="22"/>
       <c r="HY65" s="22"/>
       <c r="HZ65" s="22"/>
       <c r="IA65" s="22"/>
       <c r="IB65" s="22"/>
       <c r="IC65" s="22"/>
       <c r="ID65" s="22"/>
       <c r="IE65" s="22"/>
       <c r="IF65" s="22"/>
       <c r="IG65" s="22"/>
       <c r="IH65" s="22"/>
       <c r="II65" s="22"/>
       <c r="IJ65" s="22"/>
+      <c r="IK65" s="22"/>
     </row>
-    <row r="66" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="9" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="67" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="47" t="s">
         <v>199</v>
       </c>
       <c r="C67" s="44"/>
       <c r="D67" s="44"/>
       <c r="E67" s="44"/>
       <c r="F67" s="44"/>
       <c r="G67" s="44"/>
       <c r="H67" s="44"/>
       <c r="I67" s="44"/>
       <c r="J67" s="44"/>
       <c r="K67" s="44"/>
       <c r="L67" s="44"/>
       <c r="M67" s="44"/>
       <c r="N67" s="44"/>
       <c r="O67" s="44"/>
       <c r="P67" s="44"/>
       <c r="Q67" s="44"/>
       <c r="R67" s="44"/>
       <c r="S67" s="44"/>
       <c r="T67" s="44"/>
       <c r="U67" s="44"/>
       <c r="V67" s="44"/>
       <c r="W67" s="44"/>
       <c r="X67" s="44"/>
@@ -44258,136 +44430,137 @@
       <c r="HL67" s="44"/>
       <c r="HM67" s="44"/>
       <c r="HN67" s="44"/>
       <c r="HO67" s="44"/>
       <c r="HP67" s="44"/>
       <c r="HQ67" s="44"/>
       <c r="HR67" s="44"/>
       <c r="HS67" s="44"/>
       <c r="HT67" s="44"/>
       <c r="HU67" s="44"/>
       <c r="HV67" s="44"/>
       <c r="HW67" s="44"/>
       <c r="HX67" s="44"/>
       <c r="HY67" s="44"/>
       <c r="HZ67" s="44"/>
       <c r="IA67" s="44"/>
       <c r="IB67" s="44"/>
       <c r="IC67" s="44"/>
       <c r="ID67" s="44"/>
       <c r="IE67" s="44"/>
       <c r="IF67" s="44"/>
       <c r="IG67" s="44"/>
       <c r="IH67" s="44"/>
       <c r="II67" s="44"/>
       <c r="IJ67" s="44"/>
+      <c r="IK67" s="44"/>
     </row>
-    <row r="68" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE68" s="44"/>
       <c r="EF68" s="44"/>
       <c r="EG68" s="44"/>
       <c r="EH68" s="44"/>
       <c r="EI68" s="44"/>
     </row>
-    <row r="69" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE69" s="44"/>
       <c r="EF69" s="44"/>
       <c r="EG69" s="44"/>
       <c r="EH69" s="44"/>
       <c r="EI69" s="44"/>
     </row>
-    <row r="70" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE70" s="44"/>
       <c r="EF70" s="44"/>
       <c r="EG70" s="44"/>
       <c r="EH70" s="44"/>
       <c r="EI70" s="44"/>
     </row>
-    <row r="71" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE71" s="44"/>
       <c r="EF71" s="44"/>
       <c r="EG71" s="44"/>
       <c r="EH71" s="44"/>
       <c r="EI71" s="44"/>
     </row>
-    <row r="72" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE72" s="44"/>
       <c r="EF72" s="44"/>
       <c r="EG72" s="44"/>
       <c r="EH72" s="44"/>
       <c r="EI72" s="44"/>
     </row>
-    <row r="73" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE73" s="44"/>
       <c r="EF73" s="44"/>
       <c r="EG73" s="44"/>
       <c r="EH73" s="44"/>
       <c r="EI73" s="44"/>
     </row>
-    <row r="74" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE74" s="44"/>
       <c r="EF74" s="44"/>
       <c r="EG74" s="44"/>
       <c r="EH74" s="44"/>
       <c r="EI74" s="44"/>
     </row>
-    <row r="75" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE75" s="44"/>
       <c r="EF75" s="44"/>
       <c r="EG75" s="44"/>
       <c r="EH75" s="44"/>
       <c r="EI75" s="44"/>
     </row>
-    <row r="76" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE76" s="44"/>
       <c r="EF76" s="44"/>
       <c r="EG76" s="44"/>
       <c r="EH76" s="44"/>
       <c r="EI76" s="44"/>
     </row>
-    <row r="77" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE77" s="44"/>
       <c r="EF77" s="44"/>
       <c r="EG77" s="44"/>
       <c r="EH77" s="44"/>
       <c r="EI77" s="44"/>
     </row>
-    <row r="78" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE78" s="44"/>
       <c r="EF78" s="44"/>
       <c r="EG78" s="44"/>
       <c r="EH78" s="44"/>
       <c r="EI78" s="44"/>
     </row>
-    <row r="79" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE79" s="44"/>
       <c r="EF79" s="44"/>
       <c r="EG79" s="44"/>
       <c r="EH79" s="44"/>
       <c r="EI79" s="44"/>
     </row>
-    <row r="80" spans="1:244" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE80" s="44"/>
       <c r="EF80" s="44"/>
       <c r="EG80" s="44"/>
       <c r="EH80" s="44"/>
       <c r="EI80" s="44"/>
     </row>
     <row r="81" spans="135:139" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE81" s="44"/>
       <c r="EF81" s="44"/>
       <c r="EG81" s="44"/>
       <c r="EH81" s="44"/>
       <c r="EI81" s="44"/>
     </row>
     <row r="82" spans="135:139" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE82" s="44"/>
       <c r="EF82" s="44"/>
       <c r="EG82" s="44"/>
       <c r="EH82" s="44"/>
       <c r="EI82" s="44"/>
     </row>
     <row r="83" spans="135:139" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE83" s="44"/>
       <c r="EF83" s="44"/>
       <c r="EG83" s="44"/>
       <c r="EH83" s="44"/>