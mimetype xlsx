--- v7 (2026-07-28)
+++ v8 (2026-08-21)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\VP_1-10 - NOVO\biltenske tablice\2026\202606\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\262\VRPA\BILTENSKE TABLICE\VP_1-10 - NOVO\biltenske tablice\2026\202607\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF74DF11-A73F-4127-BED7-A1C36E9671D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01F09365-B826-452F-8822-C4DA67DFF6C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">EUR!$B:$B,EUR!$2:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="255">
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>market valuation</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2012</t>
     </r>
   </si>
   <si>
@@ -1693,50 +1693,56 @@
   </si>
   <si>
     <t>Nov. 2025</t>
   </si>
   <si>
     <t>Q4/25</t>
   </si>
   <si>
     <t>Dec. 2025</t>
   </si>
   <si>
     <t>Jan. 2026</t>
   </si>
   <si>
     <t>Feb. 2026</t>
   </si>
   <si>
     <t>Q1/26</t>
   </si>
   <si>
     <t>Mar. 2026</t>
   </si>
   <si>
     <t>Apr. 2026</t>
   </si>
+  <si>
+    <t>Jun. 2025</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.00;\-#,##0.00;&quot;–&quot;;"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -2278,74 +2284,74 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:IK122"/>
+  <dimension ref="A2:IL122"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="45.33203125" style="9" customWidth="1"/>
     <col min="3" max="98" width="9.83203125" style="9" customWidth="1"/>
     <col min="99" max="105" width="9.83203125" style="4" customWidth="1"/>
     <col min="106" max="129" width="9.83203125" style="1" customWidth="1"/>
     <col min="130" max="130" width="10.6640625" style="1" customWidth="1"/>
     <col min="131" max="139" width="9.83203125" style="1" customWidth="1"/>
     <col min="140" max="140" width="9.33203125" style="5"/>
-    <col min="141" max="245" width="9.83203125" style="1" customWidth="1"/>
-    <col min="246" max="16384" width="9.33203125" style="5"/>
+    <col min="141" max="246" width="9.83203125" style="1" customWidth="1"/>
+    <col min="247" max="16384" width="9.33203125" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:245" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:246" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>200</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
@@ -2402,51 +2408,51 @@
       <c r="BW2" s="3"/>
       <c r="BX2" s="3"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="3"/>
       <c r="CA2" s="3"/>
       <c r="CB2" s="3"/>
       <c r="CC2" s="3"/>
       <c r="CD2" s="3"/>
       <c r="CE2" s="3"/>
       <c r="CF2" s="3"/>
       <c r="CG2" s="3"/>
       <c r="CH2" s="3"/>
       <c r="CI2" s="3"/>
       <c r="CJ2" s="3"/>
       <c r="CK2" s="3"/>
       <c r="CL2" s="3"/>
       <c r="CM2" s="3"/>
       <c r="CN2" s="3"/>
       <c r="CO2" s="3"/>
       <c r="CP2" s="3"/>
       <c r="CQ2" s="3"/>
       <c r="CR2" s="3"/>
       <c r="CS2" s="3"/>
       <c r="CT2" s="3"/>
     </row>
-    <row r="3" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
@@ -2510,51 +2516,51 @@
       <c r="CD3" s="8"/>
       <c r="CE3" s="8"/>
       <c r="CF3" s="8"/>
       <c r="CG3" s="8"/>
       <c r="CH3" s="8"/>
       <c r="CI3" s="8"/>
       <c r="CJ3" s="8"/>
       <c r="CK3" s="8"/>
       <c r="CL3" s="8"/>
       <c r="CM3" s="8"/>
       <c r="CN3" s="8"/>
       <c r="CO3" s="8"/>
       <c r="CP3" s="8"/>
       <c r="CQ3" s="8"/>
       <c r="CR3" s="8"/>
       <c r="CS3" s="8"/>
       <c r="CT3" s="8"/>
       <c r="CU3" s="8"/>
       <c r="CV3" s="8"/>
       <c r="CW3" s="8"/>
       <c r="CX3" s="8"/>
       <c r="CY3" s="8"/>
       <c r="CZ3" s="8"/>
       <c r="DA3" s="8"/>
     </row>
-    <row r="4" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
@@ -2616,51 +2622,51 @@
       <c r="CD4" s="8"/>
       <c r="CE4" s="8"/>
       <c r="CF4" s="8"/>
       <c r="CG4" s="8"/>
       <c r="CH4" s="8"/>
       <c r="CI4" s="8"/>
       <c r="CJ4" s="8"/>
       <c r="CK4" s="8"/>
       <c r="CL4" s="8"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
       <c r="CT4" s="8"/>
       <c r="CU4" s="8"/>
       <c r="CV4" s="8"/>
       <c r="CW4" s="8"/>
       <c r="CX4" s="8"/>
       <c r="CY4" s="8"/>
       <c r="CZ4" s="8"/>
       <c r="DA4" s="8"/>
     </row>
-    <row r="5" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
@@ -2722,51 +2728,51 @@
       <c r="CD5" s="8"/>
       <c r="CE5" s="8"/>
       <c r="CF5" s="8"/>
       <c r="CG5" s="8"/>
       <c r="CH5" s="8"/>
       <c r="CI5" s="8"/>
       <c r="CJ5" s="8"/>
       <c r="CK5" s="8"/>
       <c r="CL5" s="8"/>
       <c r="CM5" s="8"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
       <c r="CT5" s="8"/>
       <c r="CU5" s="8"/>
       <c r="CV5" s="8"/>
       <c r="CW5" s="8"/>
       <c r="CX5" s="8"/>
       <c r="CY5" s="8"/>
       <c r="CZ5" s="8"/>
       <c r="DA5" s="8"/>
     </row>
-    <row r="6" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="5" t="s">
         <v>193</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
@@ -2799,51 +2805,51 @@
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="7"/>
       <c r="BB6" s="7"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
       <c r="BE6" s="7"/>
       <c r="BF6" s="45"/>
       <c r="BG6" s="45"/>
       <c r="BH6" s="45"/>
       <c r="BI6" s="45"/>
       <c r="BJ6" s="45"/>
       <c r="BK6" s="45"/>
       <c r="BL6" s="45"/>
       <c r="BM6" s="45"/>
       <c r="BN6" s="45"/>
       <c r="BO6" s="45"/>
       <c r="BP6" s="45"/>
       <c r="BQ6" s="45"/>
       <c r="BR6" s="45"/>
       <c r="BS6" s="45"/>
       <c r="BT6" s="45"/>
       <c r="BU6" s="45"/>
       <c r="GO6" s="46"/>
     </row>
-    <row r="7" spans="1:245" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:246" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="12">
         <v>2016</v>
       </c>
       <c r="H7" s="12">
         <v>2017</v>
       </c>
       <c r="I7" s="12">
         <v>2018</v>
       </c>
       <c r="J7" s="12">
         <v>2019</v>
@@ -3499,84 +3505,87 @@
       <c r="HS7" s="13" t="s">
         <v>229</v>
       </c>
       <c r="HT7" s="13" t="s">
         <v>230</v>
       </c>
       <c r="HU7" s="13" t="s">
         <v>232</v>
       </c>
       <c r="HV7" s="13" t="s">
         <v>233</v>
       </c>
       <c r="HW7" s="13" t="s">
         <v>234</v>
       </c>
       <c r="HX7" s="13" t="s">
         <v>236</v>
       </c>
       <c r="HY7" s="13" t="s">
         <v>237</v>
       </c>
       <c r="HZ7" s="13" t="s">
         <v>238</v>
       </c>
       <c r="IA7" s="13" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="IB7" s="13" t="s">
         <v>240</v>
       </c>
       <c r="IC7" s="13" t="s">
         <v>241</v>
       </c>
       <c r="ID7" s="13" t="s">
         <v>243</v>
       </c>
       <c r="IE7" s="13" t="s">
         <v>244</v>
       </c>
       <c r="IF7" s="13" t="s">
         <v>245</v>
       </c>
       <c r="IG7" s="13" t="s">
         <v>247</v>
       </c>
       <c r="IH7" s="13" t="s">
         <v>248</v>
       </c>
       <c r="II7" s="13" t="s">
         <v>249</v>
       </c>
       <c r="IJ7" s="13" t="s">
         <v>251</v>
       </c>
       <c r="IK7" s="13" t="s">
         <v>252</v>
       </c>
+      <c r="IL7" s="13" t="s">
+        <v>254</v>
+      </c>
     </row>
-    <row r="8" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
       <c r="B8" s="16" t="s">
         <v>71</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
@@ -3780,52 +3789,53 @@
       <c r="HM8" s="18"/>
       <c r="HN8" s="18"/>
       <c r="HO8" s="18"/>
       <c r="HP8" s="18"/>
       <c r="HQ8" s="18"/>
       <c r="HR8" s="18"/>
       <c r="HS8" s="18"/>
       <c r="HT8" s="18"/>
       <c r="HU8" s="18"/>
       <c r="HV8" s="18"/>
       <c r="HW8" s="18"/>
       <c r="HX8" s="18"/>
       <c r="HY8" s="18"/>
       <c r="HZ8" s="18"/>
       <c r="IA8" s="18"/>
       <c r="IB8" s="18"/>
       <c r="IC8" s="18"/>
       <c r="ID8" s="18"/>
       <c r="IE8" s="18"/>
       <c r="IF8" s="18"/>
       <c r="IG8" s="18"/>
       <c r="IH8" s="18"/>
       <c r="II8" s="18"/>
       <c r="IJ8" s="18"/>
       <c r="IK8" s="18"/>
+      <c r="IL8" s="18"/>
     </row>
-    <row r="9" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3"/>
       <c r="B9" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C9" s="21">
         <v>0</v>
       </c>
       <c r="D9" s="21">
         <v>0</v>
       </c>
       <c r="E9" s="21">
         <v>0</v>
       </c>
       <c r="F9" s="21">
         <v>0</v>
       </c>
       <c r="G9" s="21">
         <v>0</v>
       </c>
       <c r="H9" s="21">
         <v>0</v>
       </c>
       <c r="I9" s="21">
         <v>0</v>
       </c>
@@ -4515,52 +4525,55 @@
       </c>
       <c r="ID9" s="22">
         <v>0</v>
       </c>
       <c r="IE9" s="22">
         <v>0</v>
       </c>
       <c r="IF9" s="22">
         <v>0</v>
       </c>
       <c r="IG9" s="22">
         <v>0</v>
       </c>
       <c r="IH9" s="22">
         <v>0</v>
       </c>
       <c r="II9" s="22">
         <v>0</v>
       </c>
       <c r="IJ9" s="22">
         <v>0</v>
       </c>
       <c r="IK9" s="22">
         <v>0</v>
       </c>
+      <c r="IL9" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C10" s="24">
         <v>0</v>
       </c>
       <c r="D10" s="24">
         <v>0</v>
       </c>
       <c r="E10" s="24">
         <v>0</v>
       </c>
       <c r="F10" s="24">
         <v>0</v>
       </c>
       <c r="G10" s="24">
         <v>0</v>
       </c>
       <c r="H10" s="24">
         <v>0</v>
       </c>
       <c r="I10" s="24">
         <v>0</v>
       </c>
       <c r="J10" s="24">
@@ -5249,52 +5262,55 @@
       </c>
       <c r="ID10" s="25">
         <v>0</v>
       </c>
       <c r="IE10" s="25">
         <v>0</v>
       </c>
       <c r="IF10" s="25">
         <v>0</v>
       </c>
       <c r="IG10" s="25">
         <v>0</v>
       </c>
       <c r="IH10" s="25">
         <v>0</v>
       </c>
       <c r="II10" s="25">
         <v>0</v>
       </c>
       <c r="IJ10" s="25">
         <v>0</v>
       </c>
       <c r="IK10" s="25">
         <v>0</v>
       </c>
+      <c r="IL10" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="27">
         <v>0</v>
       </c>
       <c r="D11" s="27">
         <v>0</v>
       </c>
       <c r="E11" s="27">
         <v>0</v>
       </c>
       <c r="F11" s="27">
         <v>0</v>
       </c>
       <c r="G11" s="27">
         <v>0</v>
       </c>
       <c r="H11" s="27">
         <v>0</v>
       </c>
       <c r="I11" s="27">
         <v>0</v>
       </c>
       <c r="J11" s="27">
@@ -5983,52 +5999,55 @@
       </c>
       <c r="ID11" s="25">
         <v>0</v>
       </c>
       <c r="IE11" s="25">
         <v>0</v>
       </c>
       <c r="IF11" s="25">
         <v>0</v>
       </c>
       <c r="IG11" s="25">
         <v>0</v>
       </c>
       <c r="IH11" s="25">
         <v>0</v>
       </c>
       <c r="II11" s="25">
         <v>0</v>
       </c>
       <c r="IJ11" s="25">
         <v>0</v>
       </c>
       <c r="IK11" s="25">
         <v>0</v>
       </c>
+      <c r="IL11" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="21">
         <v>0</v>
       </c>
       <c r="D12" s="21">
         <v>-2.5688720000000002E-2</v>
       </c>
       <c r="E12" s="21">
         <v>9.5817948899999994</v>
       </c>
       <c r="F12" s="21">
         <v>98.268101329999993</v>
       </c>
       <c r="G12" s="21">
         <v>0</v>
       </c>
       <c r="H12" s="21">
         <v>5.5563179999999997E-2</v>
       </c>
       <c r="I12" s="21">
         <v>0</v>
       </c>
@@ -6718,52 +6737,55 @@
       </c>
       <c r="ID12" s="22">
         <v>0</v>
       </c>
       <c r="IE12" s="22">
         <v>0</v>
       </c>
       <c r="IF12" s="22">
         <v>0</v>
       </c>
       <c r="IG12" s="22">
         <v>0</v>
       </c>
       <c r="IH12" s="22">
         <v>0</v>
       </c>
       <c r="II12" s="22">
         <v>0</v>
       </c>
       <c r="IJ12" s="22">
         <v>0</v>
       </c>
       <c r="IK12" s="22">
         <v>0</v>
       </c>
+      <c r="IL12" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="29">
         <v>0</v>
       </c>
       <c r="D13" s="29">
         <v>-2.5688720000000002E-2</v>
       </c>
       <c r="E13" s="29">
         <v>9.5817948899999994</v>
       </c>
       <c r="F13" s="29">
         <v>98.268101329999993</v>
       </c>
       <c r="G13" s="29">
         <v>0</v>
       </c>
       <c r="H13" s="29">
         <v>0.43710143000000001</v>
       </c>
       <c r="I13" s="29">
         <v>0</v>
       </c>
       <c r="J13" s="29">
@@ -7452,52 +7474,55 @@
       </c>
       <c r="ID13" s="25">
         <v>0</v>
       </c>
       <c r="IE13" s="25">
         <v>0</v>
       </c>
       <c r="IF13" s="25">
         <v>0</v>
       </c>
       <c r="IG13" s="25">
         <v>0</v>
       </c>
       <c r="IH13" s="25">
         <v>0</v>
       </c>
       <c r="II13" s="25">
         <v>0</v>
       </c>
       <c r="IJ13" s="25">
         <v>0</v>
       </c>
       <c r="IK13" s="25">
         <v>0</v>
       </c>
+      <c r="IL13" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="27">
         <v>0</v>
       </c>
       <c r="D14" s="27">
         <v>0</v>
       </c>
       <c r="E14" s="27">
         <v>0</v>
       </c>
       <c r="F14" s="27">
         <v>0</v>
       </c>
       <c r="G14" s="27">
         <v>0</v>
       </c>
       <c r="H14" s="27">
         <v>-0.38153826000000002</v>
       </c>
       <c r="I14" s="27">
         <v>0</v>
       </c>
       <c r="J14" s="27">
@@ -8186,52 +8211,55 @@
       </c>
       <c r="ID14" s="25">
         <v>0</v>
       </c>
       <c r="IE14" s="25">
         <v>0</v>
       </c>
       <c r="IF14" s="25">
         <v>0</v>
       </c>
       <c r="IG14" s="25">
         <v>0</v>
       </c>
       <c r="IH14" s="25">
         <v>0</v>
       </c>
       <c r="II14" s="25">
         <v>0</v>
       </c>
       <c r="IJ14" s="25">
         <v>0</v>
       </c>
       <c r="IK14" s="25">
         <v>0</v>
       </c>
+      <c r="IL14" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C15" s="21">
         <v>0</v>
       </c>
       <c r="D15" s="21">
         <v>0</v>
       </c>
       <c r="E15" s="21">
         <v>0</v>
       </c>
       <c r="F15" s="21">
         <v>0</v>
       </c>
       <c r="G15" s="21">
         <v>0</v>
       </c>
       <c r="H15" s="21">
         <v>0</v>
       </c>
       <c r="I15" s="21">
         <v>0</v>
       </c>
@@ -8921,52 +8949,55 @@
       </c>
       <c r="ID15" s="22">
         <v>0</v>
       </c>
       <c r="IE15" s="22">
         <v>0</v>
       </c>
       <c r="IF15" s="22">
         <v>0</v>
       </c>
       <c r="IG15" s="22">
         <v>0</v>
       </c>
       <c r="IH15" s="22">
         <v>0</v>
       </c>
       <c r="II15" s="22">
         <v>0</v>
       </c>
       <c r="IJ15" s="22">
         <v>0</v>
       </c>
       <c r="IK15" s="22">
         <v>0</v>
       </c>
+      <c r="IL15" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="24">
         <v>0</v>
       </c>
       <c r="D16" s="24">
         <v>0</v>
       </c>
       <c r="E16" s="24">
         <v>0</v>
       </c>
       <c r="F16" s="24">
         <v>0</v>
       </c>
       <c r="G16" s="24">
         <v>0</v>
       </c>
       <c r="H16" s="24">
         <v>0</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="24">
@@ -9655,52 +9686,55 @@
       </c>
       <c r="ID16" s="25">
         <v>0</v>
       </c>
       <c r="IE16" s="25">
         <v>0</v>
       </c>
       <c r="IF16" s="25">
         <v>0</v>
       </c>
       <c r="IG16" s="25">
         <v>0</v>
       </c>
       <c r="IH16" s="25">
         <v>0</v>
       </c>
       <c r="II16" s="25">
         <v>0</v>
       </c>
       <c r="IJ16" s="25">
         <v>0</v>
       </c>
       <c r="IK16" s="25">
         <v>0</v>
       </c>
+      <c r="IL16" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="27">
         <v>0</v>
       </c>
       <c r="D17" s="27">
         <v>0</v>
       </c>
       <c r="E17" s="27">
         <v>0</v>
       </c>
       <c r="F17" s="27">
         <v>0</v>
       </c>
       <c r="G17" s="27">
         <v>0</v>
       </c>
       <c r="H17" s="27">
         <v>0</v>
       </c>
       <c r="I17" s="27">
         <v>0</v>
       </c>
       <c r="J17" s="27">
@@ -10389,52 +10423,55 @@
       </c>
       <c r="ID17" s="25">
         <v>0</v>
       </c>
       <c r="IE17" s="25">
         <v>0</v>
       </c>
       <c r="IF17" s="25">
         <v>0</v>
       </c>
       <c r="IG17" s="25">
         <v>0</v>
       </c>
       <c r="IH17" s="25">
         <v>0</v>
       </c>
       <c r="II17" s="25">
         <v>0</v>
       </c>
       <c r="IJ17" s="25">
         <v>0</v>
       </c>
       <c r="IK17" s="25">
         <v>0</v>
       </c>
+      <c r="IL17" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3"/>
       <c r="B18" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="21">
         <v>0</v>
       </c>
       <c r="D18" s="21">
         <v>0</v>
       </c>
       <c r="E18" s="21">
         <v>0</v>
       </c>
       <c r="F18" s="21">
         <v>0</v>
       </c>
       <c r="G18" s="21">
         <v>0</v>
       </c>
       <c r="H18" s="21">
         <v>0</v>
       </c>
       <c r="I18" s="21">
         <v>0</v>
       </c>
@@ -11124,52 +11161,55 @@
       </c>
       <c r="ID18" s="22">
         <v>0</v>
       </c>
       <c r="IE18" s="22">
         <v>0</v>
       </c>
       <c r="IF18" s="22">
         <v>0</v>
       </c>
       <c r="IG18" s="22">
         <v>0</v>
       </c>
       <c r="IH18" s="22">
         <v>1.0755000000000001E-2</v>
       </c>
       <c r="II18" s="22">
         <v>0</v>
       </c>
       <c r="IJ18" s="22">
         <v>0</v>
       </c>
       <c r="IK18" s="22">
         <v>0</v>
       </c>
+      <c r="IL18" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="24">
         <v>0</v>
       </c>
       <c r="D19" s="24">
         <v>0</v>
       </c>
       <c r="E19" s="24">
         <v>0</v>
       </c>
       <c r="F19" s="24">
         <v>0</v>
       </c>
       <c r="G19" s="24">
         <v>0</v>
       </c>
       <c r="H19" s="24">
         <v>0</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="24">
@@ -11858,52 +11898,55 @@
       </c>
       <c r="ID19" s="25">
         <v>0</v>
       </c>
       <c r="IE19" s="25">
         <v>0</v>
       </c>
       <c r="IF19" s="25">
         <v>0</v>
       </c>
       <c r="IG19" s="25">
         <v>0</v>
       </c>
       <c r="IH19" s="25">
         <v>1.0755000000000001E-2</v>
       </c>
       <c r="II19" s="25">
         <v>0</v>
       </c>
       <c r="IJ19" s="25">
         <v>0</v>
       </c>
       <c r="IK19" s="25">
         <v>0</v>
       </c>
+      <c r="IL19" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="27">
         <v>0</v>
       </c>
       <c r="D20" s="27">
         <v>0</v>
       </c>
       <c r="E20" s="27">
         <v>0</v>
       </c>
       <c r="F20" s="27">
         <v>0</v>
       </c>
       <c r="G20" s="27">
         <v>0</v>
       </c>
       <c r="H20" s="27">
         <v>0</v>
       </c>
       <c r="I20" s="27">
         <v>0</v>
       </c>
       <c r="J20" s="27">
@@ -12592,52 +12635,55 @@
       </c>
       <c r="ID20" s="25">
         <v>0</v>
       </c>
       <c r="IE20" s="25">
         <v>0</v>
       </c>
       <c r="IF20" s="25">
         <v>0</v>
       </c>
       <c r="IG20" s="25">
         <v>0</v>
       </c>
       <c r="IH20" s="25">
         <v>0</v>
       </c>
       <c r="II20" s="25">
         <v>0</v>
       </c>
       <c r="IJ20" s="25">
         <v>0</v>
       </c>
       <c r="IK20" s="25">
         <v>0</v>
       </c>
+      <c r="IL20" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:245" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:246" s="19" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3"/>
       <c r="B21" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="21">
         <v>0</v>
       </c>
       <c r="D21" s="21">
         <v>0</v>
       </c>
       <c r="E21" s="21">
         <v>0</v>
       </c>
       <c r="F21" s="21">
         <v>0</v>
       </c>
       <c r="G21" s="21">
         <v>0</v>
       </c>
       <c r="H21" s="21">
         <v>0</v>
       </c>
       <c r="I21" s="21">
         <v>0</v>
       </c>
@@ -13327,52 +13373,55 @@
       </c>
       <c r="ID21" s="22">
         <v>0</v>
       </c>
       <c r="IE21" s="22">
         <v>0</v>
       </c>
       <c r="IF21" s="22">
         <v>0</v>
       </c>
       <c r="IG21" s="22">
         <v>0</v>
       </c>
       <c r="IH21" s="22">
         <v>0</v>
       </c>
       <c r="II21" s="22">
         <v>0</v>
       </c>
       <c r="IJ21" s="22">
         <v>0</v>
       </c>
       <c r="IK21" s="22">
         <v>0</v>
       </c>
+      <c r="IL21" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="24">
         <v>0</v>
       </c>
       <c r="D22" s="24">
         <v>0</v>
       </c>
       <c r="E22" s="24">
         <v>0</v>
       </c>
       <c r="F22" s="24">
         <v>0</v>
       </c>
       <c r="G22" s="24">
         <v>0</v>
       </c>
       <c r="H22" s="24">
         <v>0</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="24">
@@ -14061,52 +14110,55 @@
       </c>
       <c r="ID22" s="25">
         <v>0</v>
       </c>
       <c r="IE22" s="25">
         <v>0</v>
       </c>
       <c r="IF22" s="25">
         <v>0</v>
       </c>
       <c r="IG22" s="25">
         <v>0</v>
       </c>
       <c r="IH22" s="25">
         <v>0</v>
       </c>
       <c r="II22" s="25">
         <v>0</v>
       </c>
       <c r="IJ22" s="25">
         <v>0</v>
       </c>
       <c r="IK22" s="25">
         <v>0</v>
       </c>
+      <c r="IL22" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="27">
         <v>0</v>
       </c>
       <c r="D23" s="27">
         <v>0</v>
       </c>
       <c r="E23" s="27">
         <v>0</v>
       </c>
       <c r="F23" s="27">
         <v>0</v>
       </c>
       <c r="G23" s="27">
         <v>0</v>
       </c>
       <c r="H23" s="27">
         <v>0</v>
       </c>
       <c r="I23" s="27">
         <v>0</v>
       </c>
       <c r="J23" s="27">
@@ -14795,52 +14847,55 @@
       </c>
       <c r="ID23" s="25">
         <v>0</v>
       </c>
       <c r="IE23" s="25">
         <v>0</v>
       </c>
       <c r="IF23" s="25">
         <v>0</v>
       </c>
       <c r="IG23" s="25">
         <v>0</v>
       </c>
       <c r="IH23" s="25">
         <v>0</v>
       </c>
       <c r="II23" s="25">
         <v>0</v>
       </c>
       <c r="IJ23" s="25">
         <v>0</v>
       </c>
       <c r="IK23" s="25">
         <v>0</v>
       </c>
+      <c r="IL23" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3"/>
       <c r="B24" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="21">
         <v>0</v>
       </c>
       <c r="D24" s="21">
         <v>9.6882341200000006</v>
       </c>
       <c r="E24" s="21">
         <v>111.34062632</v>
       </c>
       <c r="F24" s="21">
         <v>0</v>
       </c>
       <c r="G24" s="21">
         <v>0</v>
       </c>
       <c r="H24" s="21">
         <v>0</v>
       </c>
       <c r="I24" s="21">
         <v>0</v>
       </c>
@@ -15530,52 +15585,55 @@
       </c>
       <c r="ID24" s="22">
         <v>0</v>
       </c>
       <c r="IE24" s="22">
         <v>0</v>
       </c>
       <c r="IF24" s="22">
         <v>0</v>
       </c>
       <c r="IG24" s="22">
         <v>0</v>
       </c>
       <c r="IH24" s="22">
         <v>0</v>
       </c>
       <c r="II24" s="22">
         <v>0</v>
       </c>
       <c r="IJ24" s="22">
         <v>0</v>
       </c>
       <c r="IK24" s="22">
         <v>0</v>
       </c>
+      <c r="IL24" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="24">
         <v>0</v>
       </c>
       <c r="D25" s="24">
         <v>9.6882341200000006</v>
       </c>
       <c r="E25" s="24">
         <v>111.34062632</v>
       </c>
       <c r="F25" s="24">
         <v>0</v>
       </c>
       <c r="G25" s="24">
         <v>0</v>
       </c>
       <c r="H25" s="24">
         <v>0</v>
       </c>
       <c r="I25" s="24">
         <v>0</v>
       </c>
       <c r="J25" s="24">
@@ -16264,52 +16322,55 @@
       </c>
       <c r="ID25" s="25">
         <v>0</v>
       </c>
       <c r="IE25" s="25">
         <v>0</v>
       </c>
       <c r="IF25" s="25">
         <v>0</v>
       </c>
       <c r="IG25" s="25">
         <v>0</v>
       </c>
       <c r="IH25" s="25">
         <v>0</v>
       </c>
       <c r="II25" s="25">
         <v>0</v>
       </c>
       <c r="IJ25" s="25">
         <v>0</v>
       </c>
       <c r="IK25" s="25">
         <v>0</v>
       </c>
+      <c r="IL25" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="27">
         <v>0</v>
       </c>
       <c r="D26" s="27">
         <v>0</v>
       </c>
       <c r="E26" s="27">
         <v>0</v>
       </c>
       <c r="F26" s="27">
         <v>0</v>
       </c>
       <c r="G26" s="27">
         <v>0</v>
       </c>
       <c r="H26" s="27">
         <v>0</v>
       </c>
       <c r="I26" s="27">
         <v>0</v>
       </c>
       <c r="J26" s="27">
@@ -16998,52 +17059,55 @@
       </c>
       <c r="ID26" s="25">
         <v>0</v>
       </c>
       <c r="IE26" s="25">
         <v>0</v>
       </c>
       <c r="IF26" s="25">
         <v>0</v>
       </c>
       <c r="IG26" s="25">
         <v>0</v>
       </c>
       <c r="IH26" s="25">
         <v>0</v>
       </c>
       <c r="II26" s="25">
         <v>0</v>
       </c>
       <c r="IJ26" s="25">
         <v>0</v>
       </c>
       <c r="IK26" s="25">
         <v>0</v>
       </c>
+      <c r="IL26" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
       <c r="B27" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="21">
         <v>0</v>
       </c>
       <c r="D27" s="21">
         <v>107.15851673</v>
       </c>
       <c r="E27" s="21">
         <v>0.35795548999999999</v>
       </c>
       <c r="F27" s="21">
         <v>104.45267364</v>
       </c>
       <c r="G27" s="21">
         <v>14.194872159999999</v>
       </c>
       <c r="H27" s="21">
         <v>14.67830917</v>
       </c>
       <c r="I27" s="21">
         <v>0</v>
       </c>
@@ -17733,52 +17797,55 @@
       </c>
       <c r="ID27" s="22">
         <v>0</v>
       </c>
       <c r="IE27" s="22">
         <v>0</v>
       </c>
       <c r="IF27" s="22">
         <v>0</v>
       </c>
       <c r="IG27" s="22">
         <v>0</v>
       </c>
       <c r="IH27" s="22">
         <v>0</v>
       </c>
       <c r="II27" s="22">
         <v>0</v>
       </c>
       <c r="IJ27" s="22">
         <v>0</v>
       </c>
       <c r="IK27" s="22">
         <v>0</v>
       </c>
+      <c r="IL27" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C28" s="24">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>107.15851673</v>
       </c>
       <c r="E28" s="24">
         <v>0.42590559</v>
       </c>
       <c r="F28" s="24">
         <v>104.45267364</v>
       </c>
       <c r="G28" s="24">
         <v>14.194872159999999</v>
       </c>
       <c r="H28" s="24">
         <v>14.67830917</v>
       </c>
       <c r="I28" s="24">
         <v>0</v>
       </c>
       <c r="J28" s="24">
@@ -18467,52 +18534,55 @@
       </c>
       <c r="ID28" s="25">
         <v>0</v>
       </c>
       <c r="IE28" s="25">
         <v>0</v>
       </c>
       <c r="IF28" s="25">
         <v>0</v>
       </c>
       <c r="IG28" s="25">
         <v>0</v>
       </c>
       <c r="IH28" s="25">
         <v>0</v>
       </c>
       <c r="II28" s="25">
         <v>0</v>
       </c>
       <c r="IJ28" s="25">
         <v>0</v>
       </c>
       <c r="IK28" s="25">
         <v>0</v>
       </c>
+      <c r="IL28" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="27">
         <v>0</v>
       </c>
       <c r="D29" s="27">
         <v>0</v>
       </c>
       <c r="E29" s="27">
         <v>-6.7950099999999999E-2</v>
       </c>
       <c r="F29" s="27">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>0</v>
       </c>
       <c r="H29" s="27">
         <v>0</v>
       </c>
       <c r="I29" s="27">
         <v>0</v>
       </c>
       <c r="J29" s="27">
@@ -19201,52 +19271,55 @@
       </c>
       <c r="ID29" s="25">
         <v>0</v>
       </c>
       <c r="IE29" s="25">
         <v>0</v>
       </c>
       <c r="IF29" s="25">
         <v>0</v>
       </c>
       <c r="IG29" s="25">
         <v>0</v>
       </c>
       <c r="IH29" s="25">
         <v>0</v>
       </c>
       <c r="II29" s="25">
         <v>0</v>
       </c>
       <c r="IJ29" s="25">
         <v>0</v>
       </c>
       <c r="IK29" s="25">
         <v>0</v>
       </c>
+      <c r="IL29" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="20" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="21">
         <v>6.2389516699999996</v>
       </c>
       <c r="D30" s="21">
         <v>128.86520901</v>
       </c>
       <c r="E30" s="21">
         <v>91.714324469999994</v>
       </c>
       <c r="F30" s="21">
         <v>202.97696833000001</v>
       </c>
       <c r="G30" s="21">
         <v>44.692352569999997</v>
       </c>
       <c r="H30" s="21">
         <v>199.26772459</v>
       </c>
       <c r="I30" s="21">
         <v>37.841275580000001</v>
       </c>
@@ -19936,52 +20009,55 @@
       </c>
       <c r="ID30" s="22">
         <v>2.4615192100000058</v>
       </c>
       <c r="IE30" s="22">
         <v>0</v>
       </c>
       <c r="IF30" s="22">
         <v>90.19638762000001</v>
       </c>
       <c r="IG30" s="22">
         <v>0</v>
       </c>
       <c r="IH30" s="22">
         <v>-60.550840000000001</v>
       </c>
       <c r="II30" s="22">
         <v>0</v>
       </c>
       <c r="IJ30" s="22">
         <v>0</v>
       </c>
       <c r="IK30" s="22">
         <v>0</v>
       </c>
+      <c r="IL30" s="22">
+        <v>-1.0179674999999999</v>
+      </c>
     </row>
-    <row r="31" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="24">
         <v>11.58104471</v>
       </c>
       <c r="D31" s="24">
         <v>128.86520901</v>
       </c>
       <c r="E31" s="24">
         <v>91.714324469999994</v>
       </c>
       <c r="F31" s="24">
         <v>207.70416324000001</v>
       </c>
       <c r="G31" s="24">
         <v>44.692352569999997</v>
       </c>
       <c r="H31" s="24">
         <v>199.87840001000001</v>
       </c>
       <c r="I31" s="24">
         <v>37.841275580000001</v>
       </c>
       <c r="J31" s="24">
@@ -20670,52 +20746,55 @@
       </c>
       <c r="ID31" s="25">
         <v>2.4615192100000058</v>
       </c>
       <c r="IE31" s="25">
         <v>0</v>
       </c>
       <c r="IF31" s="25">
         <v>90.19638762000001</v>
       </c>
       <c r="IG31" s="25">
         <v>0</v>
       </c>
       <c r="IH31" s="25">
         <v>-60.550840000000001</v>
       </c>
       <c r="II31" s="25">
         <v>0</v>
       </c>
       <c r="IJ31" s="25">
         <v>0</v>
       </c>
       <c r="IK31" s="25">
         <v>0</v>
       </c>
+      <c r="IL31" s="25">
+        <v>-1.0179674999999999</v>
+      </c>
     </row>
-    <row r="32" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="31">
         <v>-5.34209304</v>
       </c>
       <c r="D32" s="31">
         <v>0</v>
       </c>
       <c r="E32" s="31">
         <v>0</v>
       </c>
       <c r="F32" s="31">
         <v>-4.7271948999999998</v>
       </c>
       <c r="G32" s="31">
         <v>0</v>
       </c>
       <c r="H32" s="31">
         <v>-0.61067543000000002</v>
       </c>
       <c r="I32" s="31">
         <v>0</v>
       </c>
       <c r="J32" s="31">
@@ -21404,52 +21483,55 @@
       </c>
       <c r="ID32" s="32">
         <v>0</v>
       </c>
       <c r="IE32" s="32">
         <v>0</v>
       </c>
       <c r="IF32" s="32">
         <v>0</v>
       </c>
       <c r="IG32" s="32">
         <v>0</v>
       </c>
       <c r="IH32" s="32">
         <v>0</v>
       </c>
       <c r="II32" s="32">
         <v>0</v>
       </c>
       <c r="IJ32" s="32">
         <v>0</v>
       </c>
       <c r="IK32" s="32">
         <v>0</v>
       </c>
+      <c r="IL32" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="3"/>
       <c r="B33" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="34">
         <v>6.2389516699999996</v>
       </c>
       <c r="D33" s="34">
         <v>245.68627114</v>
       </c>
       <c r="E33" s="34">
         <v>212.99470117000001</v>
       </c>
       <c r="F33" s="34">
         <v>405.69774331000002</v>
       </c>
       <c r="G33" s="34">
         <v>58.88722473</v>
       </c>
       <c r="H33" s="34">
         <v>214.00159693000001</v>
       </c>
       <c r="I33" s="34">
         <v>37.841275580000001</v>
       </c>
@@ -22139,52 +22221,55 @@
       </c>
       <c r="ID33" s="35">
         <v>2.4615192100000058</v>
       </c>
       <c r="IE33" s="35">
         <v>0</v>
       </c>
       <c r="IF33" s="35">
         <v>90.19638762000001</v>
       </c>
       <c r="IG33" s="35">
         <v>0</v>
       </c>
       <c r="IH33" s="35">
         <v>-60.540084999999998</v>
       </c>
       <c r="II33" s="35">
         <v>0</v>
       </c>
       <c r="IJ33" s="35">
         <v>0</v>
       </c>
       <c r="IK33" s="35">
         <v>0</v>
       </c>
+      <c r="IL33" s="35">
+        <v>-1.0179674999999999</v>
+      </c>
     </row>
-    <row r="34" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="15"/>
       <c r="B34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="36"/>
       <c r="M34" s="36"/>
       <c r="N34" s="36"/>
       <c r="O34" s="36"/>
       <c r="P34" s="36"/>
       <c r="Q34" s="36"/>
       <c r="R34" s="36"/>
       <c r="S34" s="36"/>
       <c r="T34" s="36"/>
       <c r="U34" s="36"/>
       <c r="V34" s="36"/>
       <c r="W34" s="36"/>
@@ -22388,52 +22473,53 @@
       <c r="HM34" s="37"/>
       <c r="HN34" s="37"/>
       <c r="HO34" s="37"/>
       <c r="HP34" s="37"/>
       <c r="HQ34" s="37"/>
       <c r="HR34" s="37"/>
       <c r="HS34" s="37"/>
       <c r="HT34" s="37"/>
       <c r="HU34" s="37"/>
       <c r="HV34" s="37"/>
       <c r="HW34" s="37"/>
       <c r="HX34" s="37"/>
       <c r="HY34" s="37"/>
       <c r="HZ34" s="37"/>
       <c r="IA34" s="37"/>
       <c r="IB34" s="37"/>
       <c r="IC34" s="37"/>
       <c r="ID34" s="37"/>
       <c r="IE34" s="37"/>
       <c r="IF34" s="37"/>
       <c r="IG34" s="37"/>
       <c r="IH34" s="37"/>
       <c r="II34" s="37"/>
       <c r="IJ34" s="37"/>
       <c r="IK34" s="37"/>
+      <c r="IL34" s="37"/>
     </row>
-    <row r="35" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="3"/>
       <c r="B35" s="20" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="21">
         <v>0</v>
       </c>
       <c r="D35" s="21">
         <v>0</v>
       </c>
       <c r="E35" s="21">
         <v>0</v>
       </c>
       <c r="F35" s="21">
         <v>0</v>
       </c>
       <c r="G35" s="21">
         <v>0</v>
       </c>
       <c r="H35" s="21">
         <v>0</v>
       </c>
       <c r="I35" s="21">
         <v>0</v>
       </c>
@@ -23123,52 +23209,55 @@
       </c>
       <c r="ID35" s="22">
         <v>0</v>
       </c>
       <c r="IE35" s="22">
         <v>0</v>
       </c>
       <c r="IF35" s="22">
         <v>0</v>
       </c>
       <c r="IG35" s="22">
         <v>0</v>
       </c>
       <c r="IH35" s="22">
         <v>0</v>
       </c>
       <c r="II35" s="22">
         <v>0</v>
       </c>
       <c r="IJ35" s="22">
         <v>0</v>
       </c>
       <c r="IK35" s="22">
         <v>0</v>
       </c>
+      <c r="IL35" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="24">
         <v>0</v>
       </c>
       <c r="D36" s="24">
         <v>0</v>
       </c>
       <c r="E36" s="24">
         <v>0</v>
       </c>
       <c r="F36" s="24">
         <v>0</v>
       </c>
       <c r="G36" s="24">
         <v>0</v>
       </c>
       <c r="H36" s="24">
         <v>0</v>
       </c>
       <c r="I36" s="24">
         <v>0</v>
       </c>
       <c r="J36" s="24">
@@ -23857,52 +23946,55 @@
       </c>
       <c r="ID36" s="25">
         <v>0</v>
       </c>
       <c r="IE36" s="25">
         <v>0</v>
       </c>
       <c r="IF36" s="25">
         <v>0</v>
       </c>
       <c r="IG36" s="25">
         <v>0</v>
       </c>
       <c r="IH36" s="25">
         <v>0</v>
       </c>
       <c r="II36" s="25">
         <v>0</v>
       </c>
       <c r="IJ36" s="25">
         <v>0</v>
       </c>
       <c r="IK36" s="25">
         <v>0</v>
       </c>
+      <c r="IL36" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="37" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="27">
         <v>0</v>
       </c>
       <c r="D37" s="27">
         <v>0</v>
       </c>
       <c r="E37" s="27">
         <v>0</v>
       </c>
       <c r="F37" s="27">
         <v>0</v>
       </c>
       <c r="G37" s="27">
         <v>0</v>
       </c>
       <c r="H37" s="27">
         <v>0</v>
       </c>
       <c r="I37" s="27">
         <v>0</v>
       </c>
       <c r="J37" s="27">
@@ -24591,52 +24683,55 @@
       </c>
       <c r="ID37" s="25">
         <v>0</v>
       </c>
       <c r="IE37" s="25">
         <v>0</v>
       </c>
       <c r="IF37" s="25">
         <v>0</v>
       </c>
       <c r="IG37" s="25">
         <v>0</v>
       </c>
       <c r="IH37" s="25">
         <v>0</v>
       </c>
       <c r="II37" s="25">
         <v>0</v>
       </c>
       <c r="IJ37" s="25">
         <v>0</v>
       </c>
       <c r="IK37" s="25">
         <v>0</v>
       </c>
+      <c r="IL37" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="38" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3"/>
       <c r="B38" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="21">
         <v>-3.1634760100000001</v>
       </c>
       <c r="D38" s="21">
         <v>36.577079570000002</v>
       </c>
       <c r="E38" s="21">
         <v>55.676039549999999</v>
       </c>
       <c r="F38" s="21">
         <v>25.039485039999999</v>
       </c>
       <c r="G38" s="21">
         <v>65.451828259999999</v>
       </c>
       <c r="H38" s="21">
         <v>439.35560507000002</v>
       </c>
       <c r="I38" s="21">
         <v>14.59609916</v>
       </c>
@@ -25326,52 +25421,55 @@
       </c>
       <c r="ID38" s="22">
         <v>0</v>
       </c>
       <c r="IE38" s="22">
         <v>0</v>
       </c>
       <c r="IF38" s="22">
         <v>0</v>
       </c>
       <c r="IG38" s="22">
         <v>0</v>
       </c>
       <c r="IH38" s="22">
         <v>0</v>
       </c>
       <c r="II38" s="22">
         <v>0</v>
       </c>
       <c r="IJ38" s="22">
         <v>0</v>
       </c>
       <c r="IK38" s="22">
         <v>0</v>
       </c>
+      <c r="IL38" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="28" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="29">
         <v>-5.15431814</v>
       </c>
       <c r="D39" s="29">
         <v>55.430752669999997</v>
       </c>
       <c r="E39" s="29">
         <v>55.676039549999999</v>
       </c>
       <c r="F39" s="29">
         <v>25.039485039999999</v>
       </c>
       <c r="G39" s="29">
         <v>105.56172273999999</v>
       </c>
       <c r="H39" s="29">
         <v>440.96131878</v>
       </c>
       <c r="I39" s="29">
         <v>14.59609916</v>
       </c>
       <c r="J39" s="29">
@@ -26060,52 +26158,55 @@
       </c>
       <c r="ID39" s="25">
         <v>0</v>
       </c>
       <c r="IE39" s="25">
         <v>0</v>
       </c>
       <c r="IF39" s="25">
         <v>0</v>
       </c>
       <c r="IG39" s="25">
         <v>0</v>
       </c>
       <c r="IH39" s="25">
         <v>0</v>
       </c>
       <c r="II39" s="25">
         <v>0</v>
       </c>
       <c r="IJ39" s="25">
         <v>0</v>
       </c>
       <c r="IK39" s="25">
         <v>0</v>
       </c>
+      <c r="IL39" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="40" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C40" s="27">
         <v>1.9908421300000001</v>
       </c>
       <c r="D40" s="27">
         <v>-18.853673100000002</v>
       </c>
       <c r="E40" s="27">
         <v>0</v>
       </c>
       <c r="F40" s="27">
         <v>0</v>
       </c>
       <c r="G40" s="27">
         <v>-40.109894490000002</v>
       </c>
       <c r="H40" s="27">
         <v>-1.60571372</v>
       </c>
       <c r="I40" s="27">
         <v>0</v>
       </c>
       <c r="J40" s="27">
@@ -26794,52 +26895,55 @@
       </c>
       <c r="ID40" s="25">
         <v>0</v>
       </c>
       <c r="IE40" s="25">
         <v>0</v>
       </c>
       <c r="IF40" s="25">
         <v>0</v>
       </c>
       <c r="IG40" s="25">
         <v>0</v>
       </c>
       <c r="IH40" s="25">
         <v>0</v>
       </c>
       <c r="II40" s="25">
         <v>0</v>
       </c>
       <c r="IJ40" s="25">
         <v>0</v>
       </c>
       <c r="IK40" s="25">
         <v>0</v>
       </c>
+      <c r="IL40" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="3"/>
       <c r="B41" s="20" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="21">
         <v>0</v>
       </c>
       <c r="D41" s="21">
         <v>0</v>
       </c>
       <c r="E41" s="21">
         <v>0</v>
       </c>
       <c r="F41" s="21">
         <v>0</v>
       </c>
       <c r="G41" s="21">
         <v>0</v>
       </c>
       <c r="H41" s="21">
         <v>0.96887650000000003</v>
       </c>
       <c r="I41" s="21">
         <v>0</v>
       </c>
@@ -27529,52 +27633,55 @@
       </c>
       <c r="ID41" s="22">
         <v>0</v>
       </c>
       <c r="IE41" s="22">
         <v>0</v>
       </c>
       <c r="IF41" s="22">
         <v>0</v>
       </c>
       <c r="IG41" s="22">
         <v>0</v>
       </c>
       <c r="IH41" s="22">
         <v>0</v>
       </c>
       <c r="II41" s="22">
         <v>0</v>
       </c>
       <c r="IJ41" s="22">
         <v>0</v>
       </c>
       <c r="IK41" s="22">
         <v>0</v>
       </c>
+      <c r="IL41" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="42" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="24">
         <v>0</v>
       </c>
       <c r="D42" s="24">
         <v>0</v>
       </c>
       <c r="E42" s="24">
         <v>0</v>
       </c>
       <c r="F42" s="24">
         <v>0</v>
       </c>
       <c r="G42" s="24">
         <v>0</v>
       </c>
       <c r="H42" s="24">
         <v>0.96887650000000003</v>
       </c>
       <c r="I42" s="24">
         <v>0</v>
       </c>
       <c r="J42" s="24">
@@ -28263,52 +28370,55 @@
       </c>
       <c r="ID42" s="25">
         <v>0</v>
       </c>
       <c r="IE42" s="25">
         <v>0</v>
       </c>
       <c r="IF42" s="25">
         <v>0</v>
       </c>
       <c r="IG42" s="25">
         <v>0</v>
       </c>
       <c r="IH42" s="25">
         <v>0</v>
       </c>
       <c r="II42" s="25">
         <v>0</v>
       </c>
       <c r="IJ42" s="25">
         <v>0</v>
       </c>
       <c r="IK42" s="25">
         <v>0</v>
       </c>
+      <c r="IL42" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="27">
         <v>0</v>
       </c>
       <c r="D43" s="27">
         <v>0</v>
       </c>
       <c r="E43" s="27">
         <v>0</v>
       </c>
       <c r="F43" s="27">
         <v>0</v>
       </c>
       <c r="G43" s="27">
         <v>0</v>
       </c>
       <c r="H43" s="27">
         <v>0</v>
       </c>
       <c r="I43" s="27">
         <v>0</v>
       </c>
       <c r="J43" s="27">
@@ -28997,52 +29107,55 @@
       </c>
       <c r="ID43" s="25">
         <v>0</v>
       </c>
       <c r="IE43" s="25">
         <v>0</v>
       </c>
       <c r="IF43" s="25">
         <v>0</v>
       </c>
       <c r="IG43" s="25">
         <v>0</v>
       </c>
       <c r="IH43" s="25">
         <v>0</v>
       </c>
       <c r="II43" s="25">
         <v>0</v>
       </c>
       <c r="IJ43" s="25">
         <v>0</v>
       </c>
       <c r="IK43" s="25">
         <v>0</v>
       </c>
+      <c r="IL43" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="44" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3"/>
       <c r="B44" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="21">
         <v>0</v>
       </c>
       <c r="D44" s="21">
         <v>0</v>
       </c>
       <c r="E44" s="21">
         <v>8.5168624299999998</v>
       </c>
       <c r="F44" s="21">
         <v>0.78956799</v>
       </c>
       <c r="G44" s="21">
         <v>0</v>
       </c>
       <c r="H44" s="21">
         <v>1.00869334</v>
       </c>
       <c r="I44" s="21">
         <v>0</v>
       </c>
@@ -29732,52 +29845,55 @@
       </c>
       <c r="ID44" s="22">
         <v>1.3265000000000001E-2</v>
       </c>
       <c r="IE44" s="22">
         <v>0</v>
       </c>
       <c r="IF44" s="22">
         <v>0</v>
       </c>
       <c r="IG44" s="22">
         <v>0</v>
       </c>
       <c r="IH44" s="22">
         <v>0</v>
       </c>
       <c r="II44" s="22">
         <v>0</v>
       </c>
       <c r="IJ44" s="22">
         <v>0</v>
       </c>
       <c r="IK44" s="22">
         <v>0</v>
       </c>
+      <c r="IL44" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C45" s="24">
         <v>0</v>
       </c>
       <c r="D45" s="24">
         <v>0</v>
       </c>
       <c r="E45" s="24">
         <v>8.5168624299999998</v>
       </c>
       <c r="F45" s="24">
         <v>0.78956799</v>
       </c>
       <c r="G45" s="24">
         <v>0</v>
       </c>
       <c r="H45" s="24">
         <v>1.00869334</v>
       </c>
       <c r="I45" s="24">
         <v>0</v>
       </c>
       <c r="J45" s="24">
@@ -30466,52 +30582,55 @@
       </c>
       <c r="ID45" s="25">
         <v>1.3265000000000001E-2</v>
       </c>
       <c r="IE45" s="25">
         <v>0</v>
       </c>
       <c r="IF45" s="25">
         <v>0</v>
       </c>
       <c r="IG45" s="25">
         <v>0</v>
       </c>
       <c r="IH45" s="25">
         <v>0</v>
       </c>
       <c r="II45" s="25">
         <v>0</v>
       </c>
       <c r="IJ45" s="25">
         <v>0</v>
       </c>
       <c r="IK45" s="25">
         <v>0</v>
       </c>
+      <c r="IL45" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="27">
         <v>0</v>
       </c>
       <c r="D46" s="27">
         <v>0</v>
       </c>
       <c r="E46" s="27">
         <v>0</v>
       </c>
       <c r="F46" s="27">
         <v>0</v>
       </c>
       <c r="G46" s="27">
         <v>0</v>
       </c>
       <c r="H46" s="27">
         <v>0</v>
       </c>
       <c r="I46" s="27">
         <v>0</v>
       </c>
       <c r="J46" s="27">
@@ -31200,52 +31319,55 @@
       </c>
       <c r="ID46" s="25">
         <v>0</v>
       </c>
       <c r="IE46" s="25">
         <v>0</v>
       </c>
       <c r="IF46" s="25">
         <v>0</v>
       </c>
       <c r="IG46" s="25">
         <v>0</v>
       </c>
       <c r="IH46" s="25">
         <v>0</v>
       </c>
       <c r="II46" s="25">
         <v>0</v>
       </c>
       <c r="IJ46" s="25">
         <v>0</v>
       </c>
       <c r="IK46" s="25">
         <v>0</v>
       </c>
+      <c r="IL46" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="47" spans="1:245" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:246" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3"/>
       <c r="B47" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C47" s="21">
         <v>0.21235649000000001</v>
       </c>
       <c r="D47" s="21">
         <v>0</v>
       </c>
       <c r="E47" s="21">
         <v>0</v>
       </c>
       <c r="F47" s="21">
         <v>0</v>
       </c>
       <c r="G47" s="21">
         <v>0</v>
       </c>
       <c r="H47" s="21">
         <v>0</v>
       </c>
       <c r="I47" s="21">
         <v>0</v>
       </c>
@@ -31935,52 +32057,55 @@
       </c>
       <c r="ID47" s="22">
         <v>0</v>
       </c>
       <c r="IE47" s="22">
         <v>0</v>
       </c>
       <c r="IF47" s="22">
         <v>0</v>
       </c>
       <c r="IG47" s="22">
         <v>0</v>
       </c>
       <c r="IH47" s="22">
         <v>0</v>
       </c>
       <c r="II47" s="22">
         <v>0</v>
       </c>
       <c r="IJ47" s="22">
         <v>0</v>
       </c>
       <c r="IK47" s="22">
         <v>0</v>
       </c>
+      <c r="IL47" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C48" s="24">
         <v>0.21235649000000001</v>
       </c>
       <c r="D48" s="24">
         <v>0</v>
       </c>
       <c r="E48" s="24">
         <v>0</v>
       </c>
       <c r="F48" s="24">
         <v>0</v>
       </c>
       <c r="G48" s="24">
         <v>0</v>
       </c>
       <c r="H48" s="24">
         <v>0</v>
       </c>
       <c r="I48" s="24">
         <v>0</v>
       </c>
       <c r="J48" s="24">
@@ -32669,52 +32794,55 @@
       </c>
       <c r="ID48" s="25">
         <v>0</v>
       </c>
       <c r="IE48" s="25">
         <v>0</v>
       </c>
       <c r="IF48" s="25">
         <v>0</v>
       </c>
       <c r="IG48" s="25">
         <v>0</v>
       </c>
       <c r="IH48" s="25">
         <v>0</v>
       </c>
       <c r="II48" s="25">
         <v>0</v>
       </c>
       <c r="IJ48" s="25">
         <v>0</v>
       </c>
       <c r="IK48" s="25">
         <v>0</v>
       </c>
+      <c r="IL48" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C49" s="27">
         <v>0</v>
       </c>
       <c r="D49" s="27">
         <v>0</v>
       </c>
       <c r="E49" s="27">
         <v>0</v>
       </c>
       <c r="F49" s="27">
         <v>0</v>
       </c>
       <c r="G49" s="27">
         <v>0</v>
       </c>
       <c r="H49" s="27">
         <v>0</v>
       </c>
       <c r="I49" s="27">
         <v>0</v>
       </c>
       <c r="J49" s="27">
@@ -33403,52 +33531,55 @@
       </c>
       <c r="ID49" s="25">
         <v>0</v>
       </c>
       <c r="IE49" s="25">
         <v>0</v>
       </c>
       <c r="IF49" s="25">
         <v>0</v>
       </c>
       <c r="IG49" s="25">
         <v>0</v>
       </c>
       <c r="IH49" s="25">
         <v>0</v>
       </c>
       <c r="II49" s="25">
         <v>0</v>
       </c>
       <c r="IJ49" s="25">
         <v>0</v>
       </c>
       <c r="IK49" s="25">
         <v>0</v>
       </c>
+      <c r="IL49" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3"/>
       <c r="B50" s="20" t="s">
         <v>79</v>
       </c>
       <c r="C50" s="21">
         <v>17.806755590000002</v>
       </c>
       <c r="D50" s="21">
         <v>5.4088791599999997</v>
       </c>
       <c r="E50" s="21">
         <v>0.93769692999999998</v>
       </c>
       <c r="F50" s="21">
         <v>0.30334033999999999</v>
       </c>
       <c r="G50" s="21">
         <v>11.499064300000001</v>
       </c>
       <c r="H50" s="21">
         <v>0</v>
       </c>
       <c r="I50" s="21">
         <v>0</v>
       </c>
@@ -34138,52 +34269,55 @@
       </c>
       <c r="ID50" s="22">
         <v>0</v>
       </c>
       <c r="IE50" s="22">
         <v>0</v>
       </c>
       <c r="IF50" s="22">
         <v>0</v>
       </c>
       <c r="IG50" s="22">
         <v>0</v>
       </c>
       <c r="IH50" s="22">
         <v>0</v>
       </c>
       <c r="II50" s="22">
         <v>0</v>
       </c>
       <c r="IJ50" s="22">
         <v>0</v>
       </c>
       <c r="IK50" s="22">
         <v>0</v>
       </c>
+      <c r="IL50" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="51" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="24">
         <v>17.806755590000002</v>
       </c>
       <c r="D51" s="24">
         <v>5.4088791599999997</v>
       </c>
       <c r="E51" s="24">
         <v>0.93769692999999998</v>
       </c>
       <c r="F51" s="24">
         <v>0.30334033999999999</v>
       </c>
       <c r="G51" s="24">
         <v>11.499064300000001</v>
       </c>
       <c r="H51" s="24">
         <v>0</v>
       </c>
       <c r="I51" s="24">
         <v>0</v>
       </c>
       <c r="J51" s="24">
@@ -34872,52 +35006,55 @@
       </c>
       <c r="ID51" s="25">
         <v>0</v>
       </c>
       <c r="IE51" s="25">
         <v>0</v>
       </c>
       <c r="IF51" s="25">
         <v>0</v>
       </c>
       <c r="IG51" s="25">
         <v>0</v>
       </c>
       <c r="IH51" s="25">
         <v>0</v>
       </c>
       <c r="II51" s="25">
         <v>0</v>
       </c>
       <c r="IJ51" s="25">
         <v>0</v>
       </c>
       <c r="IK51" s="25">
         <v>0</v>
       </c>
+      <c r="IL51" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C52" s="27">
         <v>0</v>
       </c>
       <c r="D52" s="27">
         <v>0</v>
       </c>
       <c r="E52" s="27">
         <v>0</v>
       </c>
       <c r="F52" s="27">
         <v>0</v>
       </c>
       <c r="G52" s="27">
         <v>0</v>
       </c>
       <c r="H52" s="27">
         <v>0</v>
       </c>
       <c r="I52" s="27">
         <v>0</v>
       </c>
       <c r="J52" s="27">
@@ -35606,52 +35743,55 @@
       </c>
       <c r="ID52" s="25">
         <v>0</v>
       </c>
       <c r="IE52" s="25">
         <v>0</v>
       </c>
       <c r="IF52" s="25">
         <v>0</v>
       </c>
       <c r="IG52" s="25">
         <v>0</v>
       </c>
       <c r="IH52" s="25">
         <v>0</v>
       </c>
       <c r="II52" s="25">
         <v>0</v>
       </c>
       <c r="IJ52" s="25">
         <v>0</v>
       </c>
       <c r="IK52" s="25">
         <v>0</v>
       </c>
+      <c r="IL52" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="53" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3"/>
       <c r="B53" s="20" t="s">
         <v>84</v>
       </c>
       <c r="C53" s="21">
         <v>0</v>
       </c>
       <c r="D53" s="21">
         <v>0</v>
       </c>
       <c r="E53" s="21">
         <v>3.06589687</v>
       </c>
       <c r="F53" s="21">
         <v>0</v>
       </c>
       <c r="G53" s="21">
         <v>0</v>
       </c>
       <c r="H53" s="21">
         <v>0</v>
       </c>
       <c r="I53" s="21">
         <v>0</v>
       </c>
@@ -36341,52 +36481,55 @@
       </c>
       <c r="ID53" s="22">
         <v>0</v>
       </c>
       <c r="IE53" s="22">
         <v>0</v>
       </c>
       <c r="IF53" s="22">
         <v>0</v>
       </c>
       <c r="IG53" s="22">
         <v>0</v>
       </c>
       <c r="IH53" s="22">
         <v>0</v>
       </c>
       <c r="II53" s="22">
         <v>0</v>
       </c>
       <c r="IJ53" s="22">
         <v>0</v>
       </c>
       <c r="IK53" s="22">
         <v>0</v>
       </c>
+      <c r="IL53" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="54" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C54" s="24">
         <v>0</v>
       </c>
       <c r="D54" s="24">
         <v>0</v>
       </c>
       <c r="E54" s="24">
         <v>3.06589687</v>
       </c>
       <c r="F54" s="24">
         <v>0</v>
       </c>
       <c r="G54" s="24">
         <v>0</v>
       </c>
       <c r="H54" s="24">
         <v>0</v>
       </c>
       <c r="I54" s="24">
         <v>0</v>
       </c>
       <c r="J54" s="24">
@@ -37075,52 +37218,55 @@
       </c>
       <c r="ID54" s="25">
         <v>0</v>
       </c>
       <c r="IE54" s="25">
         <v>0</v>
       </c>
       <c r="IF54" s="25">
         <v>0</v>
       </c>
       <c r="IG54" s="25">
         <v>0</v>
       </c>
       <c r="IH54" s="25">
         <v>0</v>
       </c>
       <c r="II54" s="25">
         <v>0</v>
       </c>
       <c r="IJ54" s="25">
         <v>0</v>
       </c>
       <c r="IK54" s="25">
         <v>0</v>
       </c>
+      <c r="IL54" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="55" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C55" s="27">
         <v>0</v>
       </c>
       <c r="D55" s="27">
         <v>0</v>
       </c>
       <c r="E55" s="27">
         <v>0</v>
       </c>
       <c r="F55" s="27">
         <v>0</v>
       </c>
       <c r="G55" s="27">
         <v>0</v>
       </c>
       <c r="H55" s="27">
         <v>0</v>
       </c>
       <c r="I55" s="27">
         <v>0</v>
       </c>
       <c r="J55" s="27">
@@ -37809,52 +37955,55 @@
       </c>
       <c r="ID55" s="25">
         <v>0</v>
       </c>
       <c r="IE55" s="25">
         <v>0</v>
       </c>
       <c r="IF55" s="25">
         <v>0</v>
       </c>
       <c r="IG55" s="25">
         <v>0</v>
       </c>
       <c r="IH55" s="25">
         <v>0</v>
       </c>
       <c r="II55" s="25">
         <v>0</v>
       </c>
       <c r="IJ55" s="25">
         <v>0</v>
       </c>
       <c r="IK55" s="25">
         <v>0</v>
       </c>
+      <c r="IL55" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="56" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C56" s="21">
         <v>39.846718430000003</v>
       </c>
       <c r="D56" s="21">
         <v>45.672161389999999</v>
       </c>
       <c r="E56" s="21">
         <v>47.4602681</v>
       </c>
       <c r="F56" s="21">
         <v>45.188024419999998</v>
       </c>
       <c r="G56" s="21">
         <v>13.397106640000001</v>
       </c>
       <c r="H56" s="21">
         <v>13.65738934</v>
       </c>
       <c r="I56" s="21">
         <v>93.553567580000006</v>
       </c>
@@ -38544,52 +38693,55 @@
       </c>
       <c r="ID56" s="22">
         <v>0</v>
       </c>
       <c r="IE56" s="22">
         <v>0</v>
       </c>
       <c r="IF56" s="22">
         <v>0</v>
       </c>
       <c r="IG56" s="22">
         <v>0</v>
       </c>
       <c r="IH56" s="22">
         <v>0</v>
       </c>
       <c r="II56" s="22">
         <v>43</v>
       </c>
       <c r="IJ56" s="22">
         <v>0</v>
       </c>
       <c r="IK56" s="22">
         <v>0</v>
       </c>
+      <c r="IL56" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="57" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C57" s="24">
         <v>39.846718430000003</v>
       </c>
       <c r="D57" s="24">
         <v>45.672161389999999</v>
       </c>
       <c r="E57" s="24">
         <v>47.4602681</v>
       </c>
       <c r="F57" s="24">
         <v>45.188024419999998</v>
       </c>
       <c r="G57" s="24">
         <v>13.397106640000001</v>
       </c>
       <c r="H57" s="24">
         <v>13.65738934</v>
       </c>
       <c r="I57" s="24">
         <v>93.553567580000006</v>
       </c>
       <c r="J57" s="24">
@@ -39278,52 +39430,55 @@
       </c>
       <c r="ID57" s="25">
         <v>0</v>
       </c>
       <c r="IE57" s="25">
         <v>0</v>
       </c>
       <c r="IF57" s="25">
         <v>0</v>
       </c>
       <c r="IG57" s="25">
         <v>0</v>
       </c>
       <c r="IH57" s="25">
         <v>0</v>
       </c>
       <c r="II57" s="25">
         <v>43</v>
       </c>
       <c r="IJ57" s="25">
         <v>0</v>
       </c>
       <c r="IK57" s="25">
         <v>0</v>
       </c>
+      <c r="IL57" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="58" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="26" t="s">
         <v>74</v>
       </c>
       <c r="C58" s="27">
         <v>0</v>
       </c>
       <c r="D58" s="27">
         <v>0</v>
       </c>
       <c r="E58" s="27">
         <v>0</v>
       </c>
       <c r="F58" s="27">
         <v>0</v>
       </c>
       <c r="G58" s="27">
         <v>0</v>
       </c>
       <c r="H58" s="27">
         <v>0</v>
       </c>
       <c r="I58" s="27">
         <v>0</v>
       </c>
       <c r="J58" s="27">
@@ -40012,52 +40167,55 @@
       </c>
       <c r="ID58" s="25">
         <v>0</v>
       </c>
       <c r="IE58" s="25">
         <v>0</v>
       </c>
       <c r="IF58" s="25">
         <v>0</v>
       </c>
       <c r="IG58" s="25">
         <v>0</v>
       </c>
       <c r="IH58" s="25">
         <v>0</v>
       </c>
       <c r="II58" s="25">
         <v>0</v>
       </c>
       <c r="IJ58" s="25">
         <v>0</v>
       </c>
       <c r="IK58" s="25">
         <v>0</v>
       </c>
+      <c r="IL58" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3"/>
       <c r="B59" s="20" t="s">
         <v>81</v>
       </c>
       <c r="C59" s="21">
         <v>89.222204689999998</v>
       </c>
       <c r="D59" s="21">
         <v>99.092570640000005</v>
       </c>
       <c r="E59" s="21">
         <v>491.95041162000001</v>
       </c>
       <c r="F59" s="21">
         <v>234.21284079</v>
       </c>
       <c r="G59" s="21">
         <v>75.686967710000005</v>
       </c>
       <c r="H59" s="21">
         <v>111.39739668</v>
       </c>
       <c r="I59" s="21">
         <v>64.678040339999995</v>
       </c>
@@ -40747,52 +40905,55 @@
       </c>
       <c r="ID59" s="22">
         <v>5.0020700000000007</v>
       </c>
       <c r="IE59" s="22">
         <v>16.095293000000002</v>
       </c>
       <c r="IF59" s="22">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IG59" s="22">
         <v>-2.2882684099999997</v>
       </c>
       <c r="IH59" s="22">
         <v>7.0332683599999992</v>
       </c>
       <c r="II59" s="22">
         <v>18.143005350000003</v>
       </c>
       <c r="IJ59" s="22">
         <v>0</v>
       </c>
       <c r="IK59" s="22">
         <v>0</v>
       </c>
+      <c r="IL59" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="60" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="23" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="24">
         <v>88.956759070000004</v>
       </c>
       <c r="D60" s="24">
         <v>99.372569319999997</v>
       </c>
       <c r="E60" s="24">
         <v>483.06642728000003</v>
       </c>
       <c r="F60" s="24">
         <v>231.80015248999999</v>
       </c>
       <c r="G60" s="24">
         <v>76.685438739999995</v>
       </c>
       <c r="H60" s="24">
         <v>111.89299492000001</v>
       </c>
       <c r="I60" s="24">
         <v>63.005732960000003</v>
       </c>
       <c r="J60" s="24">
@@ -41481,52 +41642,55 @@
       </c>
       <c r="ID60" s="25">
         <v>5.0020700000000007</v>
       </c>
       <c r="IE60" s="25">
         <v>16.095293000000002</v>
       </c>
       <c r="IF60" s="25">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IG60" s="25">
         <v>-2.2882684099999997</v>
       </c>
       <c r="IH60" s="25">
         <v>7.0332683599999992</v>
       </c>
       <c r="II60" s="25">
         <v>18.143005350000003</v>
       </c>
       <c r="IJ60" s="25">
         <v>0</v>
       </c>
       <c r="IK60" s="25">
         <v>0</v>
       </c>
+      <c r="IL60" s="25">
+        <v>0</v>
+      </c>
     </row>
-    <row r="61" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="30" t="s">
         <v>74</v>
       </c>
       <c r="C61" s="31">
         <v>0.26544561999999999</v>
       </c>
       <c r="D61" s="31">
         <v>-0.27999867000000001</v>
       </c>
       <c r="E61" s="31">
         <v>8.8839843399999996</v>
       </c>
       <c r="F61" s="31">
         <v>2.4126883000000001</v>
       </c>
       <c r="G61" s="31">
         <v>-0.99847103000000004</v>
       </c>
       <c r="H61" s="31">
         <v>-0.49559825000000002</v>
       </c>
       <c r="I61" s="31">
         <v>1.6723073900000001</v>
       </c>
       <c r="J61" s="31">
@@ -42215,52 +42379,55 @@
       </c>
       <c r="ID61" s="32">
         <v>0</v>
       </c>
       <c r="IE61" s="32">
         <v>0</v>
       </c>
       <c r="IF61" s="32">
         <v>0</v>
       </c>
       <c r="IG61" s="32">
         <v>0</v>
       </c>
       <c r="IH61" s="32">
         <v>0</v>
       </c>
       <c r="II61" s="32">
         <v>0</v>
       </c>
       <c r="IJ61" s="32">
         <v>0</v>
       </c>
       <c r="IK61" s="32">
         <v>0</v>
       </c>
+      <c r="IL61" s="32">
+        <v>0</v>
+      </c>
     </row>
-    <row r="62" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="3"/>
       <c r="B62" s="38" t="s">
         <v>85</v>
       </c>
       <c r="C62" s="39">
         <v>143.92455919</v>
       </c>
       <c r="D62" s="39">
         <v>186.75069076</v>
       </c>
       <c r="E62" s="39">
         <v>607.60717551000005</v>
       </c>
       <c r="F62" s="39">
         <v>305.53325856999999</v>
       </c>
       <c r="G62" s="39">
         <v>166.03496691000001</v>
       </c>
       <c r="H62" s="39">
         <v>566.38796092999996</v>
       </c>
       <c r="I62" s="39">
         <v>172.82770708000001</v>
       </c>
@@ -42950,52 +43117,55 @@
       </c>
       <c r="ID62" s="40">
         <v>5.0153350000000003</v>
       </c>
       <c r="IE62" s="40">
         <v>16.095293000000002</v>
       </c>
       <c r="IF62" s="40">
         <v>-9.2177753900000017</v>
       </c>
       <c r="IG62" s="40">
         <v>-2.2882684099999997</v>
       </c>
       <c r="IH62" s="40">
         <v>7.0332683599999992</v>
       </c>
       <c r="II62" s="40">
         <v>61.143005350000003</v>
       </c>
       <c r="IJ62" s="40">
         <v>0</v>
       </c>
       <c r="IK62" s="40">
         <v>0</v>
       </c>
+      <c r="IL62" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="63" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="3"/>
       <c r="B63" s="41" t="s">
         <v>86</v>
       </c>
       <c r="C63" s="42">
         <v>150.16351086</v>
       </c>
       <c r="D63" s="42">
         <v>432.43696189999997</v>
       </c>
       <c r="E63" s="42">
         <v>820.60187668000003</v>
       </c>
       <c r="F63" s="42">
         <v>711.23100188000001</v>
       </c>
       <c r="G63" s="42">
         <v>224.92219163999999</v>
       </c>
       <c r="H63" s="42">
         <v>780.38955785999997</v>
       </c>
       <c r="I63" s="42">
         <v>210.66898266000001</v>
       </c>
@@ -43685,52 +43855,55 @@
       </c>
       <c r="ID63" s="43">
         <v>7.4768542100000062</v>
       </c>
       <c r="IE63" s="43">
         <v>16.095293000000002</v>
       </c>
       <c r="IF63" s="43">
         <v>80.97861223000001</v>
       </c>
       <c r="IG63" s="43">
         <v>-2.2882684099999997</v>
       </c>
       <c r="IH63" s="43">
         <v>-53.506816639999997</v>
       </c>
       <c r="II63" s="43">
         <v>61.143005350000003</v>
       </c>
       <c r="IJ63" s="43">
         <v>0</v>
       </c>
       <c r="IK63" s="43">
         <v>0</v>
       </c>
+      <c r="IL63" s="43">
+        <v>-1.0179674999999999</v>
+      </c>
     </row>
-    <row r="64" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3"/>
       <c r="B64" s="20"/>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
       <c r="N64" s="21"/>
       <c r="O64" s="21"/>
       <c r="P64" s="21"/>
       <c r="Q64" s="21"/>
       <c r="R64" s="21"/>
       <c r="S64" s="21"/>
       <c r="T64" s="21"/>
       <c r="U64" s="21"/>
       <c r="V64" s="21"/>
       <c r="W64" s="21"/>
       <c r="X64" s="21"/>
       <c r="Y64" s="21"/>
@@ -43932,52 +44105,53 @@
       <c r="HM64" s="22"/>
       <c r="HN64" s="22"/>
       <c r="HO64" s="22"/>
       <c r="HP64" s="22"/>
       <c r="HQ64" s="22"/>
       <c r="HR64" s="22"/>
       <c r="HS64" s="22"/>
       <c r="HT64" s="22"/>
       <c r="HU64" s="22"/>
       <c r="HV64" s="22"/>
       <c r="HW64" s="22"/>
       <c r="HX64" s="22"/>
       <c r="HY64" s="22"/>
       <c r="HZ64" s="22"/>
       <c r="IA64" s="22"/>
       <c r="IB64" s="22"/>
       <c r="IC64" s="22"/>
       <c r="ID64" s="22"/>
       <c r="IE64" s="22"/>
       <c r="IF64" s="22"/>
       <c r="IG64" s="22"/>
       <c r="IH64" s="22"/>
       <c r="II64" s="22"/>
       <c r="IJ64" s="22"/>
       <c r="IK64" s="22"/>
+      <c r="IL64" s="22"/>
     </row>
-    <row r="65" spans="1:245" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:246" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="3"/>
       <c r="B65" s="20"/>
       <c r="C65" s="21"/>
       <c r="D65" s="21"/>
       <c r="E65" s="21"/>
       <c r="F65" s="21"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="21"/>
       <c r="N65" s="21"/>
       <c r="O65" s="21"/>
       <c r="P65" s="21"/>
       <c r="Q65" s="21"/>
       <c r="R65" s="21"/>
       <c r="S65" s="21"/>
       <c r="T65" s="21"/>
       <c r="U65" s="21"/>
       <c r="V65" s="21"/>
       <c r="W65" s="21"/>
       <c r="X65" s="21"/>
       <c r="Y65" s="21"/>
@@ -44179,57 +44353,58 @@
       <c r="HM65" s="22"/>
       <c r="HN65" s="22"/>
       <c r="HO65" s="22"/>
       <c r="HP65" s="22"/>
       <c r="HQ65" s="22"/>
       <c r="HR65" s="22"/>
       <c r="HS65" s="22"/>
       <c r="HT65" s="22"/>
       <c r="HU65" s="22"/>
       <c r="HV65" s="22"/>
       <c r="HW65" s="22"/>
       <c r="HX65" s="22"/>
       <c r="HY65" s="22"/>
       <c r="HZ65" s="22"/>
       <c r="IA65" s="22"/>
       <c r="IB65" s="22"/>
       <c r="IC65" s="22"/>
       <c r="ID65" s="22"/>
       <c r="IE65" s="22"/>
       <c r="IF65" s="22"/>
       <c r="IG65" s="22"/>
       <c r="IH65" s="22"/>
       <c r="II65" s="22"/>
       <c r="IJ65" s="22"/>
       <c r="IK65" s="22"/>
+      <c r="IL65" s="22"/>
     </row>
-    <row r="66" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="9" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="67" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="47" t="s">
         <v>199</v>
       </c>
       <c r="C67" s="44"/>
       <c r="D67" s="44"/>
       <c r="E67" s="44"/>
       <c r="F67" s="44"/>
       <c r="G67" s="44"/>
       <c r="H67" s="44"/>
       <c r="I67" s="44"/>
       <c r="J67" s="44"/>
       <c r="K67" s="44"/>
       <c r="L67" s="44"/>
       <c r="M67" s="44"/>
       <c r="N67" s="44"/>
       <c r="O67" s="44"/>
       <c r="P67" s="44"/>
       <c r="Q67" s="44"/>
       <c r="R67" s="44"/>
       <c r="S67" s="44"/>
       <c r="T67" s="44"/>
       <c r="U67" s="44"/>
       <c r="V67" s="44"/>
       <c r="W67" s="44"/>
       <c r="X67" s="44"/>
@@ -44431,136 +44606,137 @@
       <c r="HM67" s="44"/>
       <c r="HN67" s="44"/>
       <c r="HO67" s="44"/>
       <c r="HP67" s="44"/>
       <c r="HQ67" s="44"/>
       <c r="HR67" s="44"/>
       <c r="HS67" s="44"/>
       <c r="HT67" s="44"/>
       <c r="HU67" s="44"/>
       <c r="HV67" s="44"/>
       <c r="HW67" s="44"/>
       <c r="HX67" s="44"/>
       <c r="HY67" s="44"/>
       <c r="HZ67" s="44"/>
       <c r="IA67" s="44"/>
       <c r="IB67" s="44"/>
       <c r="IC67" s="44"/>
       <c r="ID67" s="44"/>
       <c r="IE67" s="44"/>
       <c r="IF67" s="44"/>
       <c r="IG67" s="44"/>
       <c r="IH67" s="44"/>
       <c r="II67" s="44"/>
       <c r="IJ67" s="44"/>
       <c r="IK67" s="44"/>
+      <c r="IL67" s="44"/>
     </row>
-    <row r="68" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE68" s="44"/>
       <c r="EF68" s="44"/>
       <c r="EG68" s="44"/>
       <c r="EH68" s="44"/>
       <c r="EI68" s="44"/>
     </row>
-    <row r="69" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE69" s="44"/>
       <c r="EF69" s="44"/>
       <c r="EG69" s="44"/>
       <c r="EH69" s="44"/>
       <c r="EI69" s="44"/>
     </row>
-    <row r="70" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE70" s="44"/>
       <c r="EF70" s="44"/>
       <c r="EG70" s="44"/>
       <c r="EH70" s="44"/>
       <c r="EI70" s="44"/>
     </row>
-    <row r="71" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE71" s="44"/>
       <c r="EF71" s="44"/>
       <c r="EG71" s="44"/>
       <c r="EH71" s="44"/>
       <c r="EI71" s="44"/>
     </row>
-    <row r="72" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE72" s="44"/>
       <c r="EF72" s="44"/>
       <c r="EG72" s="44"/>
       <c r="EH72" s="44"/>
       <c r="EI72" s="44"/>
     </row>
-    <row r="73" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE73" s="44"/>
       <c r="EF73" s="44"/>
       <c r="EG73" s="44"/>
       <c r="EH73" s="44"/>
       <c r="EI73" s="44"/>
     </row>
-    <row r="74" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE74" s="44"/>
       <c r="EF74" s="44"/>
       <c r="EG74" s="44"/>
       <c r="EH74" s="44"/>
       <c r="EI74" s="44"/>
     </row>
-    <row r="75" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE75" s="44"/>
       <c r="EF75" s="44"/>
       <c r="EG75" s="44"/>
       <c r="EH75" s="44"/>
       <c r="EI75" s="44"/>
     </row>
-    <row r="76" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE76" s="44"/>
       <c r="EF76" s="44"/>
       <c r="EG76" s="44"/>
       <c r="EH76" s="44"/>
       <c r="EI76" s="44"/>
     </row>
-    <row r="77" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE77" s="44"/>
       <c r="EF77" s="44"/>
       <c r="EG77" s="44"/>
       <c r="EH77" s="44"/>
       <c r="EI77" s="44"/>
     </row>
-    <row r="78" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE78" s="44"/>
       <c r="EF78" s="44"/>
       <c r="EG78" s="44"/>
       <c r="EH78" s="44"/>
       <c r="EI78" s="44"/>
     </row>
-    <row r="79" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE79" s="44"/>
       <c r="EF79" s="44"/>
       <c r="EG79" s="44"/>
       <c r="EH79" s="44"/>
       <c r="EI79" s="44"/>
     </row>
-    <row r="80" spans="1:245" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:246" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE80" s="44"/>
       <c r="EF80" s="44"/>
       <c r="EG80" s="44"/>
       <c r="EH80" s="44"/>
       <c r="EI80" s="44"/>
     </row>
     <row r="81" spans="135:139" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE81" s="44"/>
       <c r="EF81" s="44"/>
       <c r="EG81" s="44"/>
       <c r="EH81" s="44"/>
       <c r="EI81" s="44"/>
     </row>
     <row r="82" spans="135:139" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE82" s="44"/>
       <c r="EF82" s="44"/>
       <c r="EG82" s="44"/>
       <c r="EH82" s="44"/>
       <c r="EI82" s="44"/>
     </row>
     <row r="83" spans="135:139" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="EE83" s="44"/>
       <c r="EF83" s="44"/>
       <c r="EG83" s="44"/>
       <c r="EH83" s="44"/>